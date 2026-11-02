--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -55,50 +55,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +117,53 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +293,56 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி இஸ்ரவேல் புத்திரர் செய்து, தேசத்தைப் பங்கிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. For the children of Joseph were two tribes, Manasseh and Ephraim: therefore they gave no part unto the Levites in the land, save cities to dwell in, with their suburbs for their cattle and for their substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யூதாவின் புத்திரர் கில்காலிலே யோசுவாவினிடத்தில் வந்தார்கள்; கேனாசியனான எப்புன்னேயின் குமாரனாகிய காலேப் அவனை நோக்கி: காதேஸ்பார்னேயாவிலே கர்த்தர் என்னைக்குறித்தும் உம்மைக்குறித்தும் தேவனுடைய மனுஷனாகிய மோசேயோடே சொன்ன வார்த்தையை நீர் அறிவீர்.]]></a:t>
+              <a:t><![CDATA[5. As the LORD commanded Moses, so the children of Israel did, and they divided the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யூதாவின் புத்திரர் கில்காலிலே யோசுவாவினிடத்தில் வந்தார்கள்; கேனாசியனான எப்புன்னேயின் குமாரனாகிய காலேப் அவனை நோக்கி: காதேஸ்பார்னேயாவிலே கர்த்தர் என்னைக்குறித்தும் உம்மைக்குறித்தும் தேவனுடைய மனுஷனாகிய மோசேயோடே சொன்ன வார்த்தையை நீர் அறிவீர்.]]></a:t>
+              <a:t><![CDATA[6. Then the children of Judah came unto Joshua in Gilgal: and Caleb the son of Jephunneh the Kenezite said unto him, You know the thing that the LORD said unto Moses the man of God concerning me and you in Kadeshbarnea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யூதாவின் புத்திரர் கில்காலிலே யோசுவாவினிடத்தில் வந்தார்கள்; கேனாசியனான எப்புன்னேயின் குமாரனாகிய காலேப் அவனை நோக்கி: காதேஸ்பார்னேயாவிலே கர்த்தர் என்னைக்குறித்தும் உம்மைக்குறித்தும் தேவனுடைய மனுஷனாகிய மோசேயோடே சொன்ன வார்த்தையை நீர் அறிவீர்.]]></a:t>
+              <a:t><![CDATA[6. Then the children of Judah came unto Joshua in Gilgal: and Caleb the son of Jephunneh the Kenezite said unto him, You know the thing that the LORD said unto Moses the man of God concerning me and you in Kadeshbarnea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தை வேவுபார்க்கக் கர்த்தரின் தாசனாகிய மோசே என்னைக் காதேஸ்பார்னேயாவிலிருந்து அனுப்புகிறபோது, எனக்கு நாற்பது வயதாயிருந்தது; என் இருதயத்திலுள்ளபடியே அவருக்கு மறுசெய்தி கொண்டுவந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. Then the children of Judah came unto Joshua in Gilgal: and Caleb the son of Jephunneh the Kenezite said unto him, You know the thing that the LORD said unto Moses the man of God concerning me and you in Kadeshbarnea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தை வேவுபார்க்கக் கர்த்தரின் தாசனாகிய மோசே என்னைக் காதேஸ்பார்னேயாவிலிருந்து அனுப்புகிறபோது, எனக்கு நாற்பது வயதாயிருந்தது; என் இருதயத்திலுள்ளபடியே அவருக்கு மறுசெய்தி கொண்டுவந்தேன்.]]></a:t>
+              <a:t><![CDATA[7. Forty years old was I when Moses the servant of the LORD sent me from Kadeshbarnea to monitor out the land; and I brought him word again as it was in mine heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் என்னோடேகூட வந்த என் சகோதரர் ஜனத்தின் இருதயத்தைக் கரையப்பண்ணினார்கள்; நானோ என் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினேன்.]]></a:t>
+              <a:t><![CDATA[7. Forty years old was I when Moses the servant of the LORD sent me from Kadeshbarnea to monitor out the land; and I brought him word again as it was in mine heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் என்னோடேகூட வந்த என் சகோதரர் ஜனத்தின் இருதயத்தைக் கரையப்பண்ணினார்கள்; நானோ என் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினேன்.]]></a:t>
+              <a:t><![CDATA[8. Nevertheless my brethren that went up with me made the heart of the people melt: but I wholly followed the LORD my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே மோசே: நீ என் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியால், உன் கால் மிதித்த தேசம் உனக்கும் உன்பிள்ளைகளுக்கும் என்றைக்கும் சுதந்தரமாயிருக்கக்கடவது என்று சொல்லி ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. Nevertheless my brethren that went up with me made the heart of the people melt: but I wholly followed the LORD my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே மோசே: நீ என் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியால், உன் கால் மிதித்த தேசம் உனக்கும் உன்பிள்ளைகளுக்கும் என்றைக்கும் சுதந்தரமாயிருக்கக்கடவது என்று சொல்லி ஆணையிட்டார்.]]></a:t>
+              <a:t><![CDATA[9. And Moses swore on that day, saying, Surely the land whereon your feet have trodden shall be yours inheritance, and your children's for ever, because you have wholly followed the LORD my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கானான் தேசத்திலே இஸ்ரவேல் புத்திரர் சுதந்தரித்துக்கொண்ட தேசங்களை ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும் இஸ்ரவேல் புத்திரருடைய கோத்திரப் பிதாக்களின் தலைவரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடி சீட்டுப்போட்டு,]]></a:t>
+              <a:t><![CDATA[1. And these are the countries which the children of Israel inherited in the land of Canaan, which Eleazar the priest, and Joshua the son of Nun, and the heads of the fathers of the tribes of the children of Israel, distributed for inheritance to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும், இதோ, கர்த்தர் சொன்னபடியே என்னை உயிரோடே காத்தார்; இஸ்ரவேலர் வனாந்தரத்தில் சஞ்சரிக்கையில், கர்த்தர் அந்த வார்த்தையை மோசேயோடே சொல்லி இப்போது நாற்பத்தைந்து வருஷமாயிற்று; இதோ, இன்று நான் எண்பத்தைந்து வயதுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[9. And Moses swore on that day, saying, Surely the land whereon your feet have trodden shall be yours inheritance, and your children's for ever, because you have wholly followed the LORD my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும், இதோ, கர்த்தர் சொன்னபடியே என்னை உயிரோடே காத்தார்; இஸ்ரவேலர் வனாந்தரத்தில் சஞ்சரிக்கையில், கர்த்தர் அந்த வார்த்தையை மோசேயோடே சொல்லி இப்போது நாற்பத்தைந்து வருஷமாயிற்று; இதோ, இன்று நான் எண்பத்தைந்து வயதுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[10. And now, behold, the LORD has kept me alive, as he said, these forty and five years, even since the LORD spoke this word unto Moses, while the children of Israel wandered in the wilderness: and now, lo, I am this day fourscore and five years old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இப்போதும், இதோ, கர்த்தர் சொன்னபடியே என்னை உயிரோடே காத்தார்; இஸ்ரவேலர் வனாந்தரத்தில் சஞ்சரிக்கையில், கர்த்தர் அந்த வார்த்தையை மோசேயோடே சொல்லி இப்போது நாற்பத்தைந்து வருஷமாயிற்று; இதோ, இன்று நான் எண்பத்தைந்து வயதுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[10. And now, behold, the LORD has kept me alive, as he said, these forty and five years, even since the LORD spoke this word unto Moses, while the children of Israel wandered in the wilderness: and now, lo, I am this day fourscore and five years old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே என்னை அனுப்புகிற நாளில், எனக்கு இருந்த அந்தப் பெலன் இந்நாள்வரைக்கும் எனக்கு இருக்கிறது; யுத்தத்துக்குப் போக்கும் வரத்துமாயிருக்கிறதற்கு அப்போது எனக்கு இருந்த பெலன் இப்போதும் எனக்கு இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. And now, behold, the LORD has kept me alive, as he said, these forty and five years, even since the LORD spoke this word unto Moses, while the children of Israel wandered in the wilderness: and now, lo, I am this day fourscore and five years old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே என்னை அனுப்புகிற நாளில், எனக்கு இருந்த அந்தப் பெலன் இந்நாள்வரைக்கும் எனக்கு இருக்கிறது; யுத்தத்துக்குப் போக்கும் வரத்துமாயிருக்கிறதற்கு அப்போது எனக்கு இருந்த பெலன் இப்போதும் எனக்கு இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. As yet I am as strong this day as I was in the day that Moses sent me: as my strength was then, even so is my strength now, for war, both to go out, and to come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் கர்த்தர் அந்நாளிலே சொன்ன இந்த மலைநாட்டை எனக்குத் தாரும்; அங்கே ஏனாக்கியரும், அரணிப்பான பெரிய பட்டணங்களும் உண்டென்று நீர் அந்நாளிலே கேள்விப்பட்டீரே; கர்த்தர் என்னோடிருப்பாரானால், கர்த்தர் சொன்னபடி, அவர்களைத் துரத்திவிடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. As yet I am as strong this day as I was in the day that Moses sent me: as my strength was then, even so is my strength now, for war, both to go out, and to come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் கர்த்தர் அந்நாளிலே சொன்ன இந்த மலைநாட்டை எனக்குத் தாரும்; அங்கே ஏனாக்கியரும், அரணிப்பான பெரிய பட்டணங்களும் உண்டென்று நீர் அந்நாளிலே கேள்விப்பட்டீரே; கர்த்தர் என்னோடிருப்பாரானால், கர்த்தர் சொன்னபடி, அவர்களைத் துரத்திவிடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. As yet I am as strong this day as I was in the day that Moses sent me: as my strength was then, even so is my strength now, for war, both to go out, and to come in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையால் கர்த்தர் அந்நாளிலே சொன்ன இந்த மலைநாட்டை எனக்குத் தாரும்; அங்கே ஏனாக்கியரும், அரணிப்பான பெரிய பட்டணங்களும் உண்டென்று நீர் அந்நாளிலே கேள்விப்பட்டீரே; கர்த்தர் என்னோடிருப்பாரானால், கர்த்தர் சொன்னபடி, அவர்களைத் துரத்திவிடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore give me this mountain, whereof the LORD spoke in that day; for you heard in that day how the Anakims were there, and that the cities were great and fenced: if so be the LORD will be with me, then I shall be able to drive them out, as the LORD said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது யோசுவா: எப்புன்னேயின் குமாரனாகிய காலேபை ஆசீர்வதித்து, எபிரோனை அவனுக்குச் சுதந்தரமாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore give me this mountain, whereof the LORD spoke in that day; for you heard in that day how the Anakims were there, and that the cities were great and fenced: if so be the LORD will be with me, then I shall be able to drive them out, as the LORD said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் கேசியனான எப்புன்னேயின் குமாரனாகிய காலேப் இஸ்ரவேலின் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியினால், இந்நாள்மட்டும் இருக்கிறபடி, எபிரோன் அவனுக்குச் சுதந்தரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. Now therefore give me this mountain, whereof the LORD spoke in that day; for you heard in that day how the Anakims were there, and that the cities were great and fenced: if so be the LORD will be with me, then I shall be able to drive them out, as the LORD said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கானான் தேசத்திலே இஸ்ரவேல் புத்திரர் சுதந்தரித்துக்கொண்ட தேசங்களை ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும் இஸ்ரவேல் புத்திரருடைய கோத்திரப் பிதாக்களின் தலைவரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடி சீட்டுப்போட்டு,]]></a:t>
+              <a:t><![CDATA[1. And these are the countries which the children of Israel inherited in the land of Canaan, which Eleazar the priest, and Joshua the son of Nun, and the heads of the fathers of the tribes of the children of Israel, distributed for inheritance to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் கேசியனான எப்புன்னேயின் குமாரனாகிய காலேப் இஸ்ரவேலின் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியினால், இந்நாள்மட்டும் இருக்கிறபடி, எபிரோன் அவனுக்குச் சுதந்தரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And Joshua blessed him, and gave unto Caleb the son of Jephunneh Hebron for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முன்னே எபிரோனுக்குக் கீரியாத் அர்பா என்று பேரிருந்தது; அர்பா என்பவன் ஏனாக்கியருக்குள்ளே பெரிய மனுஷனாயிருந்தான்; யுத்தம் ஓய்ந்ததினால் தேசம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And Joshua blessed him, and gave unto Caleb the son of Jephunneh Hebron for an inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3018,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. முன்னே எபிரோனுக்குக் கீரியாத் அர்பா என்று பேரிருந்தது; அர்பா என்பவன் ஏனாக்கியருக்குள்ளே பெரிய மனுஷனாயிருந்தான்; யுத்தம் ஓய்ந்ததினால் தேசம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. Hebron therefore became the inheritance of Caleb the son of Jephunneh the Kenezite unto this day, because that he wholly followed the LORD God of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Hebron therefore became the inheritance of Caleb the son of Jephunneh the Kenezite unto this day, because that he wholly followed the LORD God of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And the name of Hebron before was Kirjatharba; which Arba was a great man among the Anakims. And the land had rest from war.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And the name of Hebron before was Kirjatharba; which Arba was a great man among the Anakims. And the land had rest from war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒன்பதரைக் கோத்திரங்களுக்கும் சுதந்தரமாகப் பங்கிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And these are the countries which the children of Israel inherited in the land of Canaan, which Eleazar the priest, and Joshua the son of Nun, and the heads of the fathers of the tribes of the children of Israel, distributed for inheritance to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒன்பதரைக் கோத்திரங்களுக்கும் சுதந்தரமாகப் பங்கிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. By lot was their inheritance, as the LORD commanded by the hand of Moses, for the nine tribes, and for the half tribe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மற்ற இரண்டரைக் கோத்திரங்களுக்கும் மோசே யோர்தானுக்கு அப்புறத்திலே சுதந்தரம் கொடுத்திருந்தான்; லேவியருக்குமாத்திரம் அவர்கள் நடுவே சுதந்தரம் கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[3. For Moses had given the inheritance of two tribes and an half tribe on the other side Jordan: but unto the Levites he gave none inheritance among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மற்ற இரண்டரைக் கோத்திரங்களுக்கும் மோசே யோர்தானுக்கு அப்புறத்திலே சுதந்தரம் கொடுத்திருந்தான்; லேவியருக்குமாத்திரம் அவர்கள் நடுவே சுதந்தரம் கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[3. For Moses had given the inheritance of two tribes and an half tribe on the other side Jordan: but unto the Levites he gave none inheritance among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனாசே எப்பீராயீம் என்னும் யோசேப்பின் புத்திரர் இரண்டு கோத்திரங்களானார்கள்; ஆதலால் அவர்கள் லேவியருக்குத் தேசத்திலே பங்குகொடாமல், குடியிருக்கும்படி பட்டணங்களையும், அவர்களுடைய ஆடுமாடுகள் முதலான சொத்துக்காக வெளிநிலங்களையுமாத்திரம் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. For the children of Joseph were two tribes, Manasseh and Ephraim: therefore they gave no part unto the Levites in the land, save cities to dwell in, with their suburbs for their cattle and for their substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனாசே எப்பீராயீம் என்னும் யோசேப்பின் புத்திரர் இரண்டு கோத்திரங்களானார்கள்; ஆதலால் அவர்கள் லேவியருக்குத் தேசத்திலே பங்குகொடாமல், குடியிருக்கும்படி பட்டணங்களையும், அவர்களுடைய ஆடுமாடுகள் முதலான சொத்துக்காக வெளிநிலங்களையுமாத்திரம் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. For the children of Joseph were two tribes, Manasseh and Ephraim: therefore they gave no part unto the Levites in the land, save cities to dwell in, with their suburbs for their cattle and for their substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470708962" r:id="rId1"/>
+    <p:sldLayoutId id="2482537439" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4322,74 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಮಾಡಿ ದೇಶವನ್ನು ಪಾಲು ಹಂಚಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[சொத்துக்காக வெளிநிலங்களையுமாத்திரம் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಯೂದನ ಮಕ್ಕಳು ಗಿಲ್ಗಾಲಿನಲ್ಲಿ ಯೆಹೋಶುವನ ಬಳಿಗೆ ಸೇರಿದರು. ಆಗ ಕೆನೆಜ್ಜೀಯನೂ ಯೆಫುನ್ನೆಯ ಮಗನೂ ಆದ ಕಾಲೇಬನು]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி இஸ்ரவேல் புத்திரர் செய்து, தேசத்தைப் பங்கிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ--ಕಾದೇಶ್‌ ಬರ್ನೇಯದಲ್ಲಿ ಕರ್ತನು ನನ್ನನ್ನೂ ನಿನ್ನನ್ನೂ ಕುರಿತು ದೇವರ ಮನುಷ್ಯನಾದ ಮೋಶೆಗೆ ಹೇಳಿದ ಮಾತನ್ನು]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது யூதாவின் புத்திரர் கில்காலிலே யோசுவாவினிடத்தில் வந்தார்கள்; கேனாசியனான எப்புன்னேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನು ಬಲ್ಲೆ;]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய காலேப் அவனை நோக்கி: காதேஸ்பார்னேயாவிலே கர்த்தர் என்னைக்குறித்தும் உம்மைக்குறித்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕರ್ತನ ಸೇವಕನಾದ ಮೋಶೆಯು ದೇಶವನ್ನು ಪಾಳತಿ ನೋಡಲು ನನ್ನನ್ನು ಕಾದೇಶ್‌ ಬರ್ನೇಯದಿಂದ ಕಳುಹಿಸಿದಾಗ ನಾನು ನಾಲ್ವತ್ತು]]></a:t>
+              <a:t><![CDATA[தேவனுடைய மனுஷனாகிய மோசேயோடே சொன்ன வார்த்தையை நீர் அறிவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರುಷ ಪ್ರಾಯದವನಾಗಿದ್ದೆನು; ನನ್ನ ಹೃದಯದಲ್ಲಿ ಇದ್ದ ಹಾಗೆಯೇ ಅವನಿಗೆ ಒಂದು ಮಾತನ್ನು ತಿರಿಗಿ ತಕ್ಕೊಂಡು ಬಂದೆನು.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தை வேவுபார்க்கக் கர்த்தரின் தாசனாகிய மோசே என்னைக் காதேஸ்பார்னேயாவிலிருந்து அனுப்புகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದಾಗ್ಯೂ ನನ್ನ ಸಂಗಡ ಹೋಗಿ ಬಂದ ನನ್ನ ಸಹೋದರರು ಜನರ ಹೃದಯ ವನ್ನು ಕರಗಿಸಿದರು. ಆದರೆ ನಾನು ನನ್ನ ದೇವರಾದ ಕರ್ತನನ್ನು]]></a:t>
+              <a:t><![CDATA[எனக்கு நாற்பது வயதாயிருந்தது; என் இருதயத்திலுள்ளபடியே அவருக்கு மறுசெய்தி கொண்டுவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೂರ್ಣವಾಗಿ ಹಿಂಬಾಲಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் என்னோடேகூட வந்த என் சகோதரர் ஜனத்தின் இருதயத்தைக் கரையப்பண்ணினார்கள்; நானோ என் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆ ದಿನದಲ್ಲಿ ಮೋಶೆಯು ನನಗೆ--ನೀನು ನನ್ನ ದೇವರಾದ ಕರ್ತನನ್ನು ಪೂರ್ಣ ಮನಸ್ಸಿನಿಂದ ಹಿಂಬಾಲಿಸಿದ್ದರಿಂದ ನಿನ್ನ ಕಾಲು]]></a:t>
+              <a:t><![CDATA[கர்த்தரை உத்தமமாய்ப் பின்பற்றினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತುಳಿದ ದೇಶವು ನಿನಗೂ ನಿನ್ನ ಮಕ್ಕಳಿಗೂ ಎಂದೆಂದಿಗೂ ಬಾಧ್ಯತೆಯಾಗಿರುವದು ಎಂದು ಆಣೆ ಇಟ್ಟು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[9. அந்நாளிலே மோசே: நீ என் தேவனாகிய கர்த்தரை உத்தமமாய்ப் பின்பற்றினபடியால், உன் கால் மிதித்த தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಅವರ ಯಾಜಕನಾದ ಎಲ್ಲಾಜಾರನೂ ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಗೋತ್ರಗಳ ತಂದೆಗಳ ಮುಖ್ಯಸ್ಥರೂ ಅವರಿಗೆ]]></a:t>
+              <a:t><![CDATA[1. கானான் தேசத்திலே இஸ்ரவேல் புத்திரர் சுதந்தரித்துக்கொண்ட தேசங்களை ஆசாரியனாகிய எலெயாசாரும், நூனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಈಗ ಇಗೋ, ಕರ್ತನು ಮೋಶೆಗೆ ಈ ವಾಕ್ಯವನ್ನು ಹೇಳಿದಂದಿನಿಂದ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಅರಣ್ಯದಲ್ಲಿ ಸಂಚರಿಸಿದ]]></a:t>
+              <a:t><![CDATA[உனக்கும் உன்பிள்ளைகளுக்கும் என்றைக்கும் சுதந்தரமாயிருக்கக்கடவது என்று சொல்லி ஆணையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಲ್ವತ್ತೈದು ವರುಷ ಕರ್ತನು ಹೇಳಿದ ಹಾಗೆಯೇ ನನ್ನನ್ನು ಜೀವದಿಂದ ಇಟ್ಟಿದ್ದಾನೆ. ಈಗ ಇಗೋ, ನಾನು ಇಂದು ಎಂಭತ್ತೈದು ವರುಷ]]></a:t>
+              <a:t><![CDATA[10. இப்போதும், இதோ, கர்த்தர் சொன்னபடியே என்னை உயிரோடே காத்தார்; இஸ்ரவேலர் வனாந்தரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಯದವನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[சஞ்சரிக்கையில், கர்த்தர் அந்த வார்த்தையை மோசேயோடே சொல்லி இப்போது நாற்பத்தைந்து வருஷமாயிற்று; இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಮೋಶೆ ನನ್ನನ್ನು ಕಳುಹಿಸಿದ ದಿವಸದಲ್ಲಿ ನಾನು ಹೇಗೆ ಬಲವಾಗಿ ಇದ್ದೆನೋ ಹಾಗೆಯೇ ಇದು ವರೆಗೂ ಬಲವಾಗಿದ್ದೇನೆ. ನಾನು]]></a:t>
+              <a:t><![CDATA[இன்று நான் எண்பத்தைந்து வயதுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಕ್ಕೆ ಹೋಗಿ ಬರುವದಕ್ಕೆ ನನಗೆ ಆಗ ಇದ್ದ ಶಕ್ತಿಯ ಹಾಗೆಯೇ ಈಗಲೂ ಶಕ್ತಿಯುಳ್ಳ ವನಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[11. மோசே என்னை அனுப்புகிற நாளில், எனக்கு இருந்த அந்தப் பெலன் இந்நாள்வரைக்கும் எனக்கு இருக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದದರಿಂದ ಕರ್ತನು ಆ ದಿವಸದಲ್ಲಿ ಹೇಳಿದ ಈ ಬೆಟ್ಟವನ್ನು ಈಗ ನನಗೆ ಕೊಡು; ಯಾಕಂದರೆ ಅಲ್ಲಿ ಅನಾಕ್ಯರು ಇದ್ದಾರೆಂದೂ]]></a:t>
+              <a:t><![CDATA[யுத்தத்துக்குப் போக்கும் வரத்துமாயிருக்கிறதற்கு அப்போது எனக்கு இருந்த பெலன் இப்போதும் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋಡೆಗಳುಳ್ಳ ದೊಡ್ಡ ಪಟ್ಟಣಗಳುಂಟೆಂದೂ ನೀನು ಆ ದಿನದಲ್ಲಿ ಕೇಳಿದ್ದೀ. ಕರ್ತನು ನನ್ನ ಸಂಗಡ ಇದ್ದರೆ ಕರ್ತನು ಹೇಳಿದ]]></a:t>
+              <a:t><![CDATA[இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರವೇ ನಾನು ಅವರನ್ನು ಹೊರಡಿಸಲು ಶಕ್ತನಾಗಿರುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[12. ஆகையால் கர்த்தர் அந்நாளிலே சொன்ன இந்த மலைநாட்டை எனக்குத் தாரும்; அங்கே ஏனாக்கியரும், அரணிப்பான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಯೆಹೋಶುವನು ಯೆಫುನ್ನೆಯ ಮಗನಾದ ಕಾಲೇಬ ನನ್ನು ಆಶೀರ್ವದಿಸಿ ಅವನಿಗೆ ಹೆಬ್ರೋನನ್ನು ಬಾಧ್ಯತೆ ಯಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[பெரிய பட்டணங்களும் உண்டென்று நீர் அந்நாளிலே கேள்விப்பட்டீரே; கர்த்தர் என்னோடிருப்பாரானால், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಹೀಗೆಯೇ ಕೆನೆಜ್ಯನಾದ ಯೆಫು ನ್ನೆಯ ಮಗನಾದ ಕಾಲೇಬನು ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನನ್ನು ಪೂರ್ಣವಾಗಿ ಹಿಂಬಾಲಿಸಿ]]></a:t>
+              <a:t><![CDATA[சொன்னபடி, அவர்களைத் துரத்திவிடுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧ್ಯತೆಯಾಗಿ ಕೊಡಲು ಕಾನಾನ್‌ ದೇಶದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಬಾಧ್ಯ ವಾಗಿ ಹೊಂದಿದ ದೇಶಗಳು ಇವೇ.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய யோசுவாவும் இஸ்ரவேல் புத்திரருடைய கோத்திரப் பிதாக்களின் தலைவரும், கர்த்தர் மோசேயைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದರಿಂದ ಹೆಬ್ರೋನು ಇಂದಿನ ವರೆಗೂ ಅವನ ಬಾಧ್ಯತೆ ಯಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது யோசுவா: எப்புன்னேயின் குமாரனாகிய காலேபை ஆசீர்வதித்து, எபிரோனை அவனுக்குச் சுதந்தரமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಹೆಬ್ರೋನಿನ ಹೆಸರು ಮೊದಲು ಕಿರ್ಯತ್‌ಅರ್ಬ; ಈ ಹೆಸರು ಅನಾಕ್ಯರಲ್ಲಿ ಒಬ್ಬ ದೊಡ್ಡ ಮನುಷ್ಯನದು. ದೇಶವು ಯುದ್ಧವಿಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7706,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಾಂತವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் கேசியனான எப்புன்னேயின் குமாரனாகிய காலேப் இஸ்ரவேலின் தேவனாகிய கர்த்தரை உத்தமமாய்ப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பின்பற்றினபடியினால், இந்நாள்மட்டும் இருக்கிறபடி, எபிரோன் அவனுக்குச் சுதந்தரமாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. முன்னே எபிரோனுக்குக் கீரியாத் அர்பா என்று பேரிருந்தது; அர்பா என்பவன் ஏனாக்கியருக்குள்ளே பெரிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷனாயிருந்தான்; யுத்தம் ஓய்ந்ததினால் தேசம் அமைதலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವರ ಕರ್ತನು ಮೋಶೆಯ ಮುಖಾಂತರವಾಗಿ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಒಂಭತ್ತೂವರೆ ಗೋತ್ರಗಳಿಗೆ ಚೀಟುಗಳನ್ನು ಹಾಕಿ ಬಾಧ್ಯವಾಗಿ]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டபடி சீட்டுப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾಲು ಹಂಚಿದರು.]]></a:t>
+              <a:t><![CDATA[2. ஒன்பதரைக் கோத்திரங்களுக்கும் சுதந்தரமாகப் பங்கிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಮೋಶೆಯು ಯೊರ್ದನಿಗೆ ಆಚೆ ಎರಡುವರೆ ಗೋತ್ರಗಳಿಗೆ ಬಾಧ್ಯತೆಯನ್ನು ಕೊಟ್ಟಿದ್ದನು. ಆದರೆ ಲೇವಿಯರಿಗೆ ಯಾವ ಬಾಧ್ಯತೆಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[3. மற்ற இரண்டரைக் கோத்திரங்களுக்கும் மோசே யோர்தானுக்கு அப்புறத்திலே சுதந்தரம் கொடுத்திருந்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡಲಿಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[லேவியருக்குமாத்திரம் அவர்கள் நடுவே சுதந்தரம் கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯೋಸೇಫನ ಮಕ್ಕಳಾದ ಮನಸ್ಸೆಯೂ ಎಫ್ರಾಯಾಮನೂ ಎರಡು ಗೋತ್ರಗಳಾಗಿದ್ದರು. ಅವರು ಲೇವಿಯರಿಗೆ ದೇಶದಲ್ಲಿ ಪಾಲು ಕೊಡಲಿಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[4. மனாசே எப்பீராயீம் என்னும் யோசேப்பின் புத்திரர் இரண்டு கோத்திரங்களானார்கள்; ஆதலால் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸಮಾಡುವ ಪಟ್ಟಣಗಳನ್ನೂ ಪಶುಗಳಿಗೋಸ್ಕರವಾಗಿ ಹುಲ್ಲುಗಾವಲುಗಳನ್ನೂ ಪ್ರಾಂತ್ಯಗಳನ್ನೂ ಮಾತ್ರ ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[லேவியருக்குத் தேசத்திலே பங்குகொடாமல், குடியிருக்கும்படி பட்டணங்களையும், அவர்களுடைய ஆடுமாடுகள் முதலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>