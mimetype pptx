--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -159,50 +159,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -267,50 +277,55 @@
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -492,53 +507,58 @@
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -598,51 +618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பெத்எக்லாவுக்கு ஏறி, வடக்கேயிருக்கிற பெத்அரபாவைக் கடந்து, ரூபனின் குமாரனாகிய போகனின் கல்லுக்கு ஏறிப்போய்,]]></a:t>
+              <a:t><![CDATA[5. And the east border was the salt sea, even unto the end of Jordan. And their border in the north quarter was from the bay of the sea at the uttermost part of Jordan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -707,51 +727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்புறம் ஆகோர் பள்ளத்தாக்கை விட்டுத் தேபீருக்கு ஏறி, வடக்கே ஆற்றின் தென்புறமான அதும்மீமின் மேட்டுக்கு முன்பாக இருக்கிற கில்காலுக்கு நேராகவும், அங்கேயிருந்து என்சேமேசின் தண்ணீரிடத்துக்கும் போய், ரொகேல் என்னும் கிணற்றுக்குச் சென்று,]]></a:t>
+              <a:t><![CDATA[6. And the border went up to Bethhogla, and passed along by the north of Betharabah; and the border went up to the stone of Bohan the son of Reuben:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -816,51 +836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்புறம் ஆகோர் பள்ளத்தாக்கை விட்டுத் தேபீருக்கு ஏறி, வடக்கே ஆற்றின் தென்புறமான அதும்மீமின் மேட்டுக்கு முன்பாக இருக்கிற கில்காலுக்கு நேராகவும், அங்கேயிருந்து என்சேமேசின் தண்ணீரிடத்துக்கும் போய், ரொகேல் என்னும் கிணற்றுக்குச் சென்று,]]></a:t>
+              <a:t><![CDATA[6. And the border went up to Bethhogla, and passed along by the north of Betharabah; and the border went up to the stone of Bohan the son of Reuben:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -925,51 +945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்புறம் எபூசியர் குடியிருக்கிற எருசலேமுக்குத் தென்புறமாய் இன்னோமுடைய குமாரனின் பள்ளத்தாக்கைக் கடந்து, வடக்கேயிருக்கிற இராட்சதருடைய பள்ளத்தாக்கின் கடைசியில் மேற்காக இன்னோம் பள்ளத்தாக்கின் முன்னிருக்கிற மலையின் சிகரமட்டும் ஏறிப்போய்,]]></a:t>
+              <a:t><![CDATA[7. And the border went up toward Debir from the valley of Achor, and so northward, looking toward Gilgal, that is before the going up to Adummim, which is on the south side of the river: and the border passed toward the waters of Enshemesh, and the activities out thereof were at Enrogel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1034,51 +1054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்புறம் எபூசியர் குடியிருக்கிற எருசலேமுக்குத் தென்புறமாய் இன்னோமுடைய குமாரனின் பள்ளத்தாக்கைக் கடந்து, வடக்கேயிருக்கிற இராட்சதருடைய பள்ளத்தாக்கின் கடைசியில் மேற்காக இன்னோம் பள்ளத்தாக்கின் முன்னிருக்கிற மலையின் சிகரமட்டும் ஏறிப்போய்,]]></a:t>
+              <a:t><![CDATA[7. And the border went up toward Debir from the valley of Achor, and so northward, looking toward Gilgal, that is before the going up to Adummim, which is on the south side of the river: and the border passed toward the waters of Enshemesh, and the activities out thereof were at Enrogel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1143,51 +1163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மலையின் சிகரத்திலிருந்து நெப்தோவாவின் நீரூற்றுக்குப் போய், எப்பெரோன் மலையின் பட்டணங்களுக்குச் சென்று, கீரியாத்யெயாரீமாகிய பாலாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[7. And the border went up toward Debir from the valley of Achor, and so northward, looking toward Gilgal, that is before the going up to Adummim, which is on the south side of the river: and the border passed toward the waters of Enshemesh, and the activities out thereof were at Enrogel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1252,51 +1272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மலையின் சிகரத்திலிருந்து நெப்தோவாவின் நீரூற்றுக்குப் போய், எப்பெரோன் மலையின் பட்டணங்களுக்குச் சென்று, கீரியாத்யெயாரீமாகிய பாலாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. And the border went up by the valley of the son of Hinnom unto the south side of the Jebusite; the same is Jerusalem: and the border went up to the top of the mountain that lies before the valley of Hinnom westward, which is at the end of the valley of the giants northward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1361,51 +1381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாலாவிலிருந்து மேற்கே சேயீர் மலைக்குத் திரும்பி, வடக்கேயிருக்கிற கெசலோனாகிய யெயாரீம் மலைக்குப் பக்கமாய்ப் போய், பெத்ஷிமேசுக்கு இறங்கி, திம்னாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. And the border went up by the valley of the son of Hinnom unto the south side of the Jebusite; the same is Jerusalem: and the border went up to the top of the mountain that lies before the valley of Hinnom westward, which is at the end of the valley of the giants northward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1470,51 +1490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பாலாவிலிருந்து மேற்கே சேயீர் மலைக்குத் திரும்பி, வடக்கேயிருக்கிற கெசலோனாகிய யெயாரீம் மலைக்குப் பக்கமாய்ப் போய், பெத்ஷிமேசுக்கு இறங்கி, திம்னாவுக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[8. And the border went up by the valley of the son of Hinnom unto the south side of the Jebusite; the same is Jerusalem: and the border went up to the top of the mountain that lies before the valley of Hinnom westward, which is at the end of the valley of the giants northward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1579,51 +1599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்புறம் வடக்கேயிருக்கிற எக்ரோனுக்குப் பக்கமாய்ச் சென்று, சிக்ரோனுக்கு ஓடி, பாலாமலையைக்கடந்து, யாப்னியேலுக்குச் சென்று, கடலிலே முடியும்.]]></a:t>
+              <a:t><![CDATA[9. And the border was drawn from the top of the hill unto the fountain of the water of Nephtoah, and went out to the cities of mount Ephron; and the border was drawn to Baalah, which is Kirjathjearim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1688,51 +1708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதா புத்திரரின் கோத்திரத்திற்கு அவர்களுடைய வம்சங்களின்படி உண்டான பங்குவீதமாவது: ஏதோமின் எல்லைக்கு அருகான சீன் வனாந்தரமே தென்புறத்தின் கடையெல்லை.]]></a:t>
+              <a:t><![CDATA[1. This then was the lot of the tribe of the children of Judah by their families; even to the border of Edom the wilderness of Zin southward was the uttermost part of the south coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1797,51 +1817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்புறம் வடக்கேயிருக்கிற எக்ரோனுக்குப் பக்கமாய்ச் சென்று, சிக்ரோனுக்கு ஓடி, பாலாமலையைக்கடந்து, யாப்னியேலுக்குச் சென்று, கடலிலே முடியும்.]]></a:t>
+              <a:t><![CDATA[9. And the border was drawn from the top of the hill unto the fountain of the water of Nephtoah, and went out to the cities of mount Ephron; and the border was drawn to Baalah, which is Kirjathjearim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1906,51 +1926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்புறமான எல்லை, பெரிய சமுத்திரமே; இது யூதா புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி சுற்றிலுமிருக்கும் எல்லை.]]></a:t>
+              <a:t><![CDATA[10. And the border compassed from Baalah westward unto mount Seir, and passed along unto the side of mount Jearim, which is Chesalon, on the north side, and went down to Bethshemesh, and passed on to Timnah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2015,51 +2035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்புறமான எல்லை, பெரிய சமுத்திரமே; இது யூதா புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி சுற்றிலுமிருக்கும் எல்லை.]]></a:t>
+              <a:t><![CDATA[10. And the border compassed from Baalah westward unto mount Seir, and passed along unto the side of mount Jearim, which is Chesalon, on the north side, and went down to Bethshemesh, and passed on to Timnah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2124,51 +2144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்புன்னேயின் குமாரனாகிய காலேபுக்கு, யோசுவா, கர்த்தர் தனக்குக் கட்டளையிட்டபடி, ஏனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனை, யூதா புத்திரரின் நடுவே , பங்காகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the border went out unto the side of Ekron northward: and the border was drawn to Shicron, and passed along to mount Baalah, and went out unto Jabneel; and the activities out of the border were at the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,51 +2253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எப்புன்னேயின் குமாரனாகிய காலேபுக்கு, யோசுவா, கர்த்தர் தனக்குக் கட்டளையிட்டபடி, ஏனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனை, யூதா புத்திரரின் நடுவே , பங்காகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the border went out unto the side of Ekron northward: and the border was drawn to Shicron, and passed along to mount Baalah, and went out unto Jabneel; and the activities out of the border were at the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2342,51 +2362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கேயிருந்த சேசாய், அகீமான், தல்மாய் என்னும் ஏனாக்கின் மூன்று குமாரரையும் காலேப் துரத்திவிட்டு,]]></a:t>
+              <a:t><![CDATA[12. And the west border was to the great sea, and the coast thereof. This is the coast of the children of Judah round about according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,51 +2471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அங்கேயிருந்து தெபீரின் குடிகளிடத்திற்குப் போனான்; முற்காலத்திலே தெபீரின் பேர் கீரியாத்செப்பேர்.]]></a:t>
+              <a:t><![CDATA[12. And the west border was to the great sea, and the coast thereof. This is the coast of the children of Judah round about according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2560,51 +2580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அங்கேயிருந்து தெபீரின் குடிகளிடத்திற்குப் போனான்; முற்காலத்திலே தெபீரின் பேர் கீரியாத்செப்பேர்.]]></a:t>
+              <a:t><![CDATA[13. And unto Caleb the son of Jephunneh he gave a part among the children of Judah, according to the commandment of the LORD to Joshua, even the city of Arba the father of Anak, which city is Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2669,51 +2689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கீரியாத்செப்பேரைச் சங்காரம்பண்ணிப்பிடிக்கிறவனுக்கு, என் குமாரத்தியாகிய அக்சாளை விவாகம்பண்ணிக்கொடுப்பேன் என்று காலேப் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. And unto Caleb the son of Jephunneh he gave a part among the children of Judah, according to the commandment of the LORD to Joshua, even the city of Arba the father of Anak, which city is Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2778,51 +2798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கீரியாத்செப்பேரைச் சங்காரம்பண்ணிப்பிடிக்கிறவனுக்கு, என் குமாரத்தியாகிய அக்சாளை விவாகம்பண்ணிக்கொடுப்பேன் என்று காலேப் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. And Caleb drove thence the three sons of Anak, Sheshai, and Ahiman, and Talmai, the children of Anak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2887,51 +2907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதா புத்திரரின் கோத்திரத்திற்கு அவர்களுடைய வம்சங்களின்படி உண்டான பங்குவீதமாவது: ஏதோமின் எல்லைக்கு அருகான சீன் வனாந்தரமே தென்புறத்தின் கடையெல்லை.]]></a:t>
+              <a:t><![CDATA[1. This then was the lot of the tribe of the children of Judah by their families; even to the border of Edom the wilderness of Zin southward was the uttermost part of the south coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2996,51 +3016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது காலேபின் சகோதரனாகிய கேனாசின் மகன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தி அக்சாளை அவனுக்கு விவாகம்பண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[15. And he went up thence to the inhabitants of Debir: and the name of Debir before was Kirjathsepher.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3105,51 +3125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது காலேபின் சகோதரனாகிய கேனாசின் மகன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தி அக்சாளை அவனுக்கு விவாகம்பண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Caleb said, He that strikes Kirjathsepher, and takes it, to him will I give Achsah my daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3214,51 +3234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள். காலேப் பார்த்து: உனக்கு என்னவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Caleb said, He that strikes Kirjathsepher, and takes it, to him will I give Achsah my daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3323,51 +3343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள். காலேப் பார்த்து: உனக்கு என்னவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And Othniel the son of Kenaz, the brother of Caleb, took it: and he gave him Achsah his daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3432,51 +3452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; எனக்கு வறட்சியான நிலத்தைத் தந்தீர்; நீர்ப்பாச்சலான நிலத்தையும் எனக்குத் தரவேண்டும் என்றாள்; அப்பொழுது அவளுக்கு மேற்புறத்திலும் கீழ்ப்புறத்திலும் நீர்ப்பாச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And Othniel the son of Kenaz, the brother of Caleb, took it: and he gave him Achsah his daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3541,51 +3561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; எனக்கு வறட்சியான நிலத்தைத் தந்தீர்; நீர்ப்பாச்சலான நிலத்தையும் எனக்குத் தரவேண்டும் என்றாள்; அப்பொழுது அவளுக்கு மேற்புறத்திலும் கீழ்ப்புறத்திலும் நீர்ப்பாச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, as she came unto him, that she moved him to ask of her father a field: and she lighted off her ass; and Caleb said unto her, What would you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3650,51 +3670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; எனக்கு வறட்சியான நிலத்தைத் தந்தீர்; நீர்ப்பாச்சலான நிலத்தையும் எனக்குத் தரவேண்டும் என்றாள்; அப்பொழுது அவளுக்கு மேற்புறத்திலும் கீழ்ப்புறத்திலும் நீர்ப்பாச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, as she came unto him, that she moved him to ask of her father a field: and she lighted off her ass; and Caleb said unto her, What would you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3759,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதா புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி உண்டான சுதந்தரம் என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[19. Who answered, Give me a blessing; for you have given me a south land; give me also springs of water. And he gave her the upper springs, and the nether springs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3868,51 +3888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கடையாந்தரத் தென்புறமான ஏதோமின் எல்லைக்கு நேராய், யூதா புத்திரரின் கோத்திரத்திற்குக் கிடைத்த பட்டணங்களாவன: கப்செயேல், ஏதேர், யாகூர்,]]></a:t>
+              <a:t><![CDATA[19. Who answered, Give me a blessing; for you have given me a south land; give me also springs of water. And he gave her the upper springs, and the nether springs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3977,51 +3997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கடையாந்தரத் தென்புறமான ஏதோமின் எல்லைக்கு நேராய், யூதா புத்திரரின் கோத்திரத்திற்குக் கிடைத்த பட்டணங்களாவன: கப்செயேல், ஏதேர், யாகூர்,]]></a:t>
+              <a:t><![CDATA[19. Who answered, Give me a blessing; for you have given me a south land; give me also springs of water. And he gave her the upper springs, and the nether springs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4086,51 +4106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தென்புறமான அவர்களுடைய எல்லை உப்புக்கடலின் கடைசியில் தெற்கு முகமாயிருக்கிற முனைதுவக்கி,]]></a:t>
+              <a:t><![CDATA[2. And their south border was from the shore of the salt sea, from the bay that looks southward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4195,51 +4215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கீனா, திமோனா, அதாதா,]]></a:t>
+              <a:t><![CDATA[20. This is the inheritance of the tribe of the children of Judah according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4304,51 +4324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கேதேஸ், ஆத்சோர், இத்னான்,]]></a:t>
+              <a:t><![CDATA[21. And the uttermost cities of the tribe of the children of Judah toward the coast of Edom southward were Kabzeel, and Eder, and Jagur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4413,51 +4433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சீப், தேலெம், பெயாலோத்,]]></a:t>
+              <a:t><![CDATA[21. And the uttermost cities of the tribe of the children of Judah toward the coast of Edom southward were Kabzeel, and Eder, and Jagur,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4522,51 +4542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆத்சோர், அதாத்தா, கீரியோத், எஸ்ரோன் என்னும் ஆத்சோர்,]]></a:t>
+              <a:t><![CDATA[22. And Kinah, and Dimonah, and Adadah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4631,51 +4651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆமாம், சேமா, மொலாதா,]]></a:t>
+              <a:t><![CDATA[23. And Kedesh, and Hazor, and Ithnan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4740,51 +4760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆத்சார்கதா, எஸ்மோன், பெத்பாலேத்,]]></a:t>
+              <a:t><![CDATA[24. Ziph, and Telem, and Bealoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4849,51 +4869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆத்சார்கவால், பெயெர்செபா, பிஸ்யோத்யா,]]></a:t>
+              <a:t><![CDATA[25. And Hazor, Hadattah, and Kerioth, and Hezron, which is Hazor,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4958,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பாலா, ஈயிம், ஆத்சேம்,]]></a:t>
+              <a:t><![CDATA[26. Amam, and Shema, and Moladah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5067,51 +5087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. எல்தோலாத், கெசீல், ஒர்மா,]]></a:t>
+              <a:t><![CDATA[27. And Hazargaddah, and Heshmon, and Bethpalet,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5176,51 +5196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சிக்லாக், மத்மன்னா, சன்சன்னா,]]></a:t>
+              <a:t><![CDATA[28. And Hazarshual, and Beersheba, and Bizjothjah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5285,51 +5305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தென்புறமான அவர்களுடைய எல்லை உப்புக்கடலின் கடைசியில் தெற்கு முகமாயிருக்கிற முனைதுவக்கி,]]></a:t>
+              <a:t><![CDATA[3. And it went out to the south side to Maalehacrabbim, and passed along to Zin, and ascended up on the south side unto Kadeshbarnea, and passed along to Hezron, and went up to Adar, and fetched a compass to Karkaa:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5394,51 +5414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. லெபாயோத், சில்லீம், ஆயின், ரிம்மோன் என்பவைகள்; எல்லாப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட இருபத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[29. Baalah, and Iim, and Azem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5503,51 +5523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பள்ளத்தாக்கு நாட்டில் எஸ்தாவேல், சோரியா, அஷ்னா,]]></a:t>
+              <a:t><![CDATA[30. And Eltolad, and Chesil, and Hormah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5612,51 +5632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சனோகா, என்கன்னீம், தப்புவா, எனாம்,]]></a:t>
+              <a:t><![CDATA[31. And Ziklag, and Madmannah, and Sansannah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5721,51 +5741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. யர்மூத், அதுல்லாம், சோக்கோ, அசேக்கா,]]></a:t>
+              <a:t><![CDATA[32. And Lebaoth, and Shilhim, and Ain, and Rimmon: all the cities are twenty and nine, with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5830,51 +5850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சாராயீம், அதித்தாயீம், கெதேரா, கேதெரொத்தாயீம்; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப் பதினான்கு,]]></a:t>
+              <a:t><![CDATA[32. And Lebaoth, and Shilhim, and Ain, and Rimmon: all the cities are twenty and nine, with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5939,51 +5959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. சாராயீம், அதித்தாயீம், கெதேரா, கேதெரொத்தாயீம்; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப் பதினான்கு,]]></a:t>
+              <a:t><![CDATA[33. And in the valley, Eshtaol, and Zoreah, and Ashnah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6048,51 +6068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சேனான், அதாஷா, மிக்தல்காத்,]]></a:t>
+              <a:t><![CDATA[34. And Zanoah, and Engannim, Tappuah, and Enam,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6157,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. திலியான், மிஸ்பே, யோக்தெயேல்,]]></a:t>
+              <a:t><![CDATA[35. Jarmuth, and Adullam, Socoh, and Azekah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6266,51 +6286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. லாகீஸ், போஸ்காத், எக்லோன்,]]></a:t>
+              <a:t><![CDATA[36. And Sharaim, and Adithaim, and Gederah, and Gederothaim; fourteen cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6375,51 +6395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. காபோன், லகமாம், கித்லீஷ்,]]></a:t>
+              <a:t><![CDATA[36. And Sharaim, and Adithaim, and Gederah, and Gederothaim; fourteen cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6484,51 +6504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தென்புறத்திலிருக்கிற அக்ராபீமின் மேடுகளுக்கும், அங்கேயிருந்து சீனுக்கும் போய், தெற்கேயிருக்கிற காதேஸ்பர்னேயாவுக்கு ஏறி, எஸ்ரோனைக் கடந்து, ஆதாருக்கு ஏறி, கர்க்காவைச் சுற்றிப்போய்,]]></a:t>
+              <a:t><![CDATA[3. And it went out to the south side to Maalehacrabbim, and passed along to Zin, and ascended up on the south side unto Kadeshbarnea, and passed along to Hezron, and went up to Adar, and fetched a compass to Karkaa:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6593,51 +6613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. கெதெரோத், பெத்டாகோன், நாகமா, மக்கேதா; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப் பதினாறு.]]></a:t>
+              <a:t><![CDATA[37. Zenan, and Hadashah, and Migdalgad,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6702,51 +6722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. லிப்னா, எத்தேர், ஆஷான்,]]></a:t>
+              <a:t><![CDATA[38. And Dilean, and Mizpeh, and Joktheel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6811,51 +6831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இப்தா, அஸ்னா, நெத்சீப்,]]></a:t>
+              <a:t><![CDATA[39. Lachish, and Bozkath, and Eglon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6920,51 +6940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. கேகிலா, அக்சீப், மரேஷா; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஒன்பது.]]></a:t>
+              <a:t><![CDATA[40. And Cabbon, and Lahmam, and Kithlish,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7029,51 +7049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. எக்ரோனும் அதின் வெளிநிலங்களும் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[41. And Gederoth, Bethdagon, and Naamah, and Makkedah; sixteen cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7138,51 +7158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. எக்ரோன் துவக்கிச் சமுத்திரம்மட்டும், அஸ்தோத்தின் புறத்திலிருக்கிற சகல ஊர்களும், அவைகளின் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[42. Libnah, and Ether, and Ashan,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7247,51 +7267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அஸ்தோத்தும், அதின் வெளிநிலங்களும் கிராமங்களும், காசாவும் எகிப்தின் நதிமட்டுமிருக்கிற அதின் வெளிநிலங்களும் கிராமங்களுமே; பெரிய சமுத்திரமே எல்லை.]]></a:t>
+              <a:t><![CDATA[43. And Jiphtah, and Ashnah, and Nezib,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7356,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அஸ்தோத்தும், அதின் வெளிநிலங்களும் கிராமங்களும், காசாவும் எகிப்தின் நதிமட்டுமிருக்கிற அதின் வெளிநிலங்களும் கிராமங்களுமே; பெரிய சமுத்திரமே எல்லை.]]></a:t>
+              <a:t><![CDATA[44. And Keilah, and Achzib, and Mareshah; nine cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7465,51 +7485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. மலைகளில், சாமீர், யாத்தீர், சோக்கோ,]]></a:t>
+              <a:t><![CDATA[45. Ekron, with her towns and her villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7574,51 +7594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தன்னா, தெபீர் என்னப்பட்ட கீரியாத்சன்னா,]]></a:t>
+              <a:t><![CDATA[46. From Ekron even unto the sea, all that lay near Ashdod, with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7683,51 +7703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அஸ்மோனுக்கும், அங்கேயிருந்து எகிப்தின் ஆற்றுக்கும் சென்று, கடல்மட்டும் போய் முடியும்; இதுவே உங்களுக்குத் தென்புறமான எல்லையாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. From thence it passed toward Azmon, and went out unto the river of Egypt; and the activities out of that coast were at the sea: this shall be your south coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7792,51 +7812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆனாப், எஸ்தெமொ, ஆனீம்,]]></a:t>
+              <a:t><![CDATA[46. From Ekron even unto the sea, all that lay near Ashdod, with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7901,51 +7921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கோசேன், ஓலோன்,கிலொ; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட பதினொன்று.]]></a:t>
+              <a:t><![CDATA[47. Ashdod with her towns and her villages, Gaza with her towns and her villages, unto the river of Egypt, and the great sea, and the border thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8010,51 +8030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. அராப், தூமா, எஷியான்,]]></a:t>
+              <a:t><![CDATA[47. Ashdod with her towns and her villages, Gaza with her towns and her villages, unto the river of Egypt, and the great sea, and the border thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8119,51 +8139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. யானூம், பெத்தப்புவா, ஆப்பெக்கா,]]></a:t>
+              <a:t><![CDATA[48. And in the mountains, Shamir, and Jattir, and Socoh,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8228,51 +8248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. உம்தா, எபிரோனாகிய கீரியாத் அர்பா, சீயோர்; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஒன்பது.]]></a:t>
+              <a:t><![CDATA[49. And Dannah, and Kirjathsannah, which is Debir,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8337,51 +8357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. மாகோன், கர்மேல், சீப், யுத்தா,]]></a:t>
+              <a:t><![CDATA[50. And Anab, and Eshtemoh, and Anim,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8446,51 +8466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. யெஸ்ரயேல், யொக்தெயாம், சனோகா,]]></a:t>
+              <a:t><![CDATA[51. And Goshen, and Holon, and Giloh; eleven cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8555,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. காயின், கிபியா, திம்னா; இந்தப் பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப் பத்து.]]></a:t>
+              <a:t><![CDATA[52. Arab, and Dumah, and Eshean,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8664,51 +8684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. அல்கூல், பெத்சூர், கெதோர்,]]></a:t>
+              <a:t><![CDATA[53. And Janum, and Bethtappuah, and Aphekah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8773,51 +8793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. மகாராத், பெதானோத், எல்தெகோன்; இந்தப் பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஆறு.]]></a:t>
+              <a:t><![CDATA[54. And Humtah, and Kirjatharba, which is Hebron, and Zior; nine cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8882,51 +8902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கீழ்ப்புறமான எல்லை, யோர்தான் முகத்துவாரமட்டும் இருக்கிற உப்புக்கடல். வடபுறமான எல்லை, யோர்தான் முகத்துவாரமிருக்கிற கடலின் முனை துவக்கி,]]></a:t>
+              <a:t><![CDATA[4. From thence it passed toward Azmon, and went out unto the river of Egypt; and the activities out of that coast were at the sea: this shall be your south coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8991,51 +9011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. கீரியாத்யெயாரீமாகிய கீரியாத் பாகால், ரபா; இந்தப் பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட இரண்டு.]]></a:t>
+              <a:t><![CDATA[55. Maon, Carmel, and Ziph, and Juttah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9100,51 +9120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. வனாந்தரத்தில், பெத்-அரபா, மித்தீன், செக்காக்கா,]]></a:t>
+              <a:t><![CDATA[56. And Jezreel, and Jokdeam, and Zanoah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9209,51 +9229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. நிப்சான், உப்புப்பட்டணம், என்கேதி; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஆறு.]]></a:t>
+              <a:t><![CDATA[57. Cain, Gibeah, and Timnah; ten cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9318,51 +9338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. எருசலேமிலே குடியிருந்த எபூசியரை யூதா புத்திரர் துரத்திவிடக் கூடாமற்போயிற்று; ஆகையால் இந்நாள்மட்டும் எபூசியர் யூதா புத்திரரோடே எருசலேமிலே குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[58. Halhul, Bethzur, and Gedor,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9427,51 +9447,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. எருசலேமிலே குடியிருந்த எபூசியரை யூதா புத்திரர் துரத்திவிடக் கூடாமற்போயிற்று; ஆகையால் இந்நாள்மட்டும் எபூசியர் யூதா புத்திரரோடே எருசலேமிலே குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[59. And Maarath, and Bethanoth, and Eltekon; six cities with their villages:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. Kirjathbaal, which is Kirjathjearim, and Rabbah; two cities with their villages:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. In the wilderness, Betharabah, Middin, and Secacah,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. And Nibshan, and the city of Salt, and Engedi; six cities with their villages.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. As for the Jebusites the inhabitants of Jerusalem, the children of Judah could not drive them out; but the Jebusites dwell with the children of Judah at Jerusalem unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. As for the Jebusites the inhabitants of Jerusalem, the children of Judah could not drive them out; but the Jebusites dwell with the children of Judah at Jerusalem unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9536,51 +10101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கீழ்ப்புறமான எல்லை, யோர்தான் முகத்துவாரமட்டும் இருக்கிற உப்புக்கடல். வடபுறமான எல்லை, யோர்தான் முகத்துவாரமிருக்கிற கடலின் முனை துவக்கி,]]></a:t>
+              <a:t><![CDATA[5. And the east border was the salt sea, even unto the end of Jordan. And their border in the north quarter was from the bay of the sea at the uttermost part of Jordan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9615,51 +10180,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470709002" r:id="rId1"/>
+    <p:sldLayoutId id="2482630138" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10315,50 +10880,90 @@
 
 <file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10467,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅಲ್ಲಿಂದ ಬೇತ್‌ಹೊಗ್ಲಾಕ್ಕೂ ಅಲ್ಲಿಂದ ಉತ್ತರಕ್ಕಿರುವ ಬೇತ್‌ಅರಾಬನ್ನು ದಾಟಿರೂಬೇನನ ಮಗನಾದ ಬೋಹನನ ಕಲ್ಲಿಗೂ]]></a:t>
+              <a:t><![CDATA[முகத்துவாரமிருக்கிற கடலின் முனை துவக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅಲ್ಲಿಂದ ಆಕೋರ್‌ ತಗ್ಗನ್ನು ಬಿಟ್ಟು ದೆಬೀರಿಗೂ ಉತ್ತರಕ್ಕೆ ನದಿಯ ದಕ್ಷಿಣ ಪಾರ್ಶ್ವವಾದ ಅದುವಿಾಮಿನ ಹೊಳೆಗೆ]]></a:t>
+              <a:t><![CDATA[6. பெத்எக்லாவுக்கு ஏறி, வடக்கேயிருக்கிற பெத்அரபாவைக் கடந்து, ரூபனின் குமாரனாகிய போகனின் கல்லுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದುರಾಗಿರುವ ಗಿಲ್ಗಾಲಿಗೂ ಅಲ್ಲಿಂದ ಏನ್‌ಷೆಮೆಷಿನ ನೀರಿಗೂ ಅಲ್ಲಿಂದ ಏನ್‌ರೋಗೆಲಿಗೂ]]></a:t>
+              <a:t><![CDATA[ஏறிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅಲ್ಲಿಂದ ಯೆಬೂಸಿ ಯರು ವಾಸವಾಗಿರುವ ಯೆರೂಸಲೇಮಿಗೆ ದಕ್ಷಿಣ ಪಾರ್ಶ್ವವಾಗಿ ಹಿನ್ನೋಮನ ತಗ್ಗನ್ನು ದಾಟಿ ಉತ್ತರಕ್ಕಿರುವ]]></a:t>
+              <a:t><![CDATA[7. அப்புறம் ஆகோர் பள்ளத்தாக்கை விட்டுத் தேபீருக்கு ஏறி, வடக்கே ஆற்றின் தென்புறமான அதும்மீமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಬೂಸಿಯರ ತಗ್ಗಿನ ಕಡೆಯಲ್ಲಿ ಪಶ್ಚಿಮಕ್ಕಾಗಿ ಹಿನ್ನೋಮ್‌ ತಗ್ಗಿನ ಮುಂದಿರುವ ಬೆಟ್ಟದ ತುದಿ ವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[மேட்டுக்கு முன்பாக இருக்கிற கில்காலுக்கு நேராகவும், அங்கேயிருந்து என்சேமேசின் தண்ணீரிடத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆ ಬೆಟ್ಟದ ತುದಿಯಿಂದ ನೆಪ್ತೋಹದ ನೀರಿನ ಬುಗ್ಗೆಗೂ ಅಲ್ಲಿಂದ ಎಫ್ರೋನನ ಬೆಟ್ಟದ ಪಟ್ಟಣ ಗಳಿಗೂ ಅಲ್ಲಿಂದ]]></a:t>
+              <a:t><![CDATA[போய், ரொகேல் என்னும் கிணற்றுக்குச் சென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿರ್ಯತ್ಯಾರೀಮ್‌ ಆದ ಬಾಲಾಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[8. அப்புறம் எபூசியர் குடியிருக்கிற எருசலேமுக்குத் தென்புறமாய் இன்னோமுடைய குமாரனின் பள்ளத்தாக்கைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಬಾಲಾದಿಂದ ಪಶ್ಚಿಮಕ್ಕಿರುವ ಸೇಯಾರ್‌ ಬೆಟ್ಟ ವನ್ನು ಸುತ್ತಿ ಅಲ್ಲಿಂದ ಉತ್ತರಕ್ಕಿರುವ ಕೆಸಾಲೋನಿನ ಯಾರೀಮ್‌ ಬೆಟ್ಟದ]]></a:t>
+              <a:t><![CDATA[கடந்து, வடக்கேயிருக்கிற இராட்சதருடைய பள்ளத்தாக்கின் கடைசியில் மேற்காக இன்னோம் பள்ளத்தாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾರ್ಶ್ವಕ್ಕೂ ಅಲ್ಲಿಂದ ಬೇತ್‌ಷೆ ಮೆಷಿಗೆ ಇಳಿದು ತಿಮ್ನಾಗೆ]]></a:t>
+              <a:t><![CDATA[முன்னிருக்கிற மலையின் சிகரமட்டும் ஏறிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅಲ್ಲಿಂದ ಉತ್ತರಕ್ಕಿರುವ ಎಕ್ರೋನಿನ ಪಾರ್ಶ್ವವನ್ನು ಹಿಡಿದು ಶಿಕ್ಕೆರೋನಿಗೂ ಅಲ್ಲಿಂದ ಬಾಲಾ ಬೆಟ್ಟವನ್ನು ದಾಟಿ]]></a:t>
+              <a:t><![CDATA[9. அந்த மலையின் சிகரத்திலிருந்து நெப்தோவாவின் நீரூற்றுக்குப் போய், எப்பெரோன் மலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಇದಲ್ಲದೆ ಯೂದನ ಮಕ್ಕಳ ಗೋತ್ರಕ್ಕೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ವಿಭಾಗಿಸಿದ ಮೇರೆ ಯಾವದಂದರೆ, ಕಟ್ಟ ಕಡೆಗಿರುವ ದಕ್ಷಿಣ]]></a:t>
+              <a:t><![CDATA[1. யூதா புத்திரரின் கோத்திரத்திற்கு அவர்களுடைய வம்சங்களின்படி உண்டான பங்குவீதமாவது: ஏதோமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಬ್ನೇಲಿಗೆ ಹೊರಟು ಸಮುದ್ರಕ್ಕೆ ಕಡೆಯಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[பட்டணங்களுக்குச் சென்று, கீரியாத்யெயாரீமாகிய பாலாவுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅದು ಪಶ್ಚಿಮದ ಮೇರೆಯ ದೊಡ್ಡ ಸಮುದ್ರವಾಗಿದೆ. ಇದೇ ಯೂದನ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಉಂಟಾದ ಸುತ್ತಲಿರುವ]]></a:t>
+              <a:t><![CDATA[10. பாலாவிலிருந்து மேற்கே சேயீர் மலைக்குத் திரும்பி, வடக்கேயிருக்கிற கெசலோனாகிய யெயாரீம் மலைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇರೆ.]]></a:t>
+              <a:t><![CDATA[பக்கமாய்ப் போய், பெத்ஷிமேசுக்கு இறங்கி, திம்னாவுக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇದಲ್ಲದೆ ಕರ್ತನು ತನಗೆ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ ಯೆಹೋಶುವನು ಯೆಫುನ್ನೆಯ ಮಗನಾದ ಕಾಲೇಬ ನಿಗೆ ಅನಾಕನ ತಂದೆಯ]]></a:t>
+              <a:t><![CDATA[11. அப்புறம் வடக்கேயிருக்கிற எக்ரோனுக்குப் பக்கமாய்ச் சென்று, சிக்ரோனுக்கு ஓடி, பாலாமலையைக்கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಿರ್ಯಾತ್‌ಅರ್ಬ ಎಂಬ ಹೆಬ್ರೋನನ್ನು ಯೂದನ ಮಕ್ಕಳ ನಡುವೆ ಪಾಲಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[யாப்னியேலுக்குச் சென்று, கடலிலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆಗ ಕಾಲೇಬನು ಅಲ್ಲಿಂದ ಅನಾಕನ ಮೂವರು ಮಕ್ಕಳಾದ ಶೇಷೈ ಅಹೀಮನ್‌ ತಲ್ಮೈಯ ರನ್ನು ಹೊರಡಿಸಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[12. மேற்புறமான எல்லை, பெரிய சமுத்திரமே; இது யூதா புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕಾಲೇಬನು ಅಲ್ಲಿಂದ ಹೊರಟು--ಯಾವನು ಪೂರ್ವದಲ್ಲಿ ಕಿರ್ಯತ್‌ ಸೇಫರ್‌ ಎಂಬ ಹೆಸರು ಉಂಟಾಗಿದ್ದ ದೆಬೀರಿನ ವಾಸಿಗಳ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[சுற்றிலுமிருக்கும் எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[13. எப்புன்னேயின் குமாரனாகிய காலேபுக்கு, யோசுவா, கர்த்தர் தனக்குக் கட்டளையிட்டபடி, ஏனாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವನು ಕಿರ್ಯತ್‌ ಸೇಫೆರನ್ನು ಹೊಡೆದು ಹಿಡಿಯುವನೋ ಅವನಿಗೆ ನನ್ನ ಮಗಳಾದ ಅಕ್ಷಾಳನ್ನು ಮದುವೆಮಾಡಿ ಕೊಡು ವೆನು ಎಂದು]]></a:t>
+              <a:t><![CDATA[தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனை, யூதா புத்திரரின் நடுவே , பங்காகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[14. அங்கேயிருந்த சேசாய், அகீமான், தல்மாய் என்னும் ஏனாக்கின் மூன்று குமாரரையும் காலேப் துரத்திவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡೆಗೆ ಎದೋಮಿನ ಮೇರೆಯಾದ ಜಿನ್‌ ಅರಣ್ಯದ ದಕ್ಷಿಣ ಭಾಗವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[எல்லைக்கு அருகான சீன் வனாந்தரமே தென்புறத்தின் கடையெல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಕೆನಜನ ಮಗನೂ ಕಾಲೇಬನ ಸಹೋದರನೂ ಆದ ಒತ್ನೀಯೇಲನು ಅದನ್ನು ಹಿಡಿದನು. ಅವನು ತನ್ನ ಮಗಳಾದ ಅಕ್ಷಾಳನ್ನು ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[15. அங்கேயிருந்து தெபீரின் குடிகளிடத்திற்குப் போனான்; முற்காலத்திலே தெபீரின் பேர் கீரியாத்செப்பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮದುವೆಮಾಡಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[16. கீரியாத்செப்பேரைச் சங்காரம்பண்ணிப்பிடிக்கிறவனுக்கு, என் குமாரத்தியாகிய அக்சாளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವಳು ಬಂದಾಗ ತನ್ನ ತಂದೆಯಿಂದ ಒಂದು ಹೊಲವನ್ನು ಕೇಳುವದಕ್ಕೆ ಅವನನ್ನು ಪ್ರೇರೇಪಿಸಿ ತಾನು ಕತ್ತೆಯ ಮೇಲಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[விவாகம்பண்ணிக்கொடுப்பேன் என்று காலேப் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳಿದಳು. ಆಗ ಕಾಲೇಬನು ಅವಳನ್ನು ನೋಡಿ--ನಿನಗೆ ಏನು ಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது காலேபின் சகோதரனாகிய கேனாசின் மகன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅದಕ್ಕೆ ಅವಳು--ನನಗೆ ಒಂದು ಆಶೀರ್ವಾದ ಕೊಡು; ಯಾಕಂದರೆ ನನಗೆ ಮೊದಲು ದಕ್ಷಿಣ ಭೂಮಿಯನ್ನು ಕೊಟ್ಟಿ; ನೀರು]]></a:t>
+              <a:t><![CDATA[அக்சாளை அவனுக்கு விவாகம்பண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬುಗ್ಗೆಗಳನ್ನು ಸಹ ನನಗೆ ಕೊಡು ಅಂದಳು. ಆಗ ಅವನು ಅವಳಿಗೆ ಮೇಲ್ಭಾಗದಲ್ಲಿಯೂ ಕೆಳಭಾಗದಲ್ಲಿಯೂ ನೀರು ಬುಗ್ಗೆಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[18. அவன் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள். காலேப் பார்த்து: உனக்கு என்னவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಯೂದನ ಮಕ್ಕಳ ಗೋತ್ರಕ್ಕೆ ಅವರ ಕುಟುಂಬ ಗಳ ಪ್ರಕಾರ ಉಂಟಾದ ಸ್ವಾಸ್ತ್ಯವೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; எனக்கு வறட்சியான நிலத்தைத் தந்தீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ದಕ್ಷಿಣ ಕಡೆಗಿರುವ ಕಟ್ಟ ಕಡೆಯ ಎದೋಮಿನ ಮೇರೆಗೆ ಸರಿಯಾಗಿ ಯೂದನ ಮಕ್ಕಳ ಗೋತ್ರಕ್ಕೆ ಇರುವ ಪಟ್ಟಣಗಳು]]></a:t>
+              <a:t><![CDATA[நீர்ப்பாச்சலான நிலத்தையும் எனக்குத் தரவேண்டும் என்றாள்; அப்பொழுது அவளுக்கு மேற்புறத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾವವಂದರೆ--ಕಬ್ಜೇಲ್‌, ಏದೆರ್‌, ಯಾಗೂರ್‌,]]></a:t>
+              <a:t><![CDATA[கீழ்ப்புறத்திலும் நீர்ப்பாச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಉಪ್ಪು ಸಮುದ್ರದ ಕಡೆಯಲ್ಲಿ ದಕ್ಷಿಣ ಕಡೆಗಿರುವ ಕೊನೆಯಿಂದ ದಕ್ಷಿಣ ಪಾರ್ಶ್ವದ ಲ್ಲಿರುವ ಮಾಲೆಅಕ್ರಬ್ಬೀಮೆಂಬ]]></a:t>
+              <a:t><![CDATA[2. தென்புறமான அவர்களுடைய எல்லை உப்புக்கடலின் கடைசியில் தெற்கு முகமாயிருக்கிற முனைதுவக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಕೀನಾ, ದೀಮೋನಾ, ಅದಾದಾ,]]></a:t>
+              <a:t><![CDATA[20. யூதா புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி உண்டான சுதந்தரம் என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಕೇದೆಷ್‌, ಹಾಚೋರ್‌, ಇತ್ನಾನ್‌,]]></a:t>
+              <a:t><![CDATA[21. கடையாந்தரத் தென்புறமான ஏதோமின் எல்லைக்கு நேராய், யூதா புத்திரரின் கோத்திரத்திற்குக் கிடைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಜೀಫ್‌, ಟೆಲೆಮ್‌, ಬೆಯಾಲೋತ್‌,]]></a:t>
+              <a:t><![CDATA[பட்டணங்களாவன: கப்செயேல், ஏதேர், யாகூர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಹಾಚೋರ್‌, ಹದತ್ತಾ, ಕಿರ್ಯೋತ್‌, ಹೆಜ್ರೋನ್‌ ಎಂಬ ಹಾಚೋರ್‌]]></a:t>
+              <a:t><![CDATA[22. கீனா, திமோனா, அதாதா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅಮಾಮ್‌, ಶೆಮ, ಮೋಲಾದ]]></a:t>
+              <a:t><![CDATA[23. கேதேஸ், ஆத்சோர், இத்னான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹಚರ್ಗದ್ದಾ, ಹೆಷ್ಮೋನ್‌, ಬೇತ್ಪೆಲೆಟ್‌,]]></a:t>
+              <a:t><![CDATA[24. சீப், தேலெம், பெயாலோத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಹಚರ್‌ಷೊವಾಲ್‌, ಬೇರ್ಷೆಬ, ಬಿಜ್ಯೋತ್ಯಾ]]></a:t>
+              <a:t><![CDATA[25. ஆத்சோர், அதாத்தா, கீரியோத், எஸ்ரோன் என்னும் ஆத்சோர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಬಾಲಾ, ಇಯ್ಯಾಮ್‌, ಎಚೆಮ್‌,]]></a:t>
+              <a:t><![CDATA[26. ஆமாம், சேமா, மொலாதா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಎಲ್ಟೋಲದ್‌, ಕೆಸೀಲ್‌, ಹೊರ್ಮಾ,]]></a:t>
+              <a:t><![CDATA[27. ஆத்சார்கதா, எஸ்மோன், பெத்பாலேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಚಿಕ್ಲಗ್‌ ಮದ್ಮನ್ನಾ, ಸನ್ಸನ್ನಾ,]]></a:t>
+              <a:t><![CDATA[28. ஆத்சார்கவால், பெயெர்செபா, பிஸ்யோத்யா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಲ್ಲಿಗಳಿಗೂ ಅಲ್ಲಿಂದ ಜೀನಿಗೂ]]></a:t>
+              <a:t><![CDATA[3. தென்புறத்திலிருக்கிற அக்ராபீமின் மேடுகளுக்கும், அங்கேயிருந்து சீனுக்கும் போய், தெற்கேயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಲೆಬಾವೋತ್‌, ಶಿಲ್ಹೀಮ್‌, ಅಯಿನ್‌, ರಿಮ್ಮೋನ್‌ ಎಂಬವುಗಳೇ; ಅವುಗಳ ಗ್ರಾಮಗಳು ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಇಪ್ಪತ್ತೊಂಭತ್ತು.]]></a:t>
+              <a:t><![CDATA[29. பாலா, ஈயிம், ஆத்சேம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ತಗ್ಗಿನ ದೇಶ ಎಷ್ಟಾವೋಲ್‌, ಚೊರ್ಗಾ, ಅಶ್ನಾ,]]></a:t>
+              <a:t><![CDATA[30. எல்தோலாத், கெசீல், ஒர்மா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಜನೋಹ, ಏಂಗನ್ನೀಮ್‌,]]></a:t>
+              <a:t><![CDATA[31. சிக்லாக், மத்மன்னா, சன்சன்னா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ತಪ್ವೂಹ, ಏನಾಮ್‌ ಯರ್ಮೂತ್‌,]]></a:t>
+              <a:t><![CDATA[32. லெபாயோத், சில்லீம், ஆயின், ரிம்மோன் என்பவைகள்; எல்லாப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅದುಲ್ಲಾಮ್‌, ಸೋಕೋ, ಅಜೇಕಾ, ಶಾರಯಿಮ್‌, ಅದೀತಯಿಮ್‌, ಗೆದೇರಾ, ಗೆದೆರೋತಯಿಮ್‌ ಎಂಬ ಅವುಗಳ ಗ್ರಾಮಗಳು ಅದರ]]></a:t>
+              <a:t><![CDATA[இருபத்தொன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹದಿನಾಲ್ಕು ಪಟ್ಟಣಗಳು;]]></a:t>
+              <a:t><![CDATA[33. பள்ளத்தாக்கு நாட்டில் எஸ்தாவேல், சோரியா, அஷ்னா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಚೆನಾನ್‌, ಹದಾಷಾ, ಮಿಗ್ದಲ್ಗಾದ್‌,]]></a:t>
+              <a:t><![CDATA[34. சனோகா, என்கன்னீம், தப்புவா, எனாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ದಿಲಾನ್‌, ಮಿಚ್ವೆ, ಯೊಕ್ತೇಲ್‌,]]></a:t>
+              <a:t><![CDATA[35. யர்மூத், அதுல்லாம், சோக்கோ, அசேக்கா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಲಾಕೀಷ್‌, ಬೊಚ್ಕತ್‌, ಎಗ್ಲೋನ್‌]]></a:t>
+              <a:t><![CDATA[36. சாராயீம், அதித்தாயீம், கெதேரா, கேதெரொத்தாயீம்; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಕಬ್ಬೋನ್‌, ಲಹ್ಮಾಸ್‌, ಕಿತ್ಲೀಷ್‌, ಗೆದೇರೋತ್‌, ಬೇತ್‌ದಾಗೋನ್‌, ನಾಮಾ,]]></a:t>
+              <a:t><![CDATA[பதினான்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅಲ್ಲಿಂದ ದಕ್ಷಿಣದಲ್ಲಿರುವ ಕಾದೇಶ್‌ ಬರ್ನೇಯಕ್ಕೂ ಅಲ್ಲಿಂದ ಹೆಬ್ರೋನ್‌ ಮಾರ್ಗವಾಗಿ ಕರ್ಕವನ್ನು ಸುತ್ತಿ ಅಚ್ಮೊನಿಗೂ]]></a:t>
+              <a:t><![CDATA[காதேஸ்பர்னேயாவுக்கு ஏறி, எஸ்ரோனைக் கடந்து, ஆதாருக்கு ஏறி, கர்க்காவைச் சுற்றிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಮಕ್ಕೇದಾ ಎಂಬ ಹದಿನಾರು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಗ್ರಾಮಗಳೂ;]]></a:t>
+              <a:t><![CDATA[37. சேனான், அதாஷா, மிக்தல்காத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಇದಲ್ಲದೆ ಲಿಬ್ನಾ, ಎತೆರ್‌, ಆಷಾನ್‌,]]></a:t>
+              <a:t><![CDATA[38. திலியான், மிஸ்பே, யோக்தெயேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಇಪ್ತಾಹ,]]></a:t>
+              <a:t><![CDATA[39. லாகீஸ், போஸ்காத், எக்லோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಅಶ್ನಾ, ನೆಚೀಬ್‌, ಕೆಯಾಲಾ, ಅಕ್ಜೀಬ್‌, ಮಾರೇಷಾಎಂಬ ಅವುಗಳ ಗ್ರಾಮಗಳು ಒಂಭತ್ತು ಪಟ್ಟಣಗಳು;]]></a:t>
+              <a:t><![CDATA[40. காபோன், லகமாம், கித்லீஷ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಎಕ್ರೋನ್‌ ಅದರ ಪಟ್ಟಣಗಳು, ಗ್ರಾಮಗಳು ಸಹ.]]></a:t>
+              <a:t><![CDATA[41. கெதெரோத், பெத்டாகோன், நாகமா, மக்கேதா; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப் பதினாறு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಎಕ್ರೋನಿನಿಂದ ಸಮುದ್ರದ ವರೆಗೆ ಅಷ್ಡೋದಿನ ಬಳಿಯಲ್ಲಿರುವ ಸಮಸ್ತ ಗ್ರಾಮಗಳೂ]]></a:t>
+              <a:t><![CDATA[42. லிப்னா, எத்தேர், ஆஷான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಅಷ್ಡೋದ್‌ ಅದರ ಪಟ್ಟಣಗಳೂ ಗ್ರಾಮಗಳೂ ಗಾಜಾ, ಅದರ ಪಟ್ಟಣಗಳೂ ಗ್ರಾಮಗಳೂ ಐಗುಪ್ತದ ನದಿ, ದೊಡ್ಡ ಸಮುದ್ರ, ಅದರ ಮೇರೆ,]]></a:t>
+              <a:t><![CDATA[43. இப்தா, அஸ்னா, நெத்சீப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವುಗಳ ವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[44. கேகிலா, அக்சீப், மரேஷா; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஒன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಶಾವಿಾರ್‌, ಯತ್ತೀರ್‌, ಸೋಕೋ,]]></a:t>
+              <a:t><![CDATA[45. எக்ரோனும் அதின் வெளிநிலங்களும் கிராமங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ದನ್ನಾ, ದೆಬೀರ್‌ ಎಂಬ ಕಿರ್ಯತ್‌ಸನ್ನಾ,]]></a:t>
+              <a:t><![CDATA[46. எக்ரோன் துவக்கிச் சமுத்திரம்மட்டும், அஸ்தோத்தின் புறத்திலிருக்கிற சகல ஊர்களும், அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅಲ್ಲಿಂದ ಐಗುಪ್ತದ ನದಿ ಹಿಡಿದು ಸಮುದ್ರದ ಪರಿಯಂತರ ಹೋಗಿ ಸೇರುವದು; ಇದೇ ನಿಮ್ಮ ದಕ್ಷಿಣ ಮೇರೆ.]]></a:t>
+              <a:t><![CDATA[4. அஸ்மோனுக்கும், அங்கேயிருந்து எகிப்தின் ஆற்றுக்கும் சென்று, கடல்மட்டும் போய் முடியும்; இதுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಅನಾಬ್‌, ಎಷ್ಟೆಮೋ, ಆನೀಮ್‌,]]></a:t>
+              <a:t><![CDATA[கிராமங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಗೋಷೆನ್‌, ಹೋಲೋನ್‌ಗಿಲೋ ಎಂಬ ಹನ್ನೊಂದು ಪಟ್ಟಣ ಗಳು ಅವುಗಳ ಗ್ರಾಮಗಳು.]]></a:t>
+              <a:t><![CDATA[47. அஸ்தோத்தும், அதின் வெளிநிலங்களும் கிராமங்களும், காசாவும் எகிப்தின் நதிமட்டுமிருக்கிற அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಅರಬ್‌, ದೂಮಾ, ಎಷಾನ್‌,]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களும் கிராமங்களுமே; பெரிய சமுத்திரமே எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. ಯಾನೂಮ್‌, ಬೇತ್‌ತಪ್ಪೂಹ, ಅಫೇಕಾ.]]></a:t>
+              <a:t><![CDATA[48. மலைகளில், சாமீர், யாத்தீர், சோக்கோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. ಹುಮ್ಟಾ, ಹೆಬ್ರೋನೆಂಬ ಕಿರ್ಯತ್‌ಅರ್ಬ, ಚೀಯೋರ್‌ ಎಂಬ ಒಂಭತ್ತು ಪಟ್ಟಣಗಳೂ ಮತ್ತು ಅವುಗಳ ಗ್ರಾಮಗಳೂ.]]></a:t>
+              <a:t><![CDATA[49. தன்னா, தெபீர் என்னப்பட்ட கீரியாத்சன்னா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. ಮಾವೋನ್‌, ಕರ್ಮೆಲ್‌, ಜೀಫ್‌, ಯುಟ್ಟಾ,]]></a:t>
+              <a:t><![CDATA[50. ஆனாப், எஸ்தெமொ, ஆனீம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ಇಜ್ರೇಲ್‌, ಯೊಗ್ದೆಯಾಮ್‌, ಜನೋಹ,]]></a:t>
+              <a:t><![CDATA[51. கோசேன், ஓலோன்,கிலொ; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட பதினொன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. ಕಯಿನ್‌, ಗಿಬೆಯಾ, ತಿಮ್ನಾ ಎಂಬ ಹತ್ತು ಪಟ್ಟಣಗಳು ಮತ್ತು ಅವುಗಳ ಗ್ರಾಮಗಳು.]]></a:t>
+              <a:t><![CDATA[52. அராப், தூமா, எஷியான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. ಹಲ್ಹೂಲ್‌, ಬೇತ್‌ಚೂರ್‌, ಗೆದೋರ್‌,]]></a:t>
+              <a:t><![CDATA[53. யானூம், பெத்தப்புவா, ஆப்பெக்கா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. ಮಾರಾತ್‌, ಬೇತನೋತ್‌, ಎಲ್ಟೆಕೋನ್‌ ಎಂಬ ಆರು ಪಟ್ಟಣಗಳು ಮತ್ತು ಅವುಗಳ ಗ್ರಾಮಗಳು.]]></a:t>
+              <a:t><![CDATA[54. உம்தா, எபிரோனாகிய கீரியாத் அர்பா, சீயோர்; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஒன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅದರ ಮೂಡಣ ಮೇರೆ ಯಾವದಂದರೆ: ಯೊರ್ದನಿನ ಕೊನೇಗಿರುವ ಉಪ್ಪು ಸಮುದ್ರವು. ಉತ್ತರ ಕಡೆಗೆ ಯೊರ್ದನಿನ ಹತ್ತಿರದಲ್ಲಿದ್ದ]]></a:t>
+              <a:t><![CDATA[உங்களுக்குத் தென்புறமான எல்லையாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20631,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. ಕಿರ್ಯತ್ಯಾರೀಮ್‌ ಎಂಬ ಕಿರ್ಯತ್‌ಬಾಳ್‌, ರಬ್ಬಾ ಎಂಬ ಎರಡು ಪಟ್ಟಣಗಳು ಮತ್ತು ಅವುಗಳ ಗ್ರಾಮಗಳು.]]></a:t>
+              <a:t><![CDATA[55. மாகோன், கர்மேல், சீப், யுத்தா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20763,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. ಅರಣ್ಯದಲ್ಲಿರುವ ಬೇತ್‌ಅರಾಬಾ, ಮಿದ್ದೀನ್‌, ಸೆಕಾಕಾ,]]></a:t>
+              <a:t><![CDATA[56. யெஸ்ரயேல், யொக்தெயாம், சனோகா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20895,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. ನಿಬ್ಷಾನ್‌, ಉಪ್ಪಿನಪಟ್ಟಣವು, ಏಂಗೆದೀ ಎಂಬ ಆರು ಪಟ್ಟಣಗಳು; ಮತ್ತು ಅವು ಗಳ ಗ್ರಾಮಗಳು.]]></a:t>
+              <a:t><![CDATA[57. காயின், கிபியா, திம்னா; இந்தப் பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்படப் பத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21027,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. ಆದರೆ ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಯೆಬೂಸಿಯರನ್ನು ಯೂದನ ಮಕ್ಕಳು ಹೊರಡಿಸಿ ಬಿಡುವದಕ್ಕಾಗಲಿಲ್ಲ. ಆದದರಿಂದ ಈ]]></a:t>
+              <a:t><![CDATA[58. அல்கூல், பெத்சூர், கெதோர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21159,51 +21764,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸದ ವರೆಗೂ ಯೆಬೂಸಿಯರು ಯೂದನ ಮಕ್ಕಳ ಸಂಗಡ ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[59. மகாராத், பெதானோத், எல்தெகோன்; இந்தப் பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஆறு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[60. கீரியாத்யெயாரீமாகிய கீரியாத் பாகால், ரபா; இந்தப் பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட இரண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[61. வனாந்தரத்தில், பெத்-அரபா, மித்தீன், செக்காக்கா,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[62. நிப்சான், உப்புப்பட்டணம், என்கேதி; இந்தப்பட்டணங்களும் அவைகளுடைய கிராமங்களுமுட்பட ஆறு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[63. எருசலேமிலே குடியிருந்த எபூசியரை யூதா புத்திரர் துரத்திவிடக் கூடாமற்போயிற்று; ஆகையால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்நாள்மட்டும் எபூசியர் யூதா புத்திரரோடே எருசலேமிலே குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮುದ್ರದ ಕೊನೆಯ ವರೆಗೆ ಇತ್ತು;]]></a:t>
+              <a:t><![CDATA[5. கீழ்ப்புறமான எல்லை, யோர்தான் முகத்துவாரமட்டும் இருக்கிற உப்புக்கடல். வடபுறமான எல்லை, யோர்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21352,91 +22617,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21462,51 +22727,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21637,51 +22902,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>84</Slides>
+  <Slides>89</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>