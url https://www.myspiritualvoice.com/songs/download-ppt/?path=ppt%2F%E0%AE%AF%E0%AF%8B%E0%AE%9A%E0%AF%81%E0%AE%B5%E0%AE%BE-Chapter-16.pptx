--- v0 (2026-06-21)
+++ v1 (2026-11-01)
@@ -334,51 +334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேற்கு எல்லை மிக்மேத்தாத்திற்கு வடக்காகச் சென்று, கிழக்கே தானாத் சீலோவுக்குத் திரும்பி, அதை யநோகாவுக்குக் கிழக்காகக் கடந்து,]]></a:t>
+              <a:t><![CDATA[6. And the border went out toward the sea to Michmethah on the north side; and the border went about eastward unto Taanathshiloh, and passed by it on the east to Janohah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -443,51 +443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேற்கு எல்லை மிக்மேத்தாத்திற்கு வடக்காகச் சென்று, கிழக்கே தானாத் சீலோவுக்குத் திரும்பி, அதை யநோகாவுக்குக் கிழக்காகக் கடந்து,]]></a:t>
+              <a:t><![CDATA[7. And it went down from Janohah to Ataroth, and to Naarath, and came to Jericho, and went out at Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -552,51 +552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யநோகாவிலிருந்து அதரோத்திற்கும் நகராத்திற்கும் இறங்கி, எரிகோவின் அருகே வந்து, யோர்தானுக்குச் செல்லும்.]]></a:t>
+              <a:t><![CDATA[7. And it went down from Janohah to Ataroth, and to Naarath, and came to Jericho, and went out at Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -661,51 +661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தப்புவாவிலிருந்து மேற்கு எல்லை, கானாநதிக்குப் போய், சமுத்திரத்திலே முடியும்; இது எப்பிராயீம் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி உண்டான சுதந்தரம்,]]></a:t>
+              <a:t><![CDATA[8. The border went out from Tappuah westward unto the river Kanah; and the activities out thereof were at the sea. This is the inheritance of the tribe of the children of Ephraim by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -770,51 +770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தப்புவாவிலிருந்து மேற்கு எல்லை, கானாநதிக்குப் போய், சமுத்திரத்திலே முடியும்; இது எப்பிராயீம் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி உண்டான சுதந்தரம்,]]></a:t>
+              <a:t><![CDATA[8. The border went out from Tappuah westward unto the river Kanah; and the activities out thereof were at the sea. This is the inheritance of the tribe of the children of Ephraim by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -879,51 +879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் எப்பிராயீம் புத்திரருக்குப் பிரத்தியேகமாய்க் கொடுக்கப்பட்ட பட்டணங்களும் அவைகளின் கிராமங்களுமெல்லாம் மனாசே புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And the separate cities for the children of Ephraim were among the inheritance of the children of Manasseh, all the cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -988,51 +988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் எப்பிராயீம் புத்திரருக்குப் பிரத்தியேகமாய்க் கொடுக்கப்பட்ட பட்டணங்களும் அவைகளின் கிராமங்களுமெல்லாம் மனாசே புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And the separate cities for the children of Ephraim were among the inheritance of the children of Manasseh, all the cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1097,51 +1097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் காசேரிலே குடியிருந்த கானானியரைத் துரத்திவிடவில்லை; ஆகையால் கானானியர், இந்நாள்மட்டும் இருக்கிறபடி, எப்பிராயீமருக்குள்ளே குடியிருந்து, பகுதிகட்டுகிறவர்களாய்ச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they drove not out the Canaanites that dwelt in Gezer: but the Canaanites dwell among the Ephraimites unto this day, and serve under tribute.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1206,51 +1206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் காசேரிலே குடியிருந்த கானானியரைத் துரத்திவிடவில்லை; ஆகையால் கானானியர், இந்நாள்மட்டும் இருக்கிறபடி, எப்பிராயீமருக்குள்ளே குடியிருந்து, பகுதிகட்டுகிறவர்களாய்ச் சேவிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they drove not out the Canaanites that dwelt in Gezer: but the Canaanites dwell among the Ephraimites unto this day, and serve under tribute.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1315,51 +1315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் புத்திரருக்கு விழுந்த சீட்டினால் அகப்பட்ட பங்குவீதமாவது:]]></a:t>
+              <a:t><![CDATA[1. And the lot of the children of Joseph fell from Jordan by Jericho, unto the water of Jericho on the east, to the wilderness that goes up from Jericho throughout mount Bethel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1424,51 +1424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பின் புத்திரருக்கு விழுந்த சீட்டினால் அகப்பட்ட பங்குவீதமாவது:]]></a:t>
+              <a:t><![CDATA[2. And goes out from Bethel to Luz, and passes along unto the borders of Archi to Ataroth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1533,51 +1533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெத்தேலிலிருந்து லூசுக்குப்போய், அர்கீயினுடைய எல்லையாகிய அத்ரோத்தைக் கடந்து,]]></a:t>
+              <a:t><![CDATA[3. And goes down westward to the coast of Japhleti, unto the coast of Bethhoron the nether, and to Gezer; and the activities out thereof are at the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1642,51 +1642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேற்கே யப்லேத்தியரின் எல்லைக்கும் தாழ்வான பெத்தொரோன் காசேர் என்னும் எல்லைகள்மட்டும் இறங்கி, சமுத்திரம்வரைக்கும்போய் முடியும்.]]></a:t>
+              <a:t><![CDATA[3. And goes down westward to the coast of Japhleti, unto the coast of Bethhoron the nether, and to Gezer; and the activities out thereof are at the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1751,51 +1751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மேற்கே யப்லேத்தியரின் எல்லைக்கும் தாழ்வான பெத்தொரோன் காசேர் என்னும் எல்லைகள்மட்டும் இறங்கி, சமுத்திரம்வரைக்கும்போய் முடியும்.]]></a:t>
+              <a:t><![CDATA[4. So the children of Joseph, Manasseh and Ephraim, took their inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1860,51 +1860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதை யோசேப்பின் புத்திரராகிய மனாசேயும் எப்பீராயீமும் சுதந்தரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the border of the children of Ephraim according to their families was thus: even the border of their inheritance on the east side was Atarothaddar, unto Bethhoron the upper;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1969,51 +1969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்பீராயீம் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி உண்டான சுதந்தரத்தினுடைய கிழக்கு எல்லை, அதரோத் அதார் துவக்கி, மேலான பெத்தொரோன்மட்டும் போகிறது.]]></a:t>
+              <a:t><![CDATA[5. And the border of the children of Ephraim according to their families was thus: even the border of their inheritance on the east side was Atarothaddar, unto Bethhoron the upper;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2078,51 +2078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எப்பீராயீம் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி உண்டான சுதந்தரத்தினுடைய கிழக்கு எல்லை, அதரோத் அதார் துவக்கி, மேலான பெத்தொரோன்மட்டும் போகிறது.]]></a:t>
+              <a:t><![CDATA[6. And the border went out toward the sea to Michmethah on the north side; and the border went about eastward unto Taanathshiloh, and passed by it on the east to Janohah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2157,51 +2157,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044082" r:id="rId1"/>
+    <p:sldLayoutId id="2482540407" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2481,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಪಶ್ಚಿಮದ ಮೇರೆ ಮಿಕ್ಮೆತಾತಿನಿಂದ ಉತ್ತರಕ್ಕೆ ಹೊರಟು ಮೂಡಣಕ್ಕೆ ತಾನತ್‌ ಶೀಲೋವಿಗೆ ತಿರುಗಿ ಯಾನೋಹಕ್ಕೆ ಮೂಡಣ]]></a:t>
+              <a:t><![CDATA[யநோகாவுக்குக் கிழக்காகக் கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2613,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಡೆಯಾಗಿ ಹಾದು ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[7. யநோகாவிலிருந்து அதரோத்திற்கும் நகராத்திற்கும் இறங்கி, எரிகோவின் அருகே வந்து, யோர்தானுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2745,51 +2745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಯಾನೋಹದಿಂದ ಅಟಾರೋತಿಗೂ ನಾರಾಕ್ಕೂ ಇಳಿದು ಯೆರಿಕೋವಿನ ಬಳಿಯಲ್ಲಿ ಬಂದು ಯೊರ್ದನಿಗೆ ಮುಗಿಯುವದು.]]></a:t>
+              <a:t><![CDATA[செல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ತಪ್ಪೂಹದಿಂದ ಪಶ್ಚಿಮದ ಮೇರೆಯೂ ಕಾನಾ ನದಿಗೆ ಹೋಗಿ ಸಮುದ್ರದಲ್ಲಿ ಮುಗಿಯುವದು. ಇದು ಎಫ್ರಾಯಾ ಮನ ಮಕ್ಕಳ ಗೋತ್ರ, ಅವರ]]></a:t>
+              <a:t><![CDATA[8. தப்புவாவிலிருந்து மேற்கு எல்லை, கானாநதிக்குப் போய், சமுத்திரத்திலே முடியும்; இது எப்பிராயீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3009,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಂಟುಂಬಗಳ ಪ್ರಕಾರವೇ ಉಂಟಾದ ಬಾಧ್ಯತೆ.]]></a:t>
+              <a:t><![CDATA[புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி உண்டான சுதந்தரம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3141,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಎಫ್ರಾಯಾಮನ ಮಕ್ಕಳಿಗೆ ಕೊಡಲ್ಪಟ್ಟ ಎಲ್ಲಾ ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಗ್ರಾಮಗಳೂ ಮನಸ್ಸೆಯ ಮಕ್ಕಳ ಬಾಧ್ಯತೆಯ ಮಧ್ಯೆ]]></a:t>
+              <a:t><![CDATA[9. பின்னும் எப்பிராயீம் புத்திரருக்குப் பிரத்தியேகமாய்க் கொடுக்கப்பட்ட பட்டணங்களும் அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3273,51 +3273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತ್ಯೇಕವಾಗಿ ಕೊಡಲ್ಪಟ್ಟವು.]]></a:t>
+              <a:t><![CDATA[கிராமங்களுமெல்லாம் மனாசே புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3405,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಗೆಜೆರಿನಲ್ಲಿ ವಾಸ ವಾಗಿದ್ದ ಕಾನಾನ್ಯರನ್ನು ಅವರು ಹೊರಡಿಸಿ ಬಿಡದೆ ಹೋದದ್ದರಿಂದ ಕಾನಾನ್ಯರು ಈ ವರೆಗೂ ಅವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் காசேரிலே குடியிருந்த கானானியரைத் துரத்திவிடவில்லை; ஆகையால் கானானியர், இந்நாள்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3537,51 +3537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದು ಕಪ್ಪಕೊಡುವ ಸೇವಕರಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[இருக்கிறபடி, எப்பிராயீமருக்குள்ளே குடியிருந்து, பகுதிகட்டுகிறவர்களாய்ச் சேவிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3669,51 +3669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೋಸೇಫನ ಮಕ್ಕಳಿಗೆ ಚೀಟು ಬಿದ್ದ ಪ್ರಕಾರ ಕೊಟ್ಟ ಸ್ವಾಸ್ಥ್ಯದ ಭೂಮಿಯು ಯೆರಿಕೋವಿನ ಬಳಿಯಲ್ಲಿರುವ ಯೊರ್ದನಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பின் புத்திரருக்கு விழுந்த சீட்டினால் அகப்பட்ட பங்குவீதமாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3801,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೂಡಲಲ್ಲಿರುವ ಯೆರಿಕೋವಿನ ಜಲದ ವರೆಗೂ ಮತ್ತು ಬೇತೇಲಿನ ಬೆಟ್ಟಗಳ ವರೆಗೂ ಇರುವ ಅರಣ್ಯದ ಮಾರ್ಗವಾಗಿ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[2. பெத்தேலிலிருந்து லூசுக்குப்போய், அர்கீயினுடைய எல்லையாகிய அத்ரோத்தைக் கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3933,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಬೇತೇಲಿನಿಂದ ಲೂಜಿಗೂ ಅಲ್ಲಿಂದ ಅರ್ಕೀಯ ಮೇರೆಗಳಾದ ಅಟಾರೋತನ್ನು ದಾಟಿ]]></a:t>
+              <a:t><![CDATA[3. மேற்கே யப்லேத்தியரின் எல்லைக்கும் தாழ்வான பெத்தொரோன் காசேர் என்னும் எல்லைகள்மட்டும் இறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಪಶ್ಚಿಮಕ್ಕೆ ಯಪ್ಲೇಟ್ಯರ ಮೇರೆಗೂ ಕೆಳಗಡೆ ಯಾದ ಬೇತ್‌ಹೋರೋನ್‌ ಮೇರೆಯ ವರೆಗೂ ಅಲ್ಲಿಂದ ಗೆಜೆರಿನ ವರೆಗೂ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[சமுத்திரம்வரைக்கும்போய் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮುದ್ರಕ್ಕೆ ಮುಗಿಯುವದು.]]></a:t>
+              <a:t><![CDATA[4. இதை யோசேப்பின் புத்திரராகிய மனாசேயும் எப்பீராயீமும் சுதந்தரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಹೀಗೆ ಇದನ್ನು ಯೋಸೇಫನ ಮಕ್ಕಳಾದ ಮನಸ್ಸೆ ಎಫ್ರಾಯಾಮರು ತಮಗೆ ಬಾಧ್ಯ ವಾಗಿ ತೆಗೆದುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[5. எப்பீராயீம் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி உண்டான சுதந்தரத்தினுடைய கிழக்கு எல்லை, அதரோத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಎಫ್ರಾಯಾಮ್‌ ಮಕ್ಕಳ ಮೇರೆಯು ಹೀಗಿತ್ತು: ಕೆಳಗಡೆ ಮೂಡಣದ ಮೇರೆಯು ಅಟಾರೋತದ್ದಾನಿಂದ]]></a:t>
+              <a:t><![CDATA[அதார் துவக்கி, மேலான பெத்தொரோன்மட்டும் போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರಂಭಿಸಿ ಮೇಲ್ಗಡೆ ಪಶ್ಚಿಮದ ಮೇರೆ ಬೇತ್‌ಹೋರೋನಿನ ವರೆಗೂ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[6. மேற்கு எல்லை மிக்மேத்தாத்திற்கு வடக்காகச் சென்று, கிழக்கே தானாத் சீலோவுக்குத் திரும்பி, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4654,91 +4654,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4764,51 +4764,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>