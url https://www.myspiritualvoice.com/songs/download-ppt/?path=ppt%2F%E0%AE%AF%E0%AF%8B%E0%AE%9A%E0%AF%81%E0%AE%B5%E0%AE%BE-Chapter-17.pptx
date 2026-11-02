--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -69,50 +69,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +152,60 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +342,63 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஆசாரியனாகிய எலெயாசாருக்கும் நூனின் குமாரனாகிய யோசுவாவுக்கும் பிரபுக்களுக்கும் முன்பாகச் சேர்ந்துவந்து: எங்கள் சகோதரர் நடுவே எங்களுக்குச் சுதந்தரம் கொடுக்கும்படி கர்த்தர் மோசேக்குக் கட்டளையிட்டார் என்றார்கள்; ஆகையால் அவர்கள் தகப்பனுடைய சகோதரரின் நடுவே, கர்த்தருடைய வாக்கின்படி, அவர்களுக்குச் சுதந்தரம் கொடுத்தான்..]]></a:t>
+              <a:t><![CDATA[3. But Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, had no sons, but daughters: and these are the names of his daughters, Mahlah, and Noah, Hoglah, Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஆசாரியனாகிய எலெயாசாருக்கும் நூனின் குமாரனாகிய யோசுவாவுக்கும் பிரபுக்களுக்கும் முன்பாகச் சேர்ந்துவந்து: எங்கள் சகோதரர் நடுவே எங்களுக்குச் சுதந்தரம் கொடுக்கும்படி கர்த்தர் மோசேக்குக் கட்டளையிட்டார் என்றார்கள்; ஆகையால் அவர்கள் தகப்பனுடைய சகோதரரின் நடுவே, கர்த்தருடைய வாக்கின்படி, அவர்களுக்குச் சுதந்தரம் கொடுத்தான்..]]></a:t>
+              <a:t><![CDATA[3. But Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, had no sons, but daughters: and these are the names of his daughters, Mahlah, and Noah, Hoglah, Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோர்தானுக்கு அப்புறத்திலே இருக்கிற கீலேயாத், பாசான் என்னும் தேசங்களையல்லாமல், மனாசேக்குச் சீட்டிலே விழுந்தது பத்துப் பங்குகளாம்.]]></a:t>
+              <a:t><![CDATA[4. And they came near before Eleazar the priest, and before Joshua the son of Nun, and before the princes, saying, The LORD commanded Moses to give us an inheritance among our brethren. Therefore according to the commandment of the LORD he gave them an inheritance among the brethren of their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோர்தானுக்கு அப்புறத்திலே இருக்கிற கீலேயாத், பாசான் என்னும் தேசங்களையல்லாமல், மனாசேக்குச் சீட்டிலே விழுந்தது பத்துப் பங்குகளாம்.]]></a:t>
+              <a:t><![CDATA[4. And they came near before Eleazar the priest, and before Joshua the son of Nun, and before the princes, saying, The LORD commanded Moses to give us an inheritance among our brethren. Therefore according to the commandment of the LORD he gave them an inheritance among the brethren of their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனாசேயின் குமாரத்திகள் அவன் குமாரருக்குள்ளே சுதந்தரம் பெற்றார்கள்; மனாசேயின் மற்றப் புத்திரருக்குக் கீலேயாத் தேசம் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[4. And they came near before Eleazar the priest, and before Joshua the son of Nun, and before the princes, saying, The LORD commanded Moses to give us an inheritance among our brethren. Therefore according to the commandment of the LORD he gave them an inheritance among the brethren of their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனாசேயின் குமாரத்திகள் அவன் குமாரருக்குள்ளே சுதந்தரம் பெற்றார்கள்; மனாசேயின் மற்றப் புத்திரருக்குக் கீலேயாத் தேசம் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[4. And they came near before Eleazar the priest, and before Joshua the son of Nun, and before the princes, saying, The LORD commanded Moses to give us an inheritance among our brethren. Therefore according to the commandment of the LORD he gave them an inheritance among the brethren of their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனாசேயின் எல்லை, ஆசேர் தொடங்கிச் சீகேமின் முன்னிருக்கிற மிக்மேத்தாவுக்கும், அங்கேயிருந்து வலதுபுறமாய் என்தப்புவாவின் குடிகளிடத்திற்கும் போகிறது.]]></a:t>
+              <a:t><![CDATA[5. And there fell ten portions to Manasseh, beside the land of Gilead and Bashan, which were on the other side Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனாசேயின் எல்லை, ஆசேர் தொடங்கிச் சீகேமின் முன்னிருக்கிற மிக்மேத்தாவுக்கும், அங்கேயிருந்து வலதுபுறமாய் என்தப்புவாவின் குடிகளிடத்திற்கும் போகிறது.]]></a:t>
+              <a:t><![CDATA[5. And there fell ten portions to Manasseh, beside the land of Gilead and Bashan, which were on the other side Jordan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தப்புவாவின் நிலம் மனாசேக்குக் கிடைத்தது; மனாசேயின் எல்லையோடிருக்கிற தப்புவாவோ, எப்பிராயீம் புத்திரரின் வம்சமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. Because the daughters of Manasseh had an inheritance among his sons: and the rest of Manasseh's sons had the land of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்புறம் அந்த எல்லை கானா என்னும் ஆற்றுக்குப் போய், ஆற்றுக்குத் தெற்காக இறங்குகிறது; மனாசேயின் பட்டணங்களின் நடுவே இருக்கிற அவ்விடத்துப் பட்டணங்கள் எப்பீராயீமுடையவைகள்; மனாசேயின் எல்லை ஆற்றுக்கு வடக்கேயிருந்து சமுத்திரத்துக்குப் போய் முடியும்.]]></a:t>
+              <a:t><![CDATA[6. Because the daughters of Manasseh had an inheritance among his sons: and the rest of Manasseh's sons had the land of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனாசே கோத்திரத்திற்கும் பங்கு கிடைத்தது: அவன் யோசேப்புக்கு முதற்பேறானவன், மனாசேயின் மூத்தகுமாரனும் கிலெயாத்தின் தகப்பனுமான மாகீர் யுத்தமனுஷனானபடியினால், கீலேயாத்தும் பாசானும் அவனுக்குக் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[1. There was also a lot for the tribe of Manasseh; for he was the firstborn of Joseph; to know, for Machir the firstborn of Manasseh, the father of Gilead: because he was a man of war, therefore he had Gilead and Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்புறம் அந்த எல்லை கானா என்னும் ஆற்றுக்குப் போய், ஆற்றுக்குத் தெற்காக இறங்குகிறது; மனாசேயின் பட்டணங்களின் நடுவே இருக்கிற அவ்விடத்துப் பட்டணங்கள் எப்பீராயீமுடையவைகள்; மனாசேயின் எல்லை ஆற்றுக்கு வடக்கேயிருந்து சமுத்திரத்துக்குப் போய் முடியும்.]]></a:t>
+              <a:t><![CDATA[7. And the coast of Manasseh was from Asher to Michmethah, that lies before Shechem; and the border went along on the right hand unto the inhabitants of Entappuah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தென்நாடு எப்பிராயீமுடையது; வடநாடு மனாசேயினுடையது; சமுத்திரம் அதின் எல்லை; அது வடக்கே ஆசேரையும் கிழக்கே இசக்காரையும் தொடுகிறது.]]></a:t>
+              <a:t><![CDATA[7. And the coast of Manasseh was from Asher to Michmethah, that lies before Shechem; and the border went along on the right hand unto the inhabitants of Entappuah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இசக்காரிலும் ஆசேரிலுமிருக்கிற மூன்று நாடுகளாகிய பெத்செயானும் அதின் ஊர்களும், இப்லெயாமும் அதின் ஊர்களும், தோரின் குடிகளும் அதின் ஊர்களும் எந்தோரின் குடிகளும் அதின் ஊர்களும், தானாகின் குடிகளும் அதின் ஊர்களும், மெகிதோவின் குடிகளும் அதின் ஊர்களும் மனாசேயினுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[8. Now Manasseh had the land of Tappuah: but Tappuah on the border of Manasseh belonged to the children of Ephraim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இசக்காரிலும் ஆசேரிலுமிருக்கிற மூன்று நாடுகளாகிய பெத்செயானும் அதின் ஊர்களும், இப்லெயாமும் அதின் ஊர்களும், தோரின் குடிகளும் அதின் ஊர்களும் எந்தோரின் குடிகளும் அதின் ஊர்களும், தானாகின் குடிகளும் அதின் ஊர்களும், மெகிதோவின் குடிகளும் அதின் ஊர்களும் மனாசேயினுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[8. Now Manasseh had the land of Tappuah: but Tappuah on the border of Manasseh belonged to the children of Ephraim;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இசக்காரிலும் ஆசேரிலுமிருக்கிற மூன்று நாடுகளாகிய பெத்செயானும் அதின் ஊர்களும், இப்லெயாமும் அதின் ஊர்களும், தோரின் குடிகளும் அதின் ஊர்களும் எந்தோரின் குடிகளும் அதின் ஊர்களும், தானாகின் குடிகளும் அதின் ஊர்களும், மெகிதோவின் குடிகளும் அதின் ஊர்களும் மனாசேயினுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[9. And the coast descended unto the river Kanah, southward of the river: these cities of Ephraim are among the cities of Manasseh: the coast of Manasseh also was on the north side of the river, and the utmost limit of it were at the sea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனாசேயின் புத்திரர் அந்தப் பட்டணங்களின் குடிகளைத் துரத்திவிடக் கூடாமற்போயிற்று; கானானியர் அந்தச் சீமையிலேதானே குடியிருக்கவேண்டுமென்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the coast descended unto the river Kanah, southward of the river: these cities of Ephraim are among the cities of Manasseh: the coast of Manasseh also was on the north side of the river, and the utmost limit of it were at the sea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மனாசேயின் புத்திரர் அந்தப் பட்டணங்களின் குடிகளைத் துரத்திவிடக் கூடாமற்போயிற்று; கானானியர் அந்தச் சீமையிலேதானே குடியிருக்கவேண்டுமென்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the coast descended unto the river Kanah, southward of the river: these cities of Ephraim are among the cities of Manasseh: the coast of Manasseh also was on the north side of the river, and the utmost limit of it were at the sea:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரர் பலத்தபோதும் கானானியரை முற்றிலும் துரத்திவிடாமல், அவர்களைப் பகுதிகட்டுகிறவர்களாக்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Southward it was Ephraim's, and northward it was Manasseh's, and the sea is his border; and they met together in Asher on the north, and in Issachar on the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பின் புத்திரர் யோசுவாவை நோக்கி: கர்த்தர் எங்களை இதுவரைக்கும் ஆசீர்வதித்துவந்ததினால், நாங்கள் ஜனம்பெருத்தவர்களாயிருக்கிறோம்; நீர் எங்களுக்குச் சுதந்தரமாக ஒரே வீதத்தையும் ஒரே பங்கையும் கொடுத்தது என்ன என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Southward it was Ephraim's, and northward it was Manasseh's, and the sea is his border; and they met together in Asher on the north, and in Issachar on the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பின் புத்திரர் யோசுவாவை நோக்கி: கர்த்தர் எங்களை இதுவரைக்கும் ஆசீர்வதித்துவந்ததினால், நாங்கள் ஜனம்பெருத்தவர்களாயிருக்கிறோம்; நீர் எங்களுக்குச் சுதந்தரமாக ஒரே வீதத்தையும் ஒரே பங்கையும் கொடுத்தது என்ன என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Manasseh had in Issachar and in Asher Bethshean and her towns, and Ibleam and her towns, and the inhabitants of Dor and her towns, and the inhabitants of Endor and her towns, and the inhabitants of Taanach and her towns, and the inhabitants of Megiddo and her towns, even three countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனாசே கோத்திரத்திற்கும் பங்கு கிடைத்தது: அவன் யோசேப்புக்கு முதற்பேறானவன், மனாசேயின் மூத்தகுமாரனும் கிலெயாத்தின் தகப்பனுமான மாகீர் யுத்தமனுஷனானபடியினால், கீலேயாத்தும் பாசானும் அவனுக்குக் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[1. There was also a lot for the tribe of Manasseh; for he was the firstborn of Joseph; to know, for Machir the firstborn of Manasseh, the father of Gilead: because he was a man of war, therefore he had Gilead and Bashan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பின் புத்திரர் யோசுவாவை நோக்கி: கர்த்தர் எங்களை இதுவரைக்கும் ஆசீர்வதித்துவந்ததினால், நாங்கள் ஜனம்பெருத்தவர்களாயிருக்கிறோம்; நீர் எங்களுக்குச் சுதந்தரமாக ஒரே வீதத்தையும் ஒரே பங்கையும் கொடுத்தது என்ன என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Manasseh had in Issachar and in Asher Bethshean and her towns, and Ibleam and her towns, and the inhabitants of Dor and her towns, and the inhabitants of Endor and her towns, and the inhabitants of Taanach and her towns, and the inhabitants of Megiddo and her towns, even three countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு யோசுவா: நீங்கள் ஜனம்பெருத்தவர்களாயும், எப்பிராயீம் மலைகள் உங்களுக்கு நெருக்கமாயுமிருந்தால், பெரிசியர் ரெப்பாயீமியர் குடியிருக்கிற காட்டுத் தேசத்துக்குப் போய் உங்களுக்கு இடம் உண்டாக்கிக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Manasseh had in Issachar and in Asher Bethshean and her towns, and Ibleam and her towns, and the inhabitants of Dor and her towns, and the inhabitants of Endor and her towns, and the inhabitants of Taanach and her towns, and the inhabitants of Megiddo and her towns, even three countries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு யோசுவா: நீங்கள் ஜனம்பெருத்தவர்களாயும், எப்பிராயீம் மலைகள் உங்களுக்கு நெருக்கமாயுமிருந்தால், பெரிசியர் ரெப்பாயீமியர் குடியிருக்கிற காட்டுத் தேசத்துக்குப் போய் உங்களுக்கு இடம் உண்டாக்கிக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Yet the children of Manasseh could not drive out the inhabitants of those cities; but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு யோசுவா: நீங்கள் ஜனம்பெருத்தவர்களாயும், எப்பிராயீம் மலைகள் உங்களுக்கு நெருக்கமாயுமிருந்தால், பெரிசியர் ரெப்பாயீமியர் குடியிருக்கிற காட்டுத் தேசத்துக்குப் போய் உங்களுக்கு இடம் உண்டாக்கிக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Yet the children of Manasseh could not drive out the inhabitants of those cities; but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யோசேப்பின் புத்திரர்: மலைகள் எங்களுக்குப் போதாது; பள்ளத்தாக்கு நாட்டிலிருக்கிற பெத்செயானிலும், அதின் ஊர்களிலும், யெஸ்ரயேல் பள்ளத்தாக்கிலும் குடியிருக்கிற எல்லாக் கானானியரிடத்திலும் இருப்புரதங்கள் உண்டு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Yet it came to pass, when the children of Israel were becoming strong, that they put the Canaanites to tribute, but did not utterly drive them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யோசேப்பின் புத்திரர்: மலைகள் எங்களுக்குப் போதாது; பள்ளத்தாக்கு நாட்டிலிருக்கிற பெத்செயானிலும், அதின் ஊர்களிலும், யெஸ்ரயேல் பள்ளத்தாக்கிலும் குடியிருக்கிற எல்லாக் கானானியரிடத்திலும் இருப்புரதங்கள் உண்டு என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Yet it came to pass, when the children of Israel were becoming strong, that they put the Canaanites to tribute, but did not utterly drive them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோசுவா யோசேப்பு வம்சத்தாராகிய எப்பிராயீமியரையும் மனாசேயரையும் நோக்கி: நீங்கள் ஜனம்பெருத்தவர்கள், உங்களுக்கு மகா பராக்கிரமமும் உண்டு, ஒரு பங்குமாத்திரம் அல்ல, மலைத்தேசமும் உங்களுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[14. And the children of Joseph spoke unto Joshua, saying, Why have you given me but one lot and one portion to inherit, seeing I am a great people, forasmuch as the LORD has blessed me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோசுவா யோசேப்பு வம்சத்தாராகிய எப்பிராயீமியரையும் மனாசேயரையும் நோக்கி: நீங்கள் ஜனம்பெருத்தவர்கள், உங்களுக்கு மகா பராக்கிரமமும் உண்டு, ஒரு பங்குமாத்திரம் அல்ல, மலைத்தேசமும் உங்களுடையதாகும்.]]></a:t>
+              <a:t><![CDATA[14. And the children of Joseph spoke unto Joshua, saying, Why have you given me but one lot and one portion to inherit, seeing I am a great people, forasmuch as the LORD has blessed me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது காடானபடியினாலே, அதை வெட்டித் திருத்துங்கள், அப்பொழுது அதின் கடையாந்தரமட்டும் உங்களுடையதாயிருக்கும்; கானானியருக்கு இருப்பு ரதங்கள் இருந்தாலும், அவர்கள் பலத்தவர்களாயிருந்தாலும், நீங்கள் அவர்களைத் துரத்திவிடுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the children of Joseph spoke unto Joshua, saying, Why have you given me but one lot and one portion to inherit, seeing I am a great people, forasmuch as the LORD has blessed me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அது காடானபடியினாலே, அதை வெட்டித் திருத்துங்கள், அப்பொழுது அதின் கடையாந்தரமட்டும் உங்களுடையதாயிருக்கும்; கானானியருக்கு இருப்பு ரதங்கள் இருந்தாலும், அவர்கள் பலத்தவர்களாயிருந்தாலும், நீங்கள் அவர்களைத் துரத்திவிடுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Joshua answered them, If you be a great people, then get you up to the wood country, and cut down for yourself there in the land of the Perizzites and of the giants, if mount Ephraim be too narrow for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3946,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அபியேசரின் புத்திரரும், ஏலேக்கின் புத்திரரும், அஸ்ரியேலின் புத்திரரும், செகேமின் புத்திரரும், எப்பேரின் புத்திரரும், செமீதாவின் புத்திரருமான மனாசேயின் மற்றக்குமாரரின் புத்திரராகிய அபியேசரின் வம்சங்களுக்குத்தக்க சுதந்தரம் கொடுக்கப்பட்டது. தங்கள் வம்சங்களுக்குள்ளே அவர்களே யோசேப்புடைய குமாரனாகிய மனாசேயின் ஆண்பிள்ளைகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. There was also a lot for the tribe of Manasseh; for he was the firstborn of Joseph; to know, for Machir the firstborn of Manasseh, the father of Gilead: because he was a man of war, therefore he had Gilead and Bashan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Joshua answered them, If you be a great people, then get you up to the wood country, and cut down for yourself there in the land of the Perizzites and of the giants, if mount Ephraim be too narrow for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Joshua answered them, If you be a great people, then get you up to the wood country, and cut down for yourself there in the land of the Perizzites and of the giants, if mount Ephraim be too narrow for you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And the children of Joseph said, The hill is not enough for us: and all the Canaanites that dwell in the land of the valley have chariots of iron, both they who are of Bethshean and her towns, and they who are of the valley of Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And the children of Joseph said, The hill is not enough for us: and all the Canaanites that dwell in the land of the valley have chariots of iron, both they who are of Bethshean and her towns, and they who are of the valley of Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And the children of Joseph said, The hill is not enough for us: and all the Canaanites that dwell in the land of the valley have chariots of iron, both they who are of Bethshean and her towns, and they who are of the valley of Jezreel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And Joshua spoke unto the house of Joseph, even to Ephraim and to Manasseh, saying, You are a great people, and have great power: you shall not have one lot only:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And Joshua spoke unto the house of Joseph, even to Ephraim and to Manasseh, saying, You are a great people, and have great power: you shall not have one lot only:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But the mountain shall be yours; for it is a wood, and you shall cut it down: and the utmost limit of it shall be yours: for you shall drive out the Canaanites, though they have iron chariots, and though they be strong.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But the mountain shall be yours; for it is a wood, and you shall cut it down: and the utmost limit of it shall be yours: for you shall drive out the Canaanites, though they have iron chariots, and though they be strong.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But the mountain shall be yours; for it is a wood, and you shall cut it down: and the utmost limit of it shall be yours: for you shall drive out the Canaanites, though they have iron chariots, and though they be strong.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அபியேசரின் புத்திரரும், ஏலேக்கின் புத்திரரும், அஸ்ரியேலின் புத்திரரும், செகேமின் புத்திரரும், எப்பேரின் புத்திரரும், செமீதாவின் புத்திரருமான மனாசேயின் மற்றக்குமாரரின் புத்திரராகிய அபியேசரின் வம்சங்களுக்குத்தக்க சுதந்தரம் கொடுக்கப்பட்டது. தங்கள் வம்சங்களுக்குள்ளே அவர்களே யோசேப்புடைய குமாரனாகிய மனாசேயின் ஆண்பிள்ளைகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. There was also a lot for the rest of the children of Manasseh by their families; for the children of Abiezer, and for the children of Helek, and for the children of Asriel, and for the children of Shechem, and for the children of Hepher, and for the children of Shemida: these were the male children of Manasseh the son of Joseph by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அபியேசரின் புத்திரரும், ஏலேக்கின் புத்திரரும், அஸ்ரியேலின் புத்திரரும், செகேமின் புத்திரரும், எப்பேரின் புத்திரரும், செமீதாவின் புத்திரருமான மனாசேயின் மற்றக்குமாரரின் புத்திரராகிய அபியேசரின் வம்சங்களுக்குத்தக்க சுதந்தரம் கொடுக்கப்பட்டது. தங்கள் வம்சங்களுக்குள்ளே அவர்களே யோசேப்புடைய குமாரனாகிய மனாசேயின் ஆண்பிள்ளைகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. There was also a lot for the rest of the children of Manasseh by their families; for the children of Abiezer, and for the children of Helek, and for the children of Asriel, and for the children of Shechem, and for the children of Hepher, and for the children of Shemida: these were the male children of Manasseh the son of Joseph by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கிலெயாத்தின் குமாரனாகிய எப்பேரின் மகன் செலொப்பியாத்துக்குக் குமாரத்திகள் தவிர குமாரர் இல்லை. அவன் குமாரத்திகளின் நாமங்கள், மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[2. There was also a lot for the rest of the children of Manasseh by their families; for the children of Abiezer, and for the children of Helek, and for the children of Asriel, and for the children of Shechem, and for the children of Hepher, and for the children of Shemida: these were the male children of Manasseh the son of Joseph by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கிலெயாத்தின் குமாரனாகிய எப்பேரின் மகன் செலொப்பியாத்துக்குக் குமாரத்திகள் தவிர குமாரர் இல்லை. அவன் குமாரத்திகளின் நாமங்கள், மக்லாள், நோவாள், ஒக்லாள், மில்காள், திர்சாள் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[2. There was also a lot for the rest of the children of Manasseh by their families; for the children of Abiezer, and for the children of Helek, and for the children of Asriel, and for the children of Shechem, and for the children of Hepher, and for the children of Shemida: these were the male children of Manasseh the son of Joseph by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் ஆசாரியனாகிய எலெயாசாருக்கும் நூனின் குமாரனாகிய யோசுவாவுக்கும் பிரபுக்களுக்கும் முன்பாகச் சேர்ந்துவந்து: எங்கள் சகோதரர் நடுவே எங்களுக்குச் சுதந்தரம் கொடுக்கும்படி கர்த்தர் மோசேக்குக் கட்டளையிட்டார் என்றார்கள்; ஆகையால் அவர்கள் தகப்பனுடைய சகோதரரின் நடுவே, கர்த்தருடைய வாக்கின்படி, அவர்களுக்குச் சுதந்தரம் கொடுத்தான்..]]></a:t>
+              <a:t><![CDATA[3. But Zelophehad, the son of Hepher, the son of Gilead, the son of Machir, the son of Manasseh, had no sons, but daughters: and these are the names of his daughters, Mahlah, and Noah, Hoglah, Milcah, and Tirzah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044127" r:id="rId1"/>
+    <p:sldLayoutId id="2482630959" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5968,130 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಹೋದರರಲ್ಲಿ ನಮಗೆ ಬಾಧ್ಯತೆಯನ್ನು ಕೊಡು ವಂತೆ ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದನು ಅಂದರು. ಆದದರಿಂದ ಅವರ ತಂದೆಗಳ ಸಹೋದರರ]]></a:t>
+              <a:t><![CDATA[செலொப்பியாத்துக்குக் குமாரத்திகள் தவிர குமாரர் இல்லை. அவன் குமாரத்திகளின் நாமங்கள், மக்லாள், நோவாள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಧ್ಯ ದಲ್ಲಿ ಅವರಿಗೆ ಕರ್ತನ ವಾಕ್ಯದ ಹಾಗೆಯೇ ಬಾಧ್ಯತೆ ಯನ್ನು ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[ஒக்லாள், மில்காள், திர்சாள் என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಯೊರ್ದನಿಗೆ ಆಚೆಯಲ್ಲಿರುವ ಗಿಲ್ಯಾದೂ ಬಾಷಾನೂ ಎಂಬ ದೇಶಗಳ ಹೊರತು ಮನಸ್ಸೆಗೆ ಚೀಟಿನಲ್ಲಿ ಬಿದ್ದ ದೇಶ ಹತ್ತು ಪಾಲು]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் ஆசாரியனாகிய எலெயாசாருக்கும் நூனின் குமாரனாகிய யோசுவாவுக்கும் பிரபுக்களுக்கும் முன்பாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಿಕ್ಕಿದವು.]]></a:t>
+              <a:t><![CDATA[சேர்ந்துவந்து: எங்கள் சகோதரர் நடுவே எங்களுக்குச் சுதந்தரம் கொடுக்கும்படி கர்த்தர் மோசேக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಮನಸ್ಸೆಯ ಕುಮಾರ್ತೆಯರು ಅವನ ಕುಮಾರರಲ್ಲಿ ಬಾಧ್ಯತೆಯನ್ನು ಹೊಂದಿದರು. ಆದರೆ ಉಳಿದ ಮನಸ್ಸೆಯ ಕುಮಾರರಿಗೆ]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார் என்றார்கள்; ஆகையால் அவர்கள் தகப்பனுடைய சகோதரரின் நடுவே, கர்த்தருடைய வாக்கின்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಲ್ಯಾದ್‌ ದೇಶ ದೊರೆಯಿತು.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சுதந்தரம் கொடுத்தான்..]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಮನಸ್ಸೆಯ ಮೇರೆ ಯಾವದಂದರೆ; ಆಶೇರಿನಿಂದ ಶೆಕೆಮಿನ ಮುಂದಿರುವ ಮಿಕ್ಮೆತಾತಿಗೂ ಅಲ್ಲಿಂದ ಬಲ ಪಾರ್ಶ್ವವಾಗಿ ತಪ್ಪೂಹದ]]></a:t>
+              <a:t><![CDATA[5. யோர்தானுக்கு அப்புறத்திலே இருக்கிற கீலேயாத், பாசான் என்னும் தேசங்களையல்லாமல், மனாசேக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿವಾಸಗಳಿಗೆ ಹೋಗುವದು.]]></a:t>
+              <a:t><![CDATA[சீட்டிலே விழுந்தது பத்துப் பங்குகளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ತಪ್ಪೂಹ ಭೂಮಿ ಮನಸ್ಸೆಯದಾಗಿತ್ತು. ಆದರೆ ಮನಸ್ಸೆಯ ಮೇರೆಯಲ್ಲಿರುವ ತಪ್ಪೂಹ ಎಫ್ರಾಯಾ ಮನ ಮಕ್ಕಳದ್ದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[6. மனாசேயின் குமாரத்திகள் அவன் குமாரருக்குள்ளே சுதந்தரம் பெற்றார்கள்; மனாசேயின் மற்றப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆ ಮೇರೆ ಕಾನಾ ನದಿಯ ದಕ್ಷಿಣಕ್ಕೆ ನದಿಯವರೆಗೂ ಇಳಿದು ಹೋಗುವದು. ಅಲ್ಲಿರುವ ಮನಸ್ಸೆಯ ಪಟ್ಟಣಗಳಲ್ಲಿ ಕೆಲವು ಪಟ್ಟಣಗಳು]]></a:t>
+              <a:t><![CDATA[புத்திரருக்குக் கீலேயாத் தேசம் கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇದಲ್ಲದೆ ಮನಸ್ಸೆಯ ಗೋತ್ರಕ್ಕೂ ಭಾಗಸಿಕ್ಕಿತು. ಯಾಕಂದರೆ ಅವನು ಯೋಸೇಫ ನಿಗೆ ಚೊಚ್ಚಲ ಮಗನಾಗಿದ್ದನು. ಮನಸ್ಸೆಯ ಹಿರಿಯ]]></a:t>
+              <a:t><![CDATA[1. மனாசே கோத்திரத்திற்கும் பங்கு கிடைத்தது: அவன் யோசேப்புக்கு முதற்பேறானவன், மனாசேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಫ್ರಾಯಾಮನವಾಗಿದ್ದವು. ಮನಸ್ಸೆಯ ಮೇರೆಯು ನದಿಯ ಉತ್ತರಕ್ಕಿರುವ ಸಮುದ್ರದ ವರೆಗೂ ಹೋಗಿ ರುವದು.]]></a:t>
+              <a:t><![CDATA[7. மனாசேயின் எல்லை, ஆசேர் தொடங்கிச் சீகேமின் முன்னிருக்கிற மிக்மேத்தாவுக்கும், அங்கேயிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನದಿಯ ದಕ್ಷಿಣ ಸೀಮೆ ಎಫ್ರಾಯಾಮ ನದು; ಉತ್ತರ ಸೀಮೆಯು ಮನಸ್ಸೆಯದು, ಸಮುದ್ರವು ಅದರ ಮೇರೆಯಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[வலதுபுறமாய் என்தப்புவாவின் குடிகளிடத்திற்கும் போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಉತ್ತರಕ್ಕೆ ಇರುವ ಆಶೇರಿನಿಂದ ಪೂರ್ವಕ್ಕೆ ಇರುವ ಇಸ್ಸಾಕಾರನ ವರೆಗೆ ಒಟ್ಟಿಗೆ ಕೂಡಿಕೊಳ್ಳುವದು. ಇಸ್ಸಾಕಾರನ]]></a:t>
+              <a:t><![CDATA[8. தப்புவாவின் நிலம் மனாசேக்குக் கிடைத்தது; மனாசேயின் எல்லையோடிருக்கிற தப்புவாவோ, எப்பிராயீம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಧ್ಯದಲ್ಲಿಯೂ ಆಶೇರನ ಮಧ್ಯದ ಲ್ಲಿಯೂ ಇರುವ ಮೂರು ಸೀಮೆಗಳಾದ ಬೇತ್‌ಷೆ ಯಾನ್‌ ಇಬ್ಲೆಯಾಮ್‌ ದೋರ್‌ ಎಂದೋರ್‌ ತಾನಕ್‌]]></a:t>
+              <a:t><![CDATA[புத்திரரின் வம்சமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೆಗಿದ್ದೋನ್‌ ಅವುಗಳ ಗ್ರಾಮಗಳೂ ಇವು ಮನಸ್ಸೆ ಯವು.]]></a:t>
+              <a:t><![CDATA[9. அப்புறம் அந்த எல்லை கானா என்னும் ஆற்றுக்குப் போய், ஆற்றுக்குத் தெற்காக இறங்குகிறது; மனாசேயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ಮನಸ್ಸೆಯ ಮಕ್ಕಳು ಆ ಪಟ್ಟಣಗಳ ನಿವಾಸಿಗಳನ್ನು ಹೊರಡಿಸುವದಕ್ಕಾಗದೆ ಹೋಯಿತು. ಕಾನಾನ್ಯರು ಆ ಸೀಮೆಯಲ್ಲೇ]]></a:t>
+              <a:t><![CDATA[பட்டணங்களின் நடுவே இருக்கிற அவ்விடத்துப் பட்டணங்கள் எப்பீராயீமுடையவைகள்; மனாசேயின் எல்லை ஆற்றுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸವಾಗಿರಲು ಇಷ್ಟ ಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[வடக்கேயிருந்து சமுத்திரத்துக்குப் போய் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಬಲಗೊಂಡಾಗ ಕಾನಾನ್ಯರನ್ನು ಹೊರಡಿಸದೆ ಅವರನ್ನು ಕಪ್ಪ ಕೊಡುವವರಾಗುವಂತೆ ಮಾಡಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[10. தென்நாடு எப்பிராயீமுடையது; வடநாடு மனாசேயினுடையது; சமுத்திரம் அதின் எல்லை; அது வடக்கே ஆசேரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಯೋಸೇಫನ ಮಕ್ಕಳ ಜನಾಂಗ ಯೆಹೋಶು ವನ ಸಂಗಡ ಮಾತನಾಡಿ--ಕರ್ತನು ನನ್ನನ್ನು ಈ ವರೆಗೂ ಆಶೀರ್ವದಿಸುತ್ತಾ ಬಂದದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[கிழக்கே இசக்காரையும் தொடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಮಹಾಜನಾಂಗವಾಗಿದ್ದೇನೆ. ಹೀಗಿರುವಾಗ ನೀನು ನನಗೆ ಬಾಧ್ಯೆತೆಯಾಗಿ ಒಂದೇ ಭಾಗವನ್ನು ಒಂದೇ ಪಾಲನ್ನು ಕೊಟ್ಟದ್ದು ಯಾಕೆ]]></a:t>
+              <a:t><![CDATA[11. இசக்காரிலும் ஆசேரிலுமிருக்கிற மூன்று நாடுகளாகிய பெத்செயானும் அதின் ஊர்களும், இப்லெயாமும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಗನಾದ ಗಿಲ್ಯಾದನ ತಂದೆಯಾದ ಮಾಕೀರನು ಶೂರನಾದದರಿಂದ ಗಿಲ್ಯಾದು ಬಾಷಾನು ಅವನ ಪಾಲಿಗೆ ಬಂದವು;]]></a:t>
+              <a:t><![CDATA[மூத்தகுமாரனும் கிலெயாத்தின் தகப்பனுமான மாகீர் யுத்தமனுஷனானபடியினால், கீலேயாத்தும் பாசானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[ஊர்களும், தோரின் குடிகளும் அதின் ஊர்களும் எந்தோரின் குடிகளும் அதின் ஊர்களும், தானாகின் குடிகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅದಕ್ಕೆ ಯೆಹೋಶುವನು ಪ್ರತ್ಯುತ್ತರವಾಗಿ ಅವರಿಗೆ--ನೀನು ಮಹಾಜನಾಂಗವಾಗಿದ್ದು ನಿನಗೆ ಎಫ್ರಾಯಾಮಿನ ಪರ್ವತವು]]></a:t>
+              <a:t><![CDATA[அதின் ஊர்களும், மெகிதோவின் குடிகளும் அதின் ஊர்களும் மனாசேயினுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಕ್ಕಟ್ಟಾಗಿದರೆ ನೀನು ಪೆರಿಜ್ಜೀಯರ ಮತ್ತು ರೆಫಾಯರ ದೇಶದಲ್ಲಿರುವ ಅಡವಿಗೆ ಹೋಗಿ ಅದನ್ನು ಕಡಿದು ನಿನಗೋಸ್ಕರ]]></a:t>
+              <a:t><![CDATA[12. மனாசேயின் புத்திரர் அந்தப் பட்டணங்களின் குடிகளைத் துரத்திவிடக் கூடாமற்போயிற்று; கானானியர் அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳಮಾಡಿಕೋ, ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சீமையிலேதானே குடியிருக்கவேண்டுமென்று இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅದಕ್ಕೆ ಯೋಸೇಫನ ಮಕ್ಕಳು--ಆ ಪರ್ವತವು ನಮಗೆ ಸಾಲದು. ಇದಲ್ಲದೆ ತಗ್ಗಿನ ಸೀಮೆಯಲ್ಲಿ ಇರುವ ಬೇತ್‌ಷೆಯಾನ್‌ನಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரர் பலத்தபோதும் கானானியரை முற்றிலும் துரத்திவிடாமல், அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರ ಊರು ಗಳಲ್ಲಿಯೂ ಇಜ್ರೇಲಿನ ತಗ್ಗಿನಲ್ಲಿಯೂ ವಾಸಿಸಿರುವ ಸಮಸ್ತ ಕಾನಾನ್ಯರ ಬಳಿಯಲ್ಲಿ ಕಬ್ಬಿಣದ ರಥಗಳು ಉಂಟು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[பகுதிகட்டுகிறவர்களாக்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆಗ ಯೆಹೋಶುವನು ಯೋಸೇಫನ ಮಕ್ಕಳಾದ ಎಫ್ರಾಯಾಮನಿಗೂ ಮನಸ್ಸೆಗೂ--ನೀವು ಮಹಾ ಜನಾಂಗವೂ ಬಹು ಬಲವುಳ್ಳವರೂ ಆಗಿರುವಿರಿ.]]></a:t>
+              <a:t><![CDATA[14. யோசேப்பின் புத்திரர் யோசுவாவை நோக்கி: கர்த்தர் எங்களை இதுவரைக்கும் ஆசீர்வதித்துவந்ததினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದೇ ಭಾಗ ನಿಮಗೆ ಇರಬಾರದು. ಆದರೆ ಪರ್ವತವು ನಿಮ್ಮದಾಗಿರುವದು;]]></a:t>
+              <a:t><![CDATA[நாங்கள் ஜனம்பெருத்தவர்களாயிருக்கிறோம்; நீர் எங்களுக்குச் சுதந்தரமாக ஒரே வீதத்தையும் ஒரே பங்கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅದು ಅಡವಿಯಾಗಿದೆ; ಅದನ್ನು ನೀವು ಕಡಿಯ ಬೇಕು. ಅದರ ಅಂತ್ಯಗಳ ವರೆಗೂ ನಿಮ್ಮದಾಗಿರುವದು. ಕಬ್ಬಿಣದ ರಥಗಳಿದ್ದರೂ ಅವರು]]></a:t>
+              <a:t><![CDATA[கொடுத்தது என்ன என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲಿಷ್ಠರಾಗಿದ್ದರೂ ನೀವು ಅವರನ್ನು ಹೊರಡಿಸಿ ಬಿಡುವಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு யோசுவா: நீங்கள் ஜனம்பெருத்தவர்களாயும், எப்பிராயீம் மலைகள் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10456,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಮನಸ್ಸೆಯ ಉಳಿದ ಮಕ್ಕಳಾದ ಅಬೀಯೇಜೆರಿನ ಮಕ್ಕಳಿಗೂ ಹೇಲೆಕನ ಮಕ್ಕಳಿಗೂ ಅಸ್ರೀಯೇಲನ ಮಕ್ಕಳಿಗೂ ಶೆಕೆಮನ ಮಕ್ಕಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[அவனுக்குக் கிடைத்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெருக்கமாயுமிருந்தால், பெரிசியர் ரெப்பாயீமியர் குடியிருக்கிற காட்டுத் தேசத்துக்குப் போய் உங்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இடம் உண்டாக்கிக்கொள்ளுங்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அதற்கு யோசேப்பின் புத்திரர்: மலைகள் எங்களுக்குப் போதாது; பள்ளத்தாக்கு நாட்டிலிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெத்செயானிலும், அதின் ஊர்களிலும், யெஸ்ரயேல் பள்ளத்தாக்கிலும் குடியிருக்கிற எல்லாக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கானானியரிடத்திலும் இருப்புரதங்கள் உண்டு என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. யோசுவா யோசேப்பு வம்சத்தாராகிய எப்பிராயீமியரையும் மனாசேயரையும் நோக்கி: நீங்கள் ஜனம்பெருத்தவர்கள்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கு மகா பராக்கிரமமும் உண்டு, ஒரு பங்குமாத்திரம் அல்ல, மலைத்தேசமும் உங்களுடையதாகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அது காடானபடியினாலே, அதை வெட்டித் திருத்துங்கள், அப்பொழுது அதின் கடையாந்தரமட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுடையதாயிருக்கும்; கானானியருக்கு இருப்பு ரதங்கள் இருந்தாலும், அவர்கள் பலத்தவர்களாயிருந்தாலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கள் அவர்களைத் துரத்திவிடுவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಫೆರನ ಮಕ್ಕಳಿಗೂ ಶೆವಿಾದನನ ಮಕ್ಕಳಿಗೂ ಅವರ ಕುಟುಂಬಗಳಿಗೆ ತಕ್ಕ ಬಾಧ್ಯತೆ ಉಂಟಾಯಿತು. ಇವರು ತಮ್ಮ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ]]></a:t>
+              <a:t><![CDATA[2. அபியேசரின் புத்திரரும், ஏலேக்கின் புத்திரரும், அஸ்ரியேலின் புத்திரரும், செகேமின் புத்திரரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೋಸೇಫನ ಮಗ ನಾದ ಮನಸ್ಸೆಯ ಗಂಡು ಮಕ್ಕಳಾಗಿದ್ದವರು.]]></a:t>
+              <a:t><![CDATA[எப்பேரின் புத்திரரும், செமீதாவின் புத்திரருமான மனாசேயின் மற்றக்குமாரரின் புத்திரராகிய அபியேசரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದರೆ ಮನಸ್ಸೆಗೆ ಹುಟ್ಟಿದ ಮಾಕೀರನ ಮರಿಮಗನೂ ಗಿಲ್ಯಾ ದನ ಮೊಮ್ಮಗನೂ ಹೇಫೆರನ ಮಗನಾದ ಚಲ್ಪಹಾದನಿಗೆ ಕುಮಾರರಿಲ್ಲ; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[வம்சங்களுக்குத்தக்க சுதந்தரம் கொடுக்கப்பட்டது. தங்கள் வம்சங்களுக்குள்ளே அவர்களே யோசேப்புடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಹ್ಲಾ, ನೋವಾ, ಹೋಗ್ಲಾ, ಮಿಲ್ಕಾ, ತಿರ್ಚಾ ಎಂಬ ಹೆಸರುಳ್ಳ ಕುಮಾರ್ತೆ ಯರಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய மனாசேயின் ஆண்பிள்ளைகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇವರು ಯಾಜಕನಾದ ಎಲ್ಲಾಜಾರನ ಬಳಿಗೂ ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನ ಬಳಿಗೂ ಪ್ರಧಾನರುಗಳ ಬಳಿಗೂ ಬಂದು ಅವರಿಗೆನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[3. மனாசேயின் குமாரனாகிய மாகீருக்குப் பிறந்த கிலெயாத்தின் குமாரனாகிய எப்பேரின் மகன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme31">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme31">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme31">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme31">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>