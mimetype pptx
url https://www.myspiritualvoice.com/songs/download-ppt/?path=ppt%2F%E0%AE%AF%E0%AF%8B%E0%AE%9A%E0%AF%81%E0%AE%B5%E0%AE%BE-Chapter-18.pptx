--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -95,50 +95,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +179,54 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +376,57 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதை ஏழு பங்காகப் பகிரக்கடவர்கள்; யூதா வம்சத்தார் தெற்கேயிருக்கிற தங்கள் எல்லையிலும், யோசேப்பு வம்சத்தார் வடக்கேயிருக்கிற தங்கள் எல்லையிலும் நிலைத்திருக்கட்டும்.]]></a:t>
+              <a:t><![CDATA[5. And they shall divide it into seven parts: Judah shall abide in their coast on the south, and the house of Joseph shall abide in their coasts on the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் தேசத்தை ஏழு பங்காக விவரித்து எழுதி, இங்கே என்னிடத்தில் கொண்டுவாருங்கள்; அப்பொழுது இவ்விடத்திலே நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[5. And they shall divide it into seven parts: Judah shall abide in their coast on the south, and the house of Joseph shall abide in their coasts on the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் தேசத்தை ஏழு பங்காக விவரித்து எழுதி, இங்கே என்னிடத்தில் கொண்டுவாருங்கள்; அப்பொழுது இவ்விடத்திலே நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[6. All of you shall therefore describe the land into seven parts, and bring the description here to me, that I may cast lots for you here before the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேவியருக்கு உங்கள் நடுவே பங்கில்லை; கர்த்தருடைய ஆசாரியப்பட்டமே அவர்கள் சுதந்தரம்; காத்தும் ரூபனும் மனாசேயின் பாதிக்கோத்திரமும் யோர்தானுக்கு அப்புறத்திலே கிழக்கே கர்த்தரின் தாசனாகிய மோசே தங்களுக்குக் கொடுத்த தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. All of you shall therefore describe the land into seven parts, and bring the description here to me, that I may cast lots for you here before the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேவியருக்கு உங்கள் நடுவே பங்கில்லை; கர்த்தருடைய ஆசாரியப்பட்டமே அவர்கள் சுதந்தரம்; காத்தும் ரூபனும் மனாசேயின் பாதிக்கோத்திரமும் யோர்தானுக்கு அப்புறத்திலே கிழக்கே கர்த்தரின் தாசனாகிய மோசே தங்களுக்குக் கொடுத்த தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[7. But the Levites have no part among you; for the priesthood of the LORD is their inheritance: and Gad, and Reuben, and half the tribe of Manasseh, have received their inheritance beyond Jordan on the east, which Moses the servant of the LORD gave them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. லேவியருக்கு உங்கள் நடுவே பங்கில்லை; கர்த்தருடைய ஆசாரியப்பட்டமே அவர்கள் சுதந்தரம்; காத்தும் ரூபனும் மனாசேயின் பாதிக்கோத்திரமும் யோர்தானுக்கு அப்புறத்திலே கிழக்கே கர்த்தரின் தாசனாகிய மோசே தங்களுக்குக் கொடுத்த தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[7. But the Levites have no part among you; for the priesthood of the LORD is their inheritance: and Gad, and Reuben, and half the tribe of Manasseh, have received their inheritance beyond Jordan on the east, which Moses the servant of the LORD gave them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அந்த மனுஷர் எழுந்து புறப்பட்டுப்போனார்கள்; தேசத்தைக்குறித்து விவரம் எழுதப்போகிறவர்களை யோசுவா நோக்கி: நீங்கள் போய், தேசத்திலே சுற்றித்திரிந்து, அதின் விவரத்தை எழுதி, என்னிடத்தில் திரும்பிவாருங்கள்; அப்பொழுது இங்கே சீலோவிலே கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. But the Levites have no part among you; for the priesthood of the LORD is their inheritance: and Gad, and Reuben, and half the tribe of Manasseh, have received their inheritance beyond Jordan on the east, which Moses the servant of the LORD gave them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அந்த மனுஷர் எழுந்து புறப்பட்டுப்போனார்கள்; தேசத்தைக்குறித்து விவரம் எழுதப்போகிறவர்களை யோசுவா நோக்கி: நீங்கள் போய், தேசத்திலே சுற்றித்திரிந்து, அதின் விவரத்தை எழுதி, என்னிடத்தில் திரும்பிவாருங்கள்; அப்பொழுது இங்கே சீலோவிலே கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And the men arose, and went away: and Joshua charged them that went to describe the land, saying, Go and walk through the land, and describe it, and come again to me, that I may here cast lots for you before the LORD in Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அந்த மனுஷர் எழுந்து புறப்பட்டுப்போனார்கள்; தேசத்தைக்குறித்து விவரம் எழுதப்போகிறவர்களை யோசுவா நோக்கி: நீங்கள் போய், தேசத்திலே சுற்றித்திரிந்து, அதின் விவரத்தை எழுதி, என்னிடத்தில் திரும்பிவாருங்கள்; அப்பொழுது இங்கே சீலோவிலே கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And the men arose, and went away: and Joshua charged them that went to describe the land, saying, Go and walk through the land, and describe it, and come again to me, that I may here cast lots for you before the LORD in Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மனுஷர் போய், தேசம் எங்கும் அந்தந்தப் பட்டணங்களின்படியே ஏழு பங்காக ஒரு புஸ்தகத்தில் எழுதிக்கொண்டு, சீலோவிலே இருக்கிற பாளயத்திலே யோசுவாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the men arose, and went away: and Joshua charged them that went to describe the land, saying, Go and walk through the land, and describe it, and come again to me, that I may here cast lots for you before the LORD in Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரின் சபையெல்லாம் சீலோவிலே கூடி, அங்கே ஆசரிப்புக் கூடாரத்தை நிறுத்தினார்கள். தேசம் அவர்கள் வசமாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And the whole congregation of the children of Israel assembled together at Shiloh, and set up the tabernacle of the congregation there. And the land was subdued before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மனுஷர் போய், தேசம் எங்கும் அந்தந்தப் பட்டணங்களின்படியே ஏழு பங்காக ஒரு புஸ்தகத்தில் எழுதிக்கொண்டு, சீலோவிலே இருக்கிற பாளயத்திலே யோசுவாவினிடத்தில் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the men arose, and went away: and Joshua charged them that went to describe the land, saying, Go and walk through the land, and describe it, and come again to me, that I may here cast lots for you before the LORD in Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது யோசுவா அவர்களுக்காகச் சீலோவிலே கர்த்தருடைய சந்நிதியில் சீட்டுப்போட்டு, அங்கே இஸ்ரவேல் புத்திரருக்குத் தேசத்தை அவர்கள் பங்குவீதப்படி பங்கிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And the men went and passed through the land, and described it by cities into seven parts in a book, and came again to Joshua to the host at Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது யோசுவா அவர்களுக்காகச் சீலோவிலே கர்த்தருடைய சந்நிதியில் சீட்டுப்போட்டு, அங்கே இஸ்ரவேல் புத்திரருக்குத் தேசத்தை அவர்கள் பங்குவீதப்படி பங்கிட்டான்.]]></a:t>
+              <a:t><![CDATA[9. And the men went and passed through the land, and described it by cities into seven parts in a book, and came again to Joshua to the host at Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பென்யமீன் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படியே அவர்களுடைய கோத்திரத்துக்குச் சீட்டு விழுந்தது; அவர்கள் பங்குவீதத்தின் எல்லையானது யூதா புத்திரருக்கும் யோசேப்பின் புத்திரருக்கும் நடுவே இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And Joshua cast lots for them in Shiloh before the LORD: and there Joshua divided the land unto the children of Israel according to their divisions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பென்யமீன் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படியே அவர்களுடைய கோத்திரத்துக்குச் சீட்டு விழுந்தது; அவர்கள் பங்குவீதத்தின் எல்லையானது யூதா புத்திரருக்கும் யோசேப்பின் புத்திரருக்கும் நடுவே இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And Joshua cast lots for them in Shiloh before the LORD: and there Joshua divided the land unto the children of Israel according to their divisions.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய வட எல்லை, யோர்தானிலிருந்து வந்து, எரிகோவுக்கு வடபக்கமாய்ச் சென்று, அப்புறம் மேற்கே மலையில் ஏறி, பெத்தாவேன் வனாந்தரத்தில் போய் முடியும்.]]></a:t>
+              <a:t><![CDATA[11. And the lot of the tribe of the children of Benjamin came up according to their families: and the coast of their lot came forth between the children of Judah and the children of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய வட எல்லை, யோர்தானிலிருந்து வந்து, எரிகோவுக்கு வடபக்கமாய்ச் சென்று, அப்புறம் மேற்கே மலையில் ஏறி, பெத்தாவேன் வனாந்தரத்தில் போய் முடியும்.]]></a:t>
+              <a:t><![CDATA[11. And the lot of the tribe of the children of Benjamin came up according to their families: and the coast of their lot came forth between the children of Judah and the children of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து அந்த எல்லை, பெத்தேலாகிய லூசுக்கு வந்து, லூசுக்குத் தென்பக்கமாய்ப் போய், அதரோத் அதாருக்குத் தாழ்வான பெத்தரோனுக்குத் தெற்கேயிருக்கிற மலையருகே இறங்கும்.]]></a:t>
+              <a:t><![CDATA[11. And the lot of the tribe of the children of Benjamin came up according to their families: and the coast of their lot came forth between the children of Judah and the children of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து அந்த எல்லை, பெத்தேலாகிய லூசுக்கு வந்து, லூசுக்குத் தென்பக்கமாய்ப் போய், அதரோத் அதாருக்குத் தாழ்வான பெத்தரோனுக்குத் தெற்கேயிருக்கிற மலையருகே இறங்கும்.]]></a:t>
+              <a:t><![CDATA[12. And their border on the north side was from Jordan; and the border went up to the side of Jericho on the north side, and went up through the mountains westward; and the activities out thereof were at the wilderness of Bethaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கேயிருந்து எல்லை மேற்கு மூலைக்குப் பெத்தரோனுக்கு எதிரே தெற்காக இருக்கிற மலைக்குத் தென்புறமாய்ப் போய்த் திரும்பி, கீரியாத்பாகால் என்னப்பட்ட யூதா புத்திரரின் பட்டணமாகிய கீரியாத்யெயாரீம் அருகே போய் முடியும்; இது மேற்கு எல்லை.]]></a:t>
+              <a:t><![CDATA[12. And their border on the north side was from Jordan; and the border went up to the side of Jericho on the north side, and went up through the mountains westward; and the activities out thereof were at the wilderness of Bethaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரின் சபையெல்லாம் சீலோவிலே கூடி, அங்கே ஆசரிப்புக் கூடாரத்தை நிறுத்தினார்கள். தேசம் அவர்கள் வசமாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. And the whole congregation of the children of Israel assembled together at Shiloh, and set up the tabernacle of the congregation there. And the land was subdued before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கேயிருந்து எல்லை மேற்கு மூலைக்குப் பெத்தரோனுக்கு எதிரே தெற்காக இருக்கிற மலைக்குத் தென்புறமாய்ப் போய்த் திரும்பி, கீரியாத்பாகால் என்னப்பட்ட யூதா புத்திரரின் பட்டணமாகிய கீரியாத்யெயாரீம் அருகே போய் முடியும்; இது மேற்கு எல்லை.]]></a:t>
+              <a:t><![CDATA[13. And the border went over from thence toward Luz, to the side of Luz, which is Bethel, southward; and the border descended to Atarothadar, near the hill that lies on the south side of the nether Bethhoron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அங்கேயிருந்து எல்லை மேற்கு மூலைக்குப் பெத்தரோனுக்கு எதிரே தெற்காக இருக்கிற மலைக்குத் தென்புறமாய்ப் போய்த் திரும்பி, கீரியாத்பாகால் என்னப்பட்ட யூதா புத்திரரின் பட்டணமாகிய கீரியாத்யெயாரீம் அருகே போய் முடியும்; இது மேற்கு எல்லை.]]></a:t>
+              <a:t><![CDATA[13. And the border went over from thence toward Luz, to the side of Luz, which is Bethel, southward; and the border descended to Atarothadar, near the hill that lies on the south side of the nether Bethhoron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தென் எல்லை கீரியாத்யெயாரீமின் முடிவிலிருக்கிறது; அங்கேயிருந்து எல்லை மேற்கே போய், நெப்தோவாவின் நீரூற்றிற்குச் சென்று,]]></a:t>
+              <a:t><![CDATA[14. And the border was drawn thence, and compassed the corner of the sea southward, from the hill that lies before Bethhoron southward; and the activities out thereof were at Kirjathbaal, which is Kirjathjearim, a city of the children of Judah: this was the west quarter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தென் எல்லை கீரியாத்யெயாரீமின் முடிவிலிருக்கிறது; அங்கேயிருந்து எல்லை மேற்கே போய், நெப்தோவாவின் நீரூற்றிற்குச் சென்று,]]></a:t>
+              <a:t><![CDATA[14. And the border was drawn thence, and compassed the corner of the sea southward, from the hill that lies before Bethhoron southward; and the activities out thereof were at Kirjathbaal, which is Kirjathjearim, a city of the children of Judah: this was the west quarter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து இராட்சதரின் பள்ளத்தாக்கில் வடக்கேயிருக்கிற இன்னோமுடைய குமாரரின் பள்ளத்தாக்குக்கு எதிரான மலையடிவாரத்திற்கு இறங்கி, அப்புறம் தெற்கே எபூசியருக்குப் பக்கமான இன்னோமின் பள்ளத்தாக்குக்கும், அங்கேயிருந்து என்ரொகேலுக்கும் இறங்கிவந்து,]]></a:t>
+              <a:t><![CDATA[14. And the border was drawn thence, and compassed the corner of the sea southward, from the hill that lies before Bethhoron southward; and the activities out thereof were at Kirjathbaal, which is Kirjathjearim, a city of the children of Judah: this was the west quarter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அங்கேயிருந்து இராட்சதரின் பள்ளத்தாக்கில் வடக்கேயிருக்கிற இன்னோமுடைய குமாரரின் பள்ளத்தாக்குக்கு எதிரான மலையடிவாரத்திற்கு இறங்கி, அப்புறம் தெற்கே எபூசியருக்குப் பக்கமான இன்னோமின் பள்ளத்தாக்குக்கும், அங்கேயிருந்து என்ரொகேலுக்கும் இறங்கிவந்து,]]></a:t>
+              <a:t><![CDATA[15. And the south quarter was from the end of Kirjathjearim, and the border went out on the west, and went out to the well of waters of Nephtoah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வடக்கே போய், என்சேமேசுக்கும், அங்கேயிருந்து, அதும்மீம் மேட்டுக்கு எதிரான கெலிலோத்திற்கும், அங்கேயிருந்து ரூபன் குமாரனாகிய போகனின் கல்லினிடத்திற்கும் இறங்கிவந்து,]]></a:t>
+              <a:t><![CDATA[15. And the south quarter was from the end of Kirjathjearim, and the border went out on the west, and went out to the well of waters of Nephtoah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வடக்கே போய், என்சேமேசுக்கும், அங்கேயிருந்து, அதும்மீம் மேட்டுக்கு எதிரான கெலிலோத்திற்கும், அங்கேயிருந்து ரூபன் குமாரனாகிய போகனின் கல்லினிடத்திற்கும் இறங்கிவந்து,]]></a:t>
+              <a:t><![CDATA[16. And the border came down to the end of the mountain that lies before the valley of the son of Hinnom, and which is in the valley of the giants on the north, and descended to the valley of Hinnom, to the side of Jebusi on the south, and descended to Enrogel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அரபாவுக்கு எதிரான வடபக்கமாய்ப்போய், அராபாவுக்கு இறங்கும்.]]></a:t>
+              <a:t><![CDATA[16. And the border came down to the end of the mountain that lies before the valley of the son of Hinnom, and which is in the valley of the giants on the north, and descended to the valley of Hinnom, to the side of Jebusi on the south, and descended to Enrogel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்புறம் அந்த எல்லை, பெத்ஓக்லாவுக்கு வடபக்கமாய்ப்போய், யோர்தானின் முகத்துவாரத்திற்குத் தெற்கான உப்புக்கடலின் வடமுனையிலே முடிந்துபோம்; இது தென் எல்லை.]]></a:t>
+              <a:t><![CDATA[16. And the border came down to the end of the mountain that lies before the valley of the son of Hinnom, and which is in the valley of the giants on the north, and descended to the valley of Hinnom, to the side of Jebusi on the south, and descended to Enrogel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரில் தங்கள் சுதந்தரத்தை இன்னும் பங்கிட்டுக்கொள்ளாத ஏழு கோத்திரங்கள் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And there remained among the children of Israel seven tribes, which had not yet received their inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்புறம் அந்த எல்லை, பெத்ஓக்லாவுக்கு வடபக்கமாய்ப்போய், யோர்தானின் முகத்துவாரத்திற்குத் தெற்கான உப்புக்கடலின் வடமுனையிலே முடிந்துபோம்; இது தென் எல்லை.]]></a:t>
+              <a:t><![CDATA[17. And was drawn from the north, and went forth to Enshemesh, and went forth toward Geliloth, which is opposite to the going up of Adummim, and descended to the stone of Bohan the son of Reuben,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிழக்குப்புறத்தின் எல்லை யோர்தானே; இது பென்யமீன் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி சுற்றிலும் இருக்கிற எல்லைகளுக்கான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[17. And was drawn from the north, and went forth to Enshemesh, and went forth toward Geliloth, which is opposite to the going up of Adummim, and descended to the stone of Bohan the son of Reuben,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கிழக்குப்புறத்தின் எல்லை யோர்தானே; இது பென்யமீன் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி சுற்றிலும் இருக்கிற எல்லைகளுக்கான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[18. And passed along toward the side opposite to Arabah northward, and went down unto Arabah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் புத்திரரின் கோத்திரத்திற்கு அவர்களுடைய வம்சங்களின்படி இருக்கிற பட்டணங்களாவன: எரிகோ, பெத்ஓக்லா, கேசீஸ் பள்ளத்தாக்கு,]]></a:t>
+              <a:t><![CDATA[19. And the border passed along to the side of Bethhoglah northward: and the utmost limit of the border were at the north bay of the salt sea at the south end of Jordan: this was the south coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் புத்திரரின் கோத்திரத்திற்கு அவர்களுடைய வம்சங்களின்படி இருக்கிற பட்டணங்களாவன: எரிகோ, பெத்ஓக்லா, கேசீஸ் பள்ளத்தாக்கு,]]></a:t>
+              <a:t><![CDATA[19. And the border passed along to the side of Bethhoglah northward: and the utmost limit of the border were at the north bay of the salt sea at the south end of Jordan: this was the south coast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பெத்அரபா, செமராயீம், பெத்தேல்,]]></a:t>
+              <a:t><![CDATA[20. And Jordan was the border of it on the east side. This was the inheritance of the children of Benjamin, by the coasts thereof round about, according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆவீம், பாரா, ஓப்ரா,]]></a:t>
+              <a:t><![CDATA[20. And Jordan was the border of it on the east side. This was the inheritance of the children of Benjamin, by the coasts thereof round about, according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கேப்பார்அமோனாய், ஒப்னி, காபா என்னும் பன்னிரண்டு பட்டணங்களும் அவைகளின் கிராமங்களுமே.]]></a:t>
+              <a:t><![CDATA[21. Now the cities of the tribe of the children of Benjamin according to their families were Jericho, and Bethhoglah, and the valley of Keziz,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கிபியோன், ராமா, பேரோத்,]]></a:t>
+              <a:t><![CDATA[21. Now the cities of the tribe of the children of Benjamin according to their families were Jericho, and Bethhoglah, and the valley of Keziz,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மிஸ்பே, கெப்பிரா, மோத்சா,]]></a:t>
+              <a:t><![CDATA[22. And Betharabah, and Zemaraim, and Bethel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் யோசுவா இஸ்ரவேல் புத்திரரை நோக்கி: உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளப்போகிறதற்கு, நீங்கள் எந்தமட்டும் அசதியாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Joshua said unto the children of Israel, How long are all of you slack to go to possess the land, which the LORD God of your fathers has given you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ரெக்கேம், இர்பெயேல், தாராலா,]]></a:t>
+              <a:t><![CDATA[23. And Avim, and Pharah, and Ophrah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சேலா, எலேப், எருசலேமாகிய எபூசி, கீபெயாத், கீரெயாத் என்னும் பதினான்கு பட்டணங்களும் அவைகளின் கிராமங்களுமே; பென்யமீன் புத்திரருக்கு அவர்கள் வம்சங்களின்படி இருக்கிற சுதந்தரம் இதுவே.]]></a:t>
+              <a:t><![CDATA[24. And Chepharhaammonai, and Ophni, and Gaba; twelve cities with their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5500,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சேலா, எலேப், எருசலேமாகிய எபூசி, கீபெயாத், கீரெயாத் என்னும் பதினான்கு பட்டணங்களும் அவைகளின் கிராமங்களுமே; பென்யமீன் புத்திரருக்கு அவர்கள் வம்சங்களின்படி இருக்கிற சுதந்தரம் இதுவே.]]></a:t>
+              <a:t><![CDATA[25. Gibeon, and Ramah, and Beeroth,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And Mizpeh, and Chephirah, and Mozah,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Rekem, and Irpeel, and Taralah,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Zelah, Eleph, and Jebusi, which is Jerusalem, Gibeath, and Kirjath; fourteen cities with their villages. This is the inheritance of the children of Benjamin according to their families.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Zelah, Eleph, and Jebusi, which is Jerusalem, Gibeath, and Kirjath; fourteen cities with their villages. This is the inheritance of the children of Benjamin according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் யோசுவா இஸ்ரவேல் புத்திரரை நோக்கி: உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளப்போகிறதற்கு, நீங்கள் எந்தமட்டும் அசதியாயிருப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Joshua said unto the children of Israel, How long are all of you slack to go to possess the land, which the LORD God of your fathers has given you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோத்திரத்திற்கு மும்மூன்று மனுஷரைத் தெரிந்துகொள்ளுங்கள்; அவர்கள் எழுந்து புறப்பட்டு, தேசத்திலே சுற்றித்திரிந்து அதைத் தங்கள் சுதந்தரத்துக்குத் தக்கதாக விவரமாய் எழுதி, என்னிடத்தில் கொண்டுவரும்படி அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[4. Give out from among you three men for each tribe: and I will send them, and they shall rise, and go through the land, and describe it according to the inheritance of them; and they shall come again to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோத்திரத்திற்கு மும்மூன்று மனுஷரைத் தெரிந்துகொள்ளுங்கள்; அவர்கள் எழுந்து புறப்பட்டு, தேசத்திலே சுற்றித்திரிந்து அதைத் தங்கள் சுதந்தரத்துக்குத் தக்கதாக விவரமாய் எழுதி, என்னிடத்தில் கொண்டுவரும்படி அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[4. Give out from among you three men for each tribe: and I will send them, and they shall rise, and go through the land, and describe it according to the inheritance of them; and they shall come again to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோத்திரத்திற்கு மும்மூன்று மனுஷரைத் தெரிந்துகொள்ளுங்கள்; அவர்கள் எழுந்து புறப்பட்டு, தேசத்திலே சுற்றித்திரிந்து அதைத் தங்கள் சுதந்தரத்துக்குத் தக்கதாக விவரமாய் எழுதி, என்னிடத்தில் கொண்டுவரும்படி அவர்களை அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[4. Give out from among you three men for each tribe: and I will send them, and they shall rise, and go through the land, and describe it according to the inheritance of them; and they shall come again to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044967" r:id="rId1"/>
+    <p:sldLayoutId id="2482630948" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6871,82 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅದನ್ನು ಅವರು ಏಳು ಪಾಲಾಗಿ ಹಂಚಬೇಕು. ದಕ್ಷಿಣದಲ್ಲಿ ಯೂದಗೋತ್ರದವರೂ ಉತ್ತರದಲ್ಲಿ ಯೋಸೇಫನ ಮನೆತನದವರೂ ನೆಲಸಬೇಕು.]]></a:t>
+              <a:t><![CDATA[5. அதை ஏழு பங்காகப் பகிரக்கடவர்கள்; யூதா வம்சத்தார் தெற்கேயிருக்கிற தங்கள் எல்லையிலும், யோசேப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನೀವು ದೇಶವನ್ನು ಏಳು ಪಾಲಾಗಿ ವಿವರಿಸಬೇಕು ಮತ್ತು ಅದರ ವಿವರಗಳನ್ನು ನನ್ನ ಬಳಿಯಲ್ಲಿ ತರಬೇಕು. ಆಗ ನಾನು ಈ]]></a:t>
+              <a:t><![CDATA[வம்சத்தார் வடக்கேயிருக்கிற தங்கள் எல்லையிலும் நிலைத்திருக்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ಥಳದಲ್ಲಿ ನಮ್ಮ ದೇವರಾದ ಕರ್ತನ ಮುಂದೆ ನಿಮಗೊಸ್ಕರ ಚೀಟುಗಳನ್ನು ಹಾಕುವೆನು.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் தேசத்தை ஏழு பங்காக விவரித்து எழுதி, இங்கே என்னிடத்தில் கொண்டுவாருங்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ಲೇವಿಯರಿಗೆ ನಿಮ್ಮ ಸಂಗಡ ಪಾಲಿಲ್ಲ; ಅವರಿಗೆ ಕರ್ತನ ಯಾಜಕತ್ವವೇ ಅವರ ಬಾಧ್ಯತೆಯಾಗಿದೆ. ಇದಲ್ಲದೆ ಗಾದನೂ]]></a:t>
+              <a:t><![CDATA[இவ்விடத்திலே நம்முடைய தேவனாகிய கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರೂಬೇನನೂ ಮನಸ್ಸೆಯ ಅರ್ಧ ಗೋತ್ರವೂ ಯೊರ್ದನಿನ ಆಚೆ ಮೂಡಣ ದಿಕ್ಕಿನಲ್ಲಿ ಕರ್ತನ ಸೇವಕನಾದ ಮೋಶೆಯು ಕೊಟ್ಟ ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[7. லேவியருக்கு உங்கள் நடுவே பங்கில்லை; கர்த்தருடைய ஆசாரியப்பட்டமே அவர்கள் சுதந்தரம்; காத்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧ್ಯತೆಯನ್ನು ತಕ್ಕೊಂಡಿದ್ದಾರೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ரூபனும் மனாசேயின் பாதிக்கோத்திரமும் யோர்தானுக்கு அப்புறத்திலே கிழக்கே கர்த்தரின் தாசனாகிய மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆ ಮನುಷ್ಯರು ಹೊರಟುಹೋದರು. ಯೆಹೋಶುವನು ದೇಶವನ್ನು ವಿವರಿಸುವದಕ್ಕಾಗಿ ಹೋದವರಿಗೆ ಅಪ್ಪಣೆ ಕೊಟ್ಟು--ನೀವು ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[தங்களுக்குக் கொடுத்த தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶದಲ್ಲೆಲ್ಲಾ ಸಂಚರಿಸಿ ಅದರ ವಿವರಣೆಯನ್ನು ನನ್ನ ಬಳಿಗೆ ತಕ್ಕೊಂಡು ಬನ್ನಿ; ನಾನು ಶೀಲೋವಿನಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அந்த மனுஷர் எழுந்து புறப்பட்டுப்போனார்கள்; தேசத்தைக்குறித்து விவரம் எழுதப்போகிறவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮಗೊಸ್ಕರ ಚೀಟುಗಳನ್ನು ಹಾಕುವಂತೆ ನನ್ನ ಬಳಿಗೆ ತಿರಿಗಿ ಬರಲಿ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[யோசுவா நோக்கி: நீங்கள் போய், தேசத்திலே சுற்றித்திரிந்து, அதின் விவரத்தை எழுதி, என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆ ಮನುಷ್ಯರು ಆ ದೇಶಕ್ಕೆ ಹೋಗಿ ಅದನ್ನು ಅದರ ಪಟ್ಟಣಗಳ ಪ್ರಕಾರ ಏಳು ಪಾಲಾಗಿ ಒಂದು ಪುಸ್ತಕದಲ್ಲಿ ಬರಕೊಂಡು ಶೀಲೋವಿ]]></a:t>
+              <a:t><![CDATA[திரும்பிவாருங்கள்; அப்பொழுது இங்கே சீலோவிலே கர்த்தருடைய சந்நிதியில் உங்களுக்காகச் சீட்டுப்போடுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಭೆಯೆಲ್ಲಾ ಶೀಲೋವಿನಲ್ಲಿ ಒಟ್ಟುಗೂಡಿ ಅಲ್ಲಿ ಸಭೆಯ ಗುಡಾರವನ್ನು ನಿಲ್ಲಿಸಿದರು. ದೇಶವು ಅವರ]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரரின் சபையெல்லாம் சீலோவிலே கூடி, அங்கே ஆசரிப்புக் கூடாரத்தை நிறுத்தினார்கள். தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಲ್ಲಿರುವ ಪಾಳೆಯಕ್ಕೆ ಯೆಹೋಶುವನ ಬಳಿಗೆ ತಿರಿಗಿ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಯೆಹೋಶುವನು ಶೀಲೋವಿನಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಚೀಟುಗಳನ್ನು ಹಾಕಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ ದೇಶವನ್ನು ಅವರ ಪಾಲುಗಳ]]></a:t>
+              <a:t><![CDATA[9. அந்த மனுஷர் போய், தேசம் எங்கும் அந்தந்தப் பட்டணங்களின்படியே ஏழு பங்காக ஒரு புஸ்தகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಹಂಚಿಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[எழுதிக்கொண்டு, சீலோவிலே இருக்கிற பாளயத்திலே யோசுவாவினிடத்தில் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬ ಗಳ ಪ್ರಕಾರ ಅವರ ಗೋತ್ರಕ್ಕೆ ಚೀಟು ಬಿದ್ದಿತು. ಅವರ ಮೇರೆಯು ಯಾವವಂದರೆ:]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது யோசுவா அவர்களுக்காகச் சீலோவிலே கர்த்தருடைய சந்நிதியில் சீட்டுப்போட்டு, அங்கே இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೂದನ ಮಕ್ಕ ಳಿಗೂ ಯೋಸೇಫನ ಮಕ್ಕಳಿಗೂ ನಡುವೆ ಇರುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[புத்திரருக்குத் தேசத்தை அவர்கள் பங்குவீதப்படி பங்கிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅದರ ಉತ್ತರ ದಿಕ್ಕಿನ ಮೇರೆಯು ಯೊರ್ದನಿ ನಿಂದ ಹೊರಟು ಯೆರಿಕೋವಿನ ಉತ್ತರದ ಕಡೆಯಿಂದ ಬೆಟ್ಟಗಳಲ್ಲಿ ಪಶ್ಚಿಮದ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[11. பென்யமீன் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படியே அவர்களுடைய கோத்திரத்துக்குச் சீட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಏರಿ ಬೇತಾವೆ ನಿನ ಅರಣ್ಯಕ್ಕೆ ಮುಗಿಯುವದು.]]></a:t>
+              <a:t><![CDATA[விழுந்தது; அவர்கள் பங்குவீதத்தின் எல்லையானது யூதா புத்திரருக்கும் யோசேப்பின் புத்திரருக்கும் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆ ಮೇರೆಯು ಅಲ್ಲಿಂದ ಬೇತೇಲೆಂಬ ಲೂಜಿಗೆ ಹಾದು ಲೂಜಿಗೆ ದಕ್ಷಿಣ ಪಾರ್ಶ್ವದಕಡೆಗೆ ಹೋಗಿ ಅಟಾರೋತದ್ದಾರಿನ ಕೆಳಗಿನ]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇತ್‌ಹೋರೋನಿಗೆ ದಕ್ಷಿಣದಲ್ಲಿರುವ ಬೆಟ್ಟಕ್ಕೆ ಹೋಗುವದು.]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய வட எல்லை, யோர்தானிலிருந்து வந்து, எரிகோவுக்கு வடபக்கமாய்ச் சென்று, அப்புறம் மேற்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇದಲ್ಲದೆ ಆ ಮೇರೆಯು ದಕ್ಷಿಣ ಮೂಲೆಗೆ ಎದುರಾಗಿರುವ ಬೇತ್‌ಹೋರೋನಿಗೆ ಎದುರಾದ ಬೆಟ್ಟವನ್ನು ಹಿಡಿದು ದಕ್ಷಿಣವಾಗಿ]]></a:t>
+              <a:t><![CDATA[மலையில் ஏறி, பெத்தாவேன் வனாந்தரத்தில் போய் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಶವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[அவர்கள் வசமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಮುದ್ರದ ಮೂಲೆಯನ್ನು ಸುತ್ತಿಕೊಂಡು ಕಿರ್ಯತ್ಯಾರೀಮ್‌ ಎಂಬ ಯೂದನ ಮಕ್ಕಳ ಪಟ್ಟಣವಾದ ಕಿರ್ಯತ್‌ ಬಾಳದ ಬಳಿಗೆ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து அந்த எல்லை, பெத்தேலாகிய லூசுக்கு வந்து, லூசுக்குத் தென்பக்கமாய்ப் போய், அதரோத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಗಿಯುವದು. ಇದು ಪಶ್ಚಿಮ ಮೂಲೆಯಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[அதாருக்குத் தாழ்வான பெத்தரோனுக்குத் தெற்கேயிருக்கிற மலையருகே இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆ ಮೇರೆಯಾದ ದಕ್ಷಿಣ ಮೂಲೆಯು ಕಿರ್ಯತ್ಯಾರೀಮ್‌ ತುದಿಯಿಂದ ಹೊರಟು ಪಶ್ಚಿಮಕ್ಕೆ ಹೋಗಿ ನೆಫ್ತೋಹದ ಜಲಬುಗ್ಗೆಯ ಪರಿಯಂತರ]]></a:t>
+              <a:t><![CDATA[14. அங்கேயிருந்து எல்லை மேற்கு மூலைக்குப் பெத்தரோனுக்கு எதிரே தெற்காக இருக்கிற மலைக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಟು]]></a:t>
+              <a:t><![CDATA[தென்புறமாய்ப் போய்த் திரும்பி, கீரியாத்பாகால் என்னப்பட்ட யூதா புத்திரரின் பட்டணமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅಲ್ಲಿಂದ ಹಳ್ಳದ ತಗ್ಗಿನ ಉತ್ತರದಲ್ಲಿರುವ ಹಿನ್ನೋಮನ ಕುಮಾರನ ಹಳ್ಳದ ತಗ್ಗಿಗೆ ಎದುರಾದ ಬೆಟ್ಟದ ಕಡೇ ಭಾಗಕ್ಕೆ ಇಳಿದು]]></a:t>
+              <a:t><![CDATA[கீரியாத்யெயாரீம் அருகே போய் முடியும்; இது மேற்கு எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಕ್ಷಿಣದಲ್ಲಿ ಯೆಬೂಸಿಯರ ಮೇರೆ ಯಾದ ಹಿನ್ನೋಮಿನ ಹಳ್ಳದ ತಗ್ಗಿಗೂ ಅಲ್ಲಿಂದ ಏನ್‌ರೋಗೆಲಿಗೂ ಏರಿ]]></a:t>
+              <a:t><![CDATA[15. தென் எல்லை கீரியாத்யெயாரீமின் முடிவிலிருக்கிறது; அங்கேயிருந்து எல்லை மேற்கே போய், நெப்தோவாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅಲ್ಲಿಂದ ಉತ್ತರಕ್ಕೆ ಹೋಗಿ ಏನ್‌ಷೆಮೆಸ್‌ಗೂ ಅಲ್ಲಿಂದ ಅದುವಿಾಮ್‌ ಎಂಬ ಕೊಳ್ಳಿಗೆ ಎದುರಾದ ಗೆಲೀಲೋತಿಗೂ ಅಲ್ಲಿಂದ]]></a:t>
+              <a:t><![CDATA[நீரூற்றிற்குச் சென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರೂಬೇನನ ಕುಮಾರನಾದ ಬೋಹನನ ಬಂಡೆಗಲ್ಲು ಏರಿ ಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[16. அங்கேயிருந்து இராட்சதரின் பள்ளத்தாக்கில் வடக்கேயிருக்கிற இன்னோமுடைய குமாரரின் பள்ளத்தாக்குக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅಲ್ಲಿಂದ ಅರಾಬಾಕ್ಕೆ ಎದುರಾಗಿ ಉತ್ತರ ಭಾಗಕ್ಕೆಹೊರಟು ಅರಾಬಾಕ್ಕೆ ಇಳಿದು ಬಂದು]]></a:t>
+              <a:t><![CDATA[எதிரான மலையடிவாரத்திற்கு இறங்கி, அப்புறம் தெற்கே எபூசியருக்குப் பக்கமான இன்னோமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅಲ್ಲಿಂದ ಆ ಮೇರೆ ಬೇತ್‌ಹೋಗ್ಲಾಕ್ಕೆ ಉತ್ತರ ಕಡೆಯಾಗಿ ಹೊರಟು ಯೊರ್ದನಿನ ಮುಖದ್ವಾರಕ್ಕೆ ಉತ್ತರವಾದ ಉಪ್ಪು ಸಮುದ್ರದ]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்குக்கும், அங்கேயிருந்து என்ரொகேலுக்கும் இறங்கிவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆದರೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಲ್ಲಿ ತಮ್ಮ ಬಾಧ್ಯತೆ ಯನ್ನು ಇನ್ನೂ ಹೊಂದಿಕೊಳ್ಳದ ಏಳು ಗೋತ್ರಗಳು ಉಳಿದಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரில் தங்கள் சுதந்தரத்தை இன்னும் பங்கிட்டுக்கொள்ளாத ஏழு கோத்திரங்கள் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉತ್ತರ ಮೂಲೆ ಯಲ್ಲಿ ಮುಗಿಯಿತು. ಅದು ದಕ್ಷಿಣ ಭಾಗದ ಮೇರೆ.]]></a:t>
+              <a:t><![CDATA[17. வடக்கே போய், என்சேமேசுக்கும், அங்கேயிருந்து, அதும்மீம் மேட்டுக்கு எதிரான கெலிலோத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಮೂಡಣ ಭಾಗದಲ್ಲಿ ಯೊರ್ದನ್‌ ಅದರ ಮೇರೆ ಯಾಗಿತ್ತು. ಇದು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ]]></a:t>
+              <a:t><![CDATA[அங்கேயிருந்து ரூபன் குமாரனாகிய போகனின் கல்லினிடத்திற்கும் இறங்கிவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುತ್ತಲಿರುವ ಮೇರೆಗಳ ಒಳಗಿರುವ ಬಾಧ್ಯತೆಯಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[18. அரபாவுக்கு எதிரான வடபக்கமாய்ப்போய், அராபாவுக்கு இறங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಗೋತ್ರಕ್ಕೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಇರುವ ಪಟ್ಟಣಗಳು ಯಾವವಂದರೆ: ಯೆರಿಕೋ, ಬೇತ್‌ಹೋಗ್ಲಾ,]]></a:t>
+              <a:t><![CDATA[19. அப்புறம் அந்த எல்லை, பெத்ஓக்லாவுக்கு வடபக்கமாய்ப்போய், யோர்தானின் முகத்துவாரத்திற்குத் தெற்கான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಚ್ಚೀಚ್‌ ತಗ್ಗು]]></a:t>
+              <a:t><![CDATA[உப்புக்கடலின் வடமுனையிலே முடிந்துபோம்; இது தென் எல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಬೇತ್‌ಅರಾಬಾ, ಚೆಮಾರಯಿಮ್‌, ಬೇತೇಲ್‌,]]></a:t>
+              <a:t><![CDATA[20. கிழக்குப்புறத்தின் எல்லை யோர்தானே; இது பென்யமீன் புத்திரருக்கு அவர்களுடைய வம்சங்களின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವ್ವೀಮ್‌, ಪಾರಾ, ಒಫ್ರಾ, ಅಮ್ಮೋನ್ಯ,]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் இருக்கிற எல்லைகளுக்கான சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಕೆಫೆರ್‌, ಒಫ್ನೀ, ಗೆಬಾ ಎಂಬ ಹನ್ನೆರಡು ಪಟ್ಟಣಗಳು ಅವುಗಳ ಗ್ರಾಮಗಳೂ]]></a:t>
+              <a:t><![CDATA[21. பென்யமீன் புத்திரரின் கோத்திரத்திற்கு அவர்களுடைய வம்சங்களின்படி இருக்கிற பட்டணங்களாவன: எரிகோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಗಿಬ್ಯೋನ್‌, ರಾಮಾ; ಬೇರೋತ್‌,]]></a:t>
+              <a:t><![CDATA[பெத்ஓக்லா, கேசீஸ் பள்ளத்தாக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಮಿಚ್ಪೆ, ಕೆಫೀರಾ, ಮೋಚಾ,]]></a:t>
+              <a:t><![CDATA[22. பெத்அரபா, செமராயீம், பெத்தேல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯೆಹೋಶುವನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ--ನಿಮ್ಮ ತಂದೆಗಳ ದೇವರಾದ ಕರ್ತನು ನಿಮಗೆ ಕೊಟ್ಟ ದೇಶವನ್ನು ಸ್ವಾಧೀನಮಾಡಿಕೊಳ್ಳು]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் யோசுவா இஸ்ரவேல் புத்திரரை நோக்கி: உங்கள் பிதாக்களின் தேவனாகிய கர்த்தர் உங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ರೆಕೆಮ್‌, ಇರ್ಪೇಲ್‌, ತರಲಾ,]]></a:t>
+              <a:t><![CDATA[23. ஆவீம், பாரா, ஓப்ரா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಚೇಲ, ಎಲೆಫ್‌, ಯೆಬೂಸಿಯರು ಇದ್ದಂಥ ಯೆರೂಸಲೇಮು ಗಿಬೆಯತ್‌, ಕಿರ್ಯತ್‌ ಎಂಬ ಹದಿನಾಲ್ಕು ಪಟ್ಟಣಗಳು ಅವುಗಳ]]></a:t>
+              <a:t><![CDATA[24. கேப்பார்அமோனாய், ஒப்னி, காபா என்னும் பன்னிரண்டு பட்டணங்களும் அவைகளின் கிராமங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13151,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗ್ರಾಮಗಳು. ಇವೇ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಇರುವ ಬಾಧ್ಯತೆಗಳಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[25. கிபியோன், ராமா, பேரோத்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. மிஸ்பே, கெப்பிரா, மோத்சா,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. ரெக்கேம், இர்பெயேல், தாராலா,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. சேலா, எலேப், எருசலேமாகிய எபூசி, கீபெயாத், கீரெயாத் என்னும் பதினான்கு பட்டணங்களும் அவைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிராமங்களுமே; பென்யமீன் புத்திரருக்கு அவர்கள் வம்சங்களின்படி இருக்கிற சுதந்தரம் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವದಕ್ಕೆ ನೀವು ಎಷ್ಟರ ವರೆಗೆ ಆಲಸ್ಯಮಾಡುವಿರಿ?]]></a:t>
+              <a:t><![CDATA[கொடுத்த தேசத்தைச் சுதந்தரித்துக்கொள்ளப்போகிறதற்கு, நீங்கள் எந்தமட்டும் அசதியாயிருப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಒಂದೊಂದು ಗೋತ್ರಕ್ಕೆ ಮೂರು ಮಂದಿಯ ಪ್ರಕಾರ ನಿಮ್ಮೊಳಗಿಂದ ಕರೆದುಕೊಂಡು ಬನ್ನಿರಿ; ನಾನು ಅವರನ್ನು ಕಳುಹಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[4. கோத்திரத்திற்கு மும்மூன்று மனுஷரைத் தெரிந்துகொள்ளுங்கள்; அவர்கள் எழுந்து புறப்பட்டு, தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ದೇಶದಲ್ಲೆಲ್ಲಾ ಹೋಗಿ ತಮ್ಮ ಬಾಧ್ಯೆತೆಗಳ ಪ್ರಕಾರ ಅದನ್ನು ವಿವರಿಸುವರು, ತರುವಾಯ ನನ್ನ ಬಳಿಗೆ ಅವರು ತಿರುಗಿ]]></a:t>
+              <a:t><![CDATA[சுற்றித்திரிந்து அதைத் தங்கள் சுதந்தரத்துக்குத் தக்கதாக விவரமாய் எழுதி, என்னிடத்தில் கொண்டுவரும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[அவர்களை அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>