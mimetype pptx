--- v1 (2026-08-02)
+++ v2 (2026-11-02)
@@ -135,50 +135,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,50 +251,60 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -444,53 +474,63 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
+              <a:t><![CDATA[8. And all the villages that were round about these cities to Baalathbeer, Ramath of the south. This is the inheritance of the tribe of the children of Simeon according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
+              <a:t><![CDATA[8. And all the villages that were round about these cities to Baalathbeer, Ramath of the south. This is the inheritance of the tribe of the children of Simeon according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
+              <a:t><![CDATA[8. And all the villages that were round about these cities to Baalathbeer, Ramath of the south. This is the inheritance of the tribe of the children of Simeon according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அரணிப்பான பட்டணங்களாவன; சீத்திம், சேர், அம்மாத், ரக்காத், கின்னரேத்,]]></a:t>
+              <a:t><![CDATA[9. Out of the portion of the children of Judah was the inheritance of the children of Simeon: for the part of the children of Judah was too much for them: therefore the children of Simeon had their inheritance within the inheritance of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆதமா, ராமா, ஆத்சோர்,]]></a:t>
+              <a:t><![CDATA[9. Out of the portion of the children of Judah was the inheritance of the children of Simeon: for the part of the children of Judah was too much for them: therefore the children of Simeon had their inheritance within the inheritance of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கேதேஸ், எத்ரேயி, என்ஆத்சோர்.]]></a:t>
+              <a:t><![CDATA[9. Out of the portion of the children of Judah was the inheritance of the children of Simeon: for the part of the children of Judah was too much for them: therefore the children of Simeon had their inheritance within the inheritance of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஈரோன், மிக்தாலேல் ஓரேம், பெதானாத், பெத்ஷிமேஸ் முதலானவைகளே; பட்டணங்களும் அவைகளின் கிராமங்களுமுட்படப் பத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[10. And the third lot came up for the children of Zebulun according to their families: and the border of their inheritance was unto Sarid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் நப்தலி புத்திரருடைய கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி, உண்டான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[10. And the third lot came up for the children of Zebulun according to their families: and the border of their inheritance was unto Sarid:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஏழாம் சீட்டு தாண் புத்திரருடைய கோத்திரத்திற்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[11. And their border went up toward the sea, and Maralah, and reached to Dabbasheth, and reached to the river that is before Jokneam;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரத்தின் எல்லையாவது, சோரா, எஸ்தாவோல், இர்சேமேஸ்,]]></a:t>
+              <a:t><![CDATA[11. And their border went up toward the sea, and Maralah, and reached to Dabbasheth, and reached to the river that is before Jokneam;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எபிரோனுக்கும், ரேகோபுக்கும், அம்மோனுக்கும், கானாவுக்கும், பெரிய சீதோன்மட்டும் போம்.]]></a:t>
+              <a:t><![CDATA[1. And the second lot came forth to Simeon, even for the tribe of the children of Simeon according to their families: and their inheritance was within the inheritance of the children of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சாலாபீன், ஆயலோன், பெத்லா,]]></a:t>
+              <a:t><![CDATA[12. And turned from Sarid eastward toward the sunrising unto the border of Chislothtabor, and then goes out to Daberath, and goes up to Japhia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஏலோன், திம்னாதா, எக்ரோன்,]]></a:t>
+              <a:t><![CDATA[12. And turned from Sarid eastward toward the sunrising unto the border of Chislothtabor, and then goes out to Daberath, and goes up to Japhia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. எல்தெக்கே, கிபெத்தோன் பாலாத்]]></a:t>
+              <a:t><![CDATA[13. And from thence passes on along on the east to Gittahhepher, to Ittahkazin, and goes out to Remmonmethoar to Neah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. யெகூத், பெனபெராக், காத்ரிம்மோன்,]]></a:t>
+              <a:t><![CDATA[13. And from thence passes on along on the east to Gittahhepher, to Ittahkazin, and goes out to Remmonmethoar to Neah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மேயார்கோன், ராக்கோன் என்னும் பட்டணங்களும், யாப்போவுக்கு எதிரான எல்லையுமே,]]></a:t>
+              <a:t><![CDATA[14. And the border compasses it on the north side to Hannathon: and the utmost limit thereof are in the valley of Jiphthahel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Kattath, and Nahallal, and Shimron, and Idalah, and Bethlehem: twelve cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Kattath, and Nahallal, and Shimron, and Idalah, and Bethlehem: twelve cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. This is the inheritance of the children of Zebulun according to their families, these cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் தாண் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி உண்டான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[17. And the fourth lot came out to Issachar, for the children of Issachar according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. And their border was toward Jezreel, and Chesulloth, and Shunem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
+              <a:t><![CDATA[1. And the second lot came forth to Simeon, even for the tribe of the children of Simeon according to their families: and their inheritance was within the inheritance of the children of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. And Haphraim, and Shihon, and Anaharath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுக்குச் சுதந்தரமாகக் கிடைத்த பட்டணங்களாவன: பெயெர்செபா, சேபா, மொலாதா,]]></a:t>
+              <a:t><![CDATA[20. And Rabbith, and Kishion, and Abez,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின் குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Remeth, and Engannim, and Enhaddah, and Bethpazzez;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின் குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the coast reachs to Tabor, and Shahazimah, and Bethshemesh; and the utmost limit of their border were at Jordan: sixteen cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசார் சூகால், பாலா, ஆத்சேம்,]]></a:t>
+              <a:t><![CDATA[22. And the coast reachs to Tabor, and Shahazimah, and Bethshemesh; and the utmost limit of their border were at Jordan: sixteen cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக் கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. This is the inheritance of the tribe of the children of Issachar according to their families, the cities and their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக் கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. This is the inheritance of the tribe of the children of Issachar according to their families, the cities and their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எல்தோலாத், பெத்தூல், ஒர்மா,]]></a:t>
+              <a:t><![CDATA[24. And the fifth lot came out for the tribe of the children of Asher according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிக்லாக், பெத்மார்காபோத், ஆக்சார் சூசா,]]></a:t>
+              <a:t><![CDATA[25. And their border was Helkath, and Hali, and Beten, and Achshaph,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Alammelech, and Amad, and Misheal; and reachs to Carmel westward, and to Shihorlibnath;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
+              <a:t><![CDATA[2. And they had in their inheritance Beersheba, and Sheba, and Moladah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Alammelech, and Amad, and Misheal; and reachs to Carmel westward, and to Shihorlibnath;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And turns toward the sunrising to Bethdagon, and reachs to Zebulun, and to the valley of Jiphthahel toward the north side of Bethemek, and Neiel, and goes out to Cabul on the left hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பெத்லெபாவோத், சருகேன் பட்டணங்களும் அவைகளின் கிராமங்களும் உட்படப் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[27. And turns toward the sunrising to Bethdagon, and reachs to Zebulun, and to the valley of Jiphthahel toward the north side of Bethemek, and Neiel, and goes out to Cabul on the left hand,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மேலும் ஆயின், ரிம்மோன், எத்தேர், ஆசான் என்னும் நாலு பட்டணங்களும் அவைகளின் கிராமங்களுமே.]]></a:t>
+              <a:t><![CDATA[28. And Hebron, and Rehob, and Hammon, and Kanah, even unto great Zidon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[29. And then the coast turns to Ramah, and to the strong city Tyre; and the coast turns to Hosah; and the utmost limit thereof are at the sea from the coast to Achzib:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[29. And then the coast turns to Ramah, and to the strong city Tyre; and the coast turns to Hosah; and the utmost limit thereof are at the sea from the coast to Achzib:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின் பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Ummah also, and Aphek, and Rehob: twenty and two cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின் பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Ummah also, and Aphek, and Rehob: twenty and two cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[31. This is the inheritance of the tribe of the children of Asher according to their families, these cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[31. This is the inheritance of the tribe of the children of Asher according to their families, these cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உம்மாவும், ஆப்பெக்கும், ரேகோபும் அதற்கு அடுத்திருக்கிறது; இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் இருபத்திரண்டு.]]></a:t>
+              <a:t><![CDATA[3. And Hazarshual, and Balah, and Azem,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான ஆற்றுக்குப் போம்.]]></a:t>
+              <a:t><![CDATA[32. The sixth lot came out to the children of Naphtali, even for the children of Naphtali according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான ஆற்றுக்குப் போம்.]]></a:t>
+              <a:t><![CDATA[33. And their coast was from Heleph, from Allon to Zaanannim, and Adami, Nekeb, and Jabneel, unto Lakum; and the utmost limit thereof were at Jordan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத் திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
+              <a:t><![CDATA[33. And their coast was from Heleph, from Allon to Zaanannim, and Adami, Nekeb, and Jabneel, unto Lakum; and the utmost limit thereof were at Jordan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத் திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
+              <a:t><![CDATA[33. And their coast was from Heleph, from Allon to Zaanannim, and Adami, Nekeb, and Jabneel, unto Lakum; and the utmost limit thereof were at Jordan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து, ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
+              <a:t><![CDATA[34. And then the coast turns westward to Aznothtabor, and goes out from thence to Hukkok, and reachs to Zebulun on the south side, and reachs to Asher on the west side, and to Judah upon Jordan toward the sunrising.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து, ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
+              <a:t><![CDATA[34. And then the coast turns westward to Aznothtabor, and goes out from thence to Hukkok, and reachs to Zebulun on the south side, and reachs to Asher on the west side, and to Judah upon Jordan toward the sunrising.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்புறம் அந்த எல்லை வடக்கே அன்னத்தோனுக்குத் திரும்பி, இப்தாவேலின் பள்ளத்தாக்கிலே முடியும்.]]></a:t>
+              <a:t><![CDATA[35. And the fenced cities are Ziddim, Zer, and Hammath, Rakkath, and Chinnereth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்புறம் அந்த எல்லை வடக்கே அன்னத்தோனுக்குத் திரும்பி, இப்தாவேலின் பள்ளத்தாக்கிலே முடியும்.]]></a:t>
+              <a:t><![CDATA[36. And Adamah, and Ramah, and Hazor,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காத்தாத், நகலால், சிம்ரோன், இதாலா, பெத்லகேம் முதலான பன்னிரண்டு பட்டணங்களும் அவைகளின் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[37. And Kedesh, and Edrei, and Enhazor,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செபுலோன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[38. And Iron, and Migdalel, Horem, and Bethanath, and Bethshemesh; nineteen cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் ஆசேர் புத்திரரின் கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[4. And Eltolad, and Bethul, and Hormah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாலாம் சீட்டு இசக்காருக்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[38. And Iron, and Migdalel, Horem, and Bethanath, and Bethshemesh; nineteen cities with their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இசக்கார் புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை, யெஸ்ரயேல், கெசுல்லோத், சூனேம்,]]></a:t>
+              <a:t><![CDATA[39. This is the inheritance of the tribe of the children of Naphtali according to their families, the cities and their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பிராயீம், சீகோன், அனாகராத்,]]></a:t>
+              <a:t><![CDATA[39. This is the inheritance of the tribe of the children of Naphtali according to their families, the cities and their villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ராப்பித், கிஷியோன், அபெத்ஸ்,]]></a:t>
+              <a:t><![CDATA[40. And the seventh lot came out for the tribe of the children of Dan according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரெமேத், என்கன்னீம், என்காதா, பெத்பாத்செஸ் இவைகளே.]]></a:t>
+              <a:t><![CDATA[41. And the coast of their inheritance was Zorah, and Eshtaol, and Irshemesh,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்; அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
+              <a:t><![CDATA[42. And Shaalabbin, and Ajalon, and Jethlah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்; அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
+              <a:t><![CDATA[43. And Elon, and Thimnathah, and Ekron,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்தப் பட்டணங்களும் இவைகளைச் சேர்ந்த கிராமங்களும் இசக்கார் புத்திரரின் கோத்திரத்திற்கு, அவர்களுடைய வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[44. And Eltekeh, and Gibbethon, and Baalath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7417,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஐந்தாம் சீட்டு ஆசேர் புத்திரருடைய கோத்திரத்துக்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[45. And Jehud, and Beneberak, and Gathrimmon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7526,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்களுடைய வம்சங்களின்படி அவர்களுக்குக் கிடைத்த எல்லை, எல்காத், ஆலி, பேதேன், அக்சாப்,]]></a:t>
+              <a:t><![CDATA[46. And Mejarkon, and Rakkon, with the border before Japho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆறாம் சீட்டு நப்தலி புத்திரருக்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[5. And Ziklag, and Bethmarcaboth, and Hazarsusah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7744,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அலம்மேலெக், ஆமாத், மிஷயால் இவைகளே; பின்பு அது மேற்கே கர்மேலுக்கும் சீகோர்லிப்னாத்திற்கும் சென்று,]]></a:t>
+              <a:t><![CDATA[47. And the coast of the children of Dan went out too little for them: therefore the children of Dan went up to fight against Leshem, and took it, and stroke it with the edge of the sword, and possessed it, and dwelt therein, and called Leshem, Dan, after the name of Dan their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7853,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும் பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
+              <a:t><![CDATA[47. And the coast of the children of Dan went out too little for them: therefore the children of Dan went up to fight against Leshem, and took it, and stroke it with the edge of the sword, and possessed it, and dwelt therein, and called Leshem, Dan, after the name of Dan their father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7962,51 +8002,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும் பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
+              <a:t><![CDATA[47. And the coast of the children of Dan went out too little for them: therefore the children of Dan went up to fight against Leshem, and took it, and stroke it with the edge of the sword, and possessed it, and dwelt therein, and called Leshem, Dan, after the name of Dan their father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. And the coast of the children of Dan went out too little for them: therefore the children of Dan went up to fight against Leshem, and took it, and stroke it with the edge of the sword, and possessed it, and dwelt therein, and called Leshem, Dan, after the name of Dan their father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. This is the inheritance of the tribe of the children of Dan according to their families, these cities with their villages.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. This is the inheritance of the tribe of the children of Dan according to their families, these cities with their villages.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. When they had made an end of dividing the land for inheritance by their coasts, the children of Israel gave an inheritance to Joshua the son of Nun among them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. When they had made an end of dividing the land for inheritance by their coasts, the children of Israel gave an inheritance to Joshua the son of Nun among them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. According to the word of the LORD they gave him the city which he asked, even Timnathserah in mount Ephraim: and he built the city, and dwelt therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. According to the word of the LORD they gave him the city which he asked, even Timnathserah in mount Ephraim: and he built the city, and dwelt therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +8874,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில் முடியும்.]]></a:t>
+              <a:t><![CDATA[6. And Bethlebaoth, and Sharuhen; thirteen cities and their villages:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. These are the inheritances, which Eleazar the priest, and Joshua the son of Nun, and the heads of the fathers of the tribes of the children of Israel, divided for an inheritance by lot in Shiloh before the LORD, at the door of the tabernacle of the congregation. So they made an end of dividing the country.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. These are the inheritances, which Eleazar the priest, and Joshua the son of Nun, and the heads of the fathers of the tribes of the children of Israel, divided for an inheritance by lot in Shiloh before the LORD, at the door of the tabernacle of the congregation. So they made an end of dividing the country.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. These are the inheritances, which Eleazar the priest, and Joshua the son of Nun, and the heads of the fathers of the tribes of the children of Israel, divided for an inheritance by lot in Shiloh before the LORD, at the door of the tabernacle of the congregation. So they made an end of dividing the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில் முடியும்.]]></a:t>
+              <a:t><![CDATA[7. Ain, Remmon, and Ether, and Ashan; four cities and their villages:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702950" r:id="rId1"/>
+    <p:sldLayoutId id="2482630943" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8855,54 +9985,134 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9015,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. वहां से वह सिवाना पश्चिम की ओर मुड़कर अजनोत्ताबोर को गया, और वहां से हुक्कोक को गया, और दक्खिन,]]></a:t>
+              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और जबूलून के भाग तक, और पश्चिम की ओर आशेर के भाग तक, और सूर्योदय की ओर यहूदा के भाग के पास की यरदन]]></a:t>
+              <a:t><![CDATA[எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नदी पर पहुंचा।]]></a:t>
+              <a:t><![CDATA[சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और उनके गढ़ वाले नगर ये हैं, अर्थात सिद्दीम, सेर, हम्मत, रक्कत, किन्नेरेत,]]></a:t>
+              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. अदामा, रामा, हासोर,]]></a:t>
+              <a:t><![CDATA[பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. केदेश, एद्रेई, एन्हासेर,]]></a:t>
+              <a:t><![CDATA[பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. यिरोन, मिगदलेल, होरेम, बेतनात, और बेतशेमेश; ये उन्नीस नगर गांवों समेत उन को मिले।]]></a:t>
+              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. कुलों के अुनसार नप्तालियों के गोत्र का भाग नगरों और उनके गांवों समेत यही ठहरा॥]]></a:t>
+              <a:t><![CDATA[சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. सातवीं चिट्ठी कुलों के अनुसार दानियों के गोत्र के नाम पर निकली।]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. और उनके भाग के सिवाने में सोरा, एशताओल, ईरशमेश,]]></a:t>
+              <a:t><![CDATA[ஆற்றுக்குப் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और वह एब्रोन, रहोब, हम्मोन, और काना से हो कर बड़े सीदोन को पहुंचा;]]></a:t>
+              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. शालब्बीन, अय्यालोन, यितला,]]></a:t>
+              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. एलोन, तिम्ना, एक्रोन,]]></a:t>
+              <a:t><![CDATA[திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. एलतके, गिब्बतोन, बालात,]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. यहूद, बनेबराक, गत्रिम्मोन,]]></a:t>
+              <a:t><![CDATA[ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. मेयर्कोन, और रक्कोन ठहरे, और यापो के साम्हने का सिवाना भी उनका था।]]></a:t>
+              <a:t><![CDATA[14. அப்புறம் அந்த எல்லை வடக்கே அன்னத்தோனுக்குத் திரும்பி, இப்தாவேலின் பள்ளத்தாக்கிலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. और दानियों का भाग इस से अधिक हो गया, अर्थात दानी लेशेम पर चढ़कर उस से लड़े, और उसे ले कर तलवार]]></a:t>
+              <a:t><![CDATA[15. காத்தாத், நகலால், சிம்ரோன், இதாலா, பெத்லகேம் முதலான பன்னிரண்டு பட்டணங்களும் அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से मार डाला, और उसको अपने अधिकार में करके उस में बस गए, और अपने मूलपुरूष के नाम पर लेशेम का नाम दान]]></a:t>
+              <a:t><![CDATA[கிராமங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखा।]]></a:t>
+              <a:t><![CDATA[16. செபுலோன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. कुलों के अुनसार दानियों के गोत्र का भाग नगरों और गांवों समेत यही ठहरा॥]]></a:t>
+              <a:t><![CDATA[17. நாலாம் சீட்டு இசக்காருக்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. दूसरी चिट्ठी शमौन के नाम पर, अर्थात शिमोनियों के कुलों के अनुसार उनके गोत्र के नाम पर निकली; और]]></a:t>
+              <a:t><![CDATA[18. இசக்கார் புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை, யெஸ்ரயேல், கெசுல்லோத், சூனேம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. वहां से वह सिवाना मुड़कर रामा से होते हुए सोन नाम गढ़ वाले नगर तक चला गया; फिर सिवाना होसा की ओर]]></a:t>
+              <a:t><![CDATA[வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनका भाग यहूदियों के भाग के बीच में ठहरा।]]></a:t>
+              <a:t><![CDATA[19. அப்பிராயீம், சீகோன், அனாகராத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उनके भाग में ये नगर हैं, अर्थात बेर्शेबा, शेबा, मोलादा,]]></a:t>
+              <a:t><![CDATA[20. ராப்பித், கிஷியோன், அபெத்ஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. जब देश का बांटा जाना सिवानों के अनुसार निपट गया, तब इस्राएलियों ने नून के पुत्र यहोशू को भी अपने]]></a:t>
+              <a:t><![CDATA[21. ரெமேத், என்கன்னீம், என்காதா, பெத்பாத்செஸ் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बीच में एक भाग दिया।]]></a:t>
+              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. हसर्शूआल, बाला, एसेम,]]></a:t>
+              <a:t><![CDATA[அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. यहोवा के कहने के अनुसार उन्होंने उसको उसका मांगा हुआ नगर दिया, यह एप्रैम के पहाड़ी देश में का]]></a:t>
+              <a:t><![CDATA[23. இந்தப் பட்டணங்களும் இவைகளைச் சேர்ந்த கிராமங்களும் இசக்கார் புத்திரரின் கோத்திரத்திற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विम्नत्सेरह है; और वह उस नगर को बसाकर उस में रहने लगा॥]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. एलतोलद, बतूल, होर्मा,]]></a:t>
+              <a:t><![CDATA[24. ஐந்தாம் சீட்டு ஆசேர் புத்திரருடைய கோத்திரத்துக்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. सिक्लग, बेत्मर्काबोत, हसर्शूसा,]]></a:t>
+              <a:t><![CDATA[25. அவர்களுடைய வம்சங்களின்படி அவர்களுக்குக் கிடைத்த எல்லை, எல்காத், ஆலி, பேதேன், அக்சாப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. जो जो भाग एलीआजर याजक, और नून के पुत्र यहोशू, और इस्राएलियों के गोत्रों के घरानों के पूर्वजों के]]></a:t>
+              <a:t><![CDATA[26. அலம்மேலெக், ஆமாத், மிஷயால் இவைகளே; பின்பு அது மேற்கே கர்மேலுக்கும் சீகோர்லிப்னாத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुड़कर और अकजीब के पास के देश में हो कर समुद्र पर निकला,]]></a:t>
+              <a:t><![CDATA[2. அவர்களுக்குச் சுதந்தரமாகக் கிடைத்த பட்டணங்களாவன: பெயெர்செபா, சேபா, மொலாதா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुख्य मुख्य पुरूषों ने शीलो में, मिलापवाले तम्बू के द्वार पर, यहोवा के साम्हने चिट्ठी डाल डालके बांट]]></a:t>
+              <a:t><![CDATA[சென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिए वे ये ही हैं। निदान उन्होंने देश विभाजन का काम निपटा दिया॥]]></a:t>
+              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. बेतलबाओत, और शारूहेन; ये तेरह नगर और इनके गांव उन्हें मिले।]]></a:t>
+              <a:t><![CDATA[பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. फिर ऐन, रिम्मोन, ऐतेर, और आशान, ये चार नगर गांवों समेत;]]></a:t>
+              <a:t><![CDATA[28. எபிரோனுக்கும், ரேகோபுக்கும், அம்மோனுக்கும், கானாவுக்கும், பெரிய சீதோன்மட்டும் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और बालत्बेर जो दक्खिन देश का रामा भी कहलाता है, वहां तक इन नगरों के चारों ओर के सब गांव भी उन्हें]]></a:t>
+              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिले। शिमानियों के गोत्र का भाग उनके कुलों के अनुसार यही ठहरा।]]></a:t>
+              <a:t><![CDATA[எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. शिमोनियों का भाग तो यहूदियों के अंश में से दिया गया; क्योंकि यहूदियों का भाग उनके लिये बहुत था,]]></a:t>
+              <a:t><![CDATA[30. உம்மாவும், ஆப்பெக்கும், ரேகோபும் அதற்கு அடுத்திருக்கிறது; இந்தப் பட்டணங்களும் இவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस कारण शिमोनियों का भाग उन्हीं के भाग के बीच ठहरा॥]]></a:t>
+              <a:t><![CDATA[கிராமங்களும் இருபத்திரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तीसरी चिट्ठी जबूलूनियों के कुलों के अनुसार उनके नाम पर निकली। और उनके भाग का सिवाना सारीद तक]]></a:t>
+              <a:t><![CDATA[31. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் ஆசேர் புத்திரரின் கோத்திரத்துக்கு, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहुंचा;]]></a:t>
+              <a:t><![CDATA[வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. उम्मा, अपेक, और रहोब भी उनके भाग में ठहरे; इस प्रकार बाईस नगर अपने अपने गांवों समेत उन को मिले।]]></a:t>
+              <a:t><![CDATA[3. ஆசார் சூகால், பாலா, ஆத்சேம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उनका सिवाना पश्चिम की ओर मरला को चढ़कर दब्बेशेत को पहुंचा; और योकनाम के साम्हने के नाले तक]]></a:t>
+              <a:t><![CDATA[32. ஆறாம் சீட்டு நப்தலி புத்திரருக்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहुंच गया;]]></a:t>
+              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर सारीद से वह सूर्योदय की ओर मुड़कर किसलोत्ताबोर के सिवाने तक पंहुचा, और वहां से बढ़ते बढ़ते]]></a:t>
+              <a:t><![CDATA[அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दाबरत में निकला, और यापी की ओर जा निकला;]]></a:t>
+              <a:t><![CDATA[முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. वहां से वह पूर्व की ओर आगे बढ़कर गथेपेर और इत्कासीन को गया, और उस रिम्मोन में निकला जो नेआ तक]]></a:t>
+              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फैला हुआ है;]]></a:t>
+              <a:t><![CDATA[தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. वहां से वह सिवाना उसके उत्तर की ओर से मुड़कर हन्नातोन पर पहुंचा, और यिप्तहेल की तराई में जा]]></a:t>
+              <a:t><![CDATA[35. அரணிப்பான பட்டணங்களாவன; சீத்திம், சேர், அம்மாத், ரக்காத், கின்னரேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकला;]]></a:t>
+              <a:t><![CDATA[36. ஆதமா, ராமா, ஆத்சோர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. कत्तात, नहलाल, शिभ्रोन, यिदला, और बेतलेहम; ये बारह नगर उनके गांवों समेत उसी भाग के ठहरे।]]></a:t>
+              <a:t><![CDATA[37. கேதேஸ், எத்ரேயி, என்ஆத்சோர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जबूलूनियों का भाग उनके कुलों के अनुसार यही ठहरा; और उस में अपने अपने गांवों समेत ये ही नगर हैं॥]]></a:t>
+              <a:t><![CDATA[38. ஈரோன், மிக்தாலேல் ஓரேம், பெதானாத், பெத்ஷிமேஸ் முதலானவைகளே; பட்டணங்களும் அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. कुलों के अनुसार आशेरियों के गोत्र का भाग नगरों और गांवों समेत यही ठहरा॥]]></a:t>
+              <a:t><![CDATA[4. எல்தோலாத், பெத்தூல், ஒர்மா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. चौथी चिट्ठी इस्साकारियों के कुलों के अनुसार उनके नाम पर निकली।]]></a:t>
+              <a:t><![CDATA[கிராமங்களுமுட்படப் பத்தொன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और उनका सिवाना यिज्रेल, कसुल्लोत, शूनेम]]></a:t>
+              <a:t><![CDATA[39. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் நப்தலி புத்திரருடைய கோத்திரத்துக்கு, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हपारैम, शीओन, अनाहरत,]]></a:t>
+              <a:t><![CDATA[வம்சங்களின்படி, உண்டான சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. रब्बीत, किश्योत, एबेस,]]></a:t>
+              <a:t><![CDATA[40. ஏழாம் சீட்டு தாண் புத்திரருடைய கோத்திரத்திற்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. रेमेत, एनगन्नीम, एनहद्दा, और बेत्पस्सेस तक पहुंचा।]]></a:t>
+              <a:t><![CDATA[41. அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரத்தின் எல்லையாவது, சோரா, எஸ்தாவோல், இர்சேமேஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. फिर वह सिवाना ताबोर-शहसूमा और बेतशेमेश तक पहुंचा, और उनका सिवाना यरदन नदी पर जा निकला; इस प्रकार]]></a:t>
+              <a:t><![CDATA[42. சாலாபீன், ஆயலோன், பெத்லா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन को सोलह नगर अपने अपने गांवों समेत मिले।]]></a:t>
+              <a:t><![CDATA[43. ஏலோன், திம்னாதா, எக்ரோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. कुलों के अनुसार इस्साकारियों के गोत्र का भाग नगरों और गांवों समेत यही ठहरा॥]]></a:t>
+              <a:t><![CDATA[44. எல்தெக்கே, கிபெத்தோன் பாலாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. पांचवीं चिट्ठी आशेरियों के गोत्र के कुलों के अनुसार उनके नाम पर निकली।]]></a:t>
+              <a:t><![CDATA[45. யெகூத், பெனபெராக், காத்ரிம்மோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. उनके सिवाने में हेल्कत, हली, बेतेन, अक्षाप,]]></a:t>
+              <a:t><![CDATA[46. மேயார்கோன், ராக்கோன் என்னும் பட்டணங்களும், யாப்போவுக்கு எதிரான எல்லையுமே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. छठवीं चिट्ठी नप्तालियों के कुलों के अनुसार उनके नाम पर निकली।]]></a:t>
+              <a:t><![CDATA[5. சிக்லாக், பெத்மார்காபோத், ஆக்சார் சூசா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. अलाम्मेल्लेक, अमाद, और मिशाल थे; और वह पश्चिम की ओर कार्म्मेल तक और शाहोलिर्ब्नात तक पहुंचा;]]></a:t>
+              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. फिर वह सूर्योदय की ओर मुड़कर बेतदागोन को गया, और जबलून के भाग तक, और यिप्तहेल की तराई में उत्तर]]></a:t>
+              <a:t><![CDATA[லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +19201,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की ओर हो कर बेतेमेक और नीएल तक पहुंचा और उत्तर की ओर जा कर काबूल पर निकला,]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று பேரிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் தாண் புத்திரரின் கோத்திரத்திற்கு அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வம்சங்களின்படி உண்டான சுதந்தரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +20257,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और उनका सिवाना हेलेप से, और सानन्नीम में के बांज वृक्ष से, अदामीनेकेब और यब्नेल से हो कर, और]]></a:t>
+              <a:t><![CDATA[6. பெத்லெபாவோத், சருகேன் பட்டணங்களும் அவைகளின் கிராமங்களும் உட்படப் பதின்மூன்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लक्कूम को जा कर यरदन पर निकला;]]></a:t>
+              <a:t><![CDATA[7. மேலும் ஆயின், ரிம்மோன், எத்தேர், ஆசான் என்னும் நாலு பட்டணங்களும் அவைகளின் கிராமங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme78">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme78">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme78">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>