--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -135,60 +135,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -241,55 +231,50 @@
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
-    <p:sldId id="328" r:id="rId75"/>
-[...3 lines deleted...]
-    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -459,58 +444,53 @@
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -570,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. உம்மாவும், ஆப்பெக்கும், ரேகோபும் அதற்கு அடுத்திருக்கிறது; இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் இருபத்திரண்டு.]]></a:t>
+              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -679,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசார் சூகால், பாலா, ஆத்சேம்,]]></a:t>
+              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -788,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் ஆசேர் புத்திரரின் கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -897,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் ஆசேர் புத்திரரின் கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[35. அரணிப்பான பட்டணங்களாவன; சீத்திம், சேர், அம்மாத், ரக்காத், கின்னரேத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1006,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எல்தோலாத், பெத்தூல், ஒர்மா,]]></a:t>
+              <a:t><![CDATA[36. ஆதமா, ராமா, ஆத்சோர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1115,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆறாம் சீட்டு நப்தலி புத்திரருக்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[37. கேதேஸ், எத்ரேயி, என்ஆத்சோர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1224,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிக்லாக், பெத்மார்காபோத், ஆக்சார் சூசா,]]></a:t>
+              <a:t><![CDATA[38. ஈரோன், மிக்தாலேல் ஓரேம், பெதானாத், பெத்ஷிமேஸ் முதலானவைகளே; பட்டணங்களும் அவைகளின் கிராமங்களுமுட்படப் பத்தொன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1333,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில் முடியும்.]]></a:t>
+              <a:t><![CDATA[39. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் நப்தலி புத்திரருடைய கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி, உண்டான சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1442,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில் முடியும்.]]></a:t>
+              <a:t><![CDATA[40. ஏழாம் சீட்டு தாண் புத்திரருடைய கோத்திரத்திற்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1551,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பெத்லெபாவோத், சருகேன் பட்டணங்களும் அவைகளின் கிராமங்களும் உட்படப் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[41. அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரத்தின் எல்லையாவது, சோரா, எஸ்தாவோல், இர்சேமேஸ்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1660,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும் பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
+              <a:t><![CDATA[28. எபிரோனுக்கும், ரேகோபுக்கும், அம்மோனுக்கும், கானாவுக்கும், பெரிய சீதோன்மட்டும் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1769,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
+              <a:t><![CDATA[42. சாலாபீன், ஆயலோன், பெத்லா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1878,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
+              <a:t><![CDATA[43. ஏலோன், திம்னாதா, எக்ரோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1987,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்புறம் அந்த எல்லை மேற்கே அஸ்னோத்தாபோருக்குத் திரும்பி, அங்கேயிருந்து உக்கோருக்குச் சென்று தெற்கே செபுலோனையும், மேற்கே ஆசேரையும் சூரியோதயப்புறத்திலே யோர்தானிலே யூதாவையும் சேர்ந்து வரும்.]]></a:t>
+              <a:t><![CDATA[44. எல்தெக்கே, கிபெத்தோன் பாலாத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2096,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மேலும் ஆயின், ரிம்மோன், எத்தேர், ஆசான் என்னும் நாலு பட்டணங்களும் அவைகளின் கிராமங்களுமே.]]></a:t>
+              <a:t><![CDATA[45. யெகூத், பெனபெராக், காத்ரிம்மோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2205,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அரணிப்பான பட்டணங்களாவன; சீத்திம், சேர், அம்மாத், ரக்காத், கின்னரேத்,]]></a:t>
+              <a:t><![CDATA[46. மேயார்கோன், ராக்கோன் என்னும் பட்டணங்களும், யாப்போவுக்கு எதிரான எல்லையுமே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2314,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2423,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2532,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆதமா, ராமா, ஆத்சோர்,]]></a:t>
+              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2641,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின் பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[48. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் தாண் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி உண்டான சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2750,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின் பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம் பெற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2859,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும் பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
+              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2968,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கேதேஸ், எத்ரேயி, என்ஆத்சோர்.]]></a:t>
+              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3077,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[2. அவர்களுக்குச் சுதந்தரமாகக் கிடைத்த பட்டணங்களாவன: பெயெர்செபா, சேபா, மொலாதா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3186,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
+              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின் குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3295,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஈரோன், மிக்தாலேல் ஓரேம், பெதானாத், பெத்ஷிமேஸ் முதலானவைகளே; பட்டணங்களும் அவைகளின் கிராமங்களுமுட்படப் பத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின் குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3404,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஈரோன், மிக்தாலேல் ஓரேம், பெதானாத், பெத்ஷிமேஸ் முதலானவைகளே; பட்டணங்களும் அவைகளின் கிராமங்களுமுட்படப் பத்தொன்பது.]]></a:t>
+              <a:t><![CDATA[3. ஆசார் சூகால், பாலா, ஆத்சேம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3513,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான ஆற்றுக்குப் போம்.]]></a:t>
+              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக் கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3622,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான ஆற்றுக்குப் போம்.]]></a:t>
+              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக் கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3731,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் நப்தலி புத்திரருடைய கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி, உண்டான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[4. எல்தோலாத், பெத்தூல், ஒர்மா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3840,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் நப்தலி புத்திரருடைய கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி, உண்டான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[5. சிக்லாக், பெத்மார்காபோத், ஆக்சார் சூசா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3949,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத் திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
+              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4058,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. எபிரோனுக்கும், ரேகோபுக்கும், அம்மோனுக்கும், கானாவுக்கும், பெரிய சீதோன்மட்டும் போம்.]]></a:t>
+              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4167,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத் திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
+              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4276,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ஏழாம் சீட்டு தாண் புத்திரருடைய கோத்திரத்திற்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4385,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து, ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
+              <a:t><![CDATA[6. பெத்லெபாவோத், சருகேன் பட்டணங்களும் அவைகளின் கிராமங்களும் உட்படப் பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4494,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து, ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
+              <a:t><![CDATA[7. மேலும் ஆயின், ரிம்மோன், எத்தேர், ஆசான் என்னும் நாலு பட்டணங்களும் அவைகளின் கிராமங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4603,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரத்தின் எல்லையாவது, சோரா, எஸ்தாவோல், இர்சேமேஸ்,]]></a:t>
+              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4712,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்புறம் அந்த எல்லை வடக்கே அன்னத்தோனுக்குத் திரும்பி, இப்தாவேலின் பள்ளத்தாக்கிலே முடியும்.]]></a:t>
+              <a:t><![CDATA[8. இந்தப் பட்டணங்களைச் சுற்றிலும் பாலாத்பெயேர்மட்டும், தெற்கேயிருக்கிற ராமாத்மட்டும் இருக்கிற எல்லாக் கிராமங்களுமே; இவை சிமியோன் புத்திரருடைய கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4821,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. சாலாபீன், ஆயலோன், பெத்லா,]]></a:t>
+              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின் பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4930,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காத்தாத், நகலால், சிம்ரோன், இதாலா, பெத்லகேம் முதலான பன்னிரண்டு பட்டணங்களும் அவைகளின் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[9. சிமியோன் புத்திரருடைய சுதந்தரம் யூதா புத்திரரின் பங்குவீதத்திற்குள் இருக்கிறது; யூதா புத்திரரின் பங்கு அவர்களுக்கு மிச்சமாயிருந்தபடியால், சிமியோன் புத்திரர் அவர்கள் சுதந்தரத்தின் நடுவிலே சுதந்தரம் பெற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5039,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காத்தாத், நகலால், சிம்ரோன், இதாலா, பெத்லகேம் முதலான பன்னிரண்டு பட்டணங்களும் அவைகளின் கிராமங்களும்,]]></a:t>
+              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5148,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ஏலோன், திம்னாதா, எக்ரோன்,]]></a:t>
+              <a:t><![CDATA[10. மூன்றாம் சீட்டு செபுலோன் புத்திரருக்கு விழுந்தது; அவர்களுக்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரபங்குவீதம் சாரீத்மட்டுமுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5257,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[30. உம்மாவும், ஆப்பெக்கும், ரேகோபும் அதற்கு அடுத்திருக்கிறது; இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் இருபத்திரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5366,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செபுலோன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான ஆற்றுக்குப் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5475,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. எல்தெக்கே, கிபெத்தோன் பாலாத்]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய எல்லை மேற்கே மாராலாவுக்கு ஏறி, தாபசேத்துக்கு வந்து, யொக்கினேயாமுக்கு எதிரான ஆற்றுக்குப் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5584,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாலாம் சீட்டு இசக்காருக்கு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத் திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5693,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. யெகூத், பெனபெராக், காத்ரிம்மோன்,]]></a:t>
+              <a:t><![CDATA[12. சாரீதிலிருந்து அது கிழக்கே சூரியன் உதிக்கும் முனையாய்க் கிஸ்லோத்தாபோரின் எல்லையினிடத்துக்குத் திரும்பி, தாபராத்துக்குச் சென்று, யப்பியாவுக்கு ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5802,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. மேயார்கோன், ராக்கோன் என்னும் பட்டணங்களும், யாப்போவுக்கு எதிரான எல்லையுமே,]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து, ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5911,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அங்கேயிருந்து கிழக்குப்புறத்திலே கித்தாஏபேரையும் இத்தாகாத்சீனையும் கடந்து, ரிம்மோன்மெத்தோவாருக்கும் நேயாவுக்கும் போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6020,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்புறம் அந்த எல்லை வடக்கே அன்னத்தோனுக்குத் திரும்பி, இப்தாவேலின் பள்ளத்தாக்கிலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6129,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. தாண் புத்திரரின் எல்லை அவர்களுக்கு ஒடுக்கமாயிருந்தபடியால், அவர்கள் புறப்பட்டுப்போய், லேசேமின்மேல் யுத்தம்பண்ணி, அதைப் பிடித்து, பட்டயக்கருக்கினால் சங்கரித்து, அதைச் சுதந்தரித்துக்கொண்டு, அதிலே குடியிருந்து, லேசேமுக்குத் தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்புறம் அந்த எல்லை வடக்கே அன்னத்தோனுக்குத் திரும்பி, இப்தாவேலின் பள்ளத்தாக்கிலே முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6238,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இசக்கார் புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை, யெஸ்ரயேல், கெசுல்லோத், சூனேம்,]]></a:t>
+              <a:t><![CDATA[15. காத்தாத், நகலால், சிம்ரோன், இதாலா, பெத்லகேம் முதலான பன்னிரண்டு பட்டணங்களும் அவைகளின் கிராமங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6347,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் தாண் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி உண்டான சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[16. செபுலோன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6456,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இரண்டாம் சீட்டு சிமியோனுக்கு விழுந்தது; சிமியோன் புத்திரரின் கோத்திரத்திற்கு அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம், யூதா புத்திரருடைய சுதந்தரத்தின் நடுவே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[31. இந்தப் பட்டணங்களும் இவைகளின் கிராமங்களும் ஆசேர் புத்திரரின் கோத்திரத்துக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6565,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பிராயீம், சீகோன், அனாகராத்,]]></a:t>
+              <a:t><![CDATA[17. நாலாம் சீட்டு இசக்காருக்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6674,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின் குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இசக்கார் புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை, யெஸ்ரயேல், கெசுல்லோத், சூனேம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6783,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தேசத்தை அதின் எல்லைகளின்படி சுதந்தரமாகப் பங்கிட்டுத் தீர்ந்தபோது, இஸ்ரவேல் புத்திரர் நூனின் குமாரனாகிய யோசுவாவுக்குத் தங்கள் நடுவிலே ஒரு சுதந்தரத்தைக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. அப்பிராயீம், சீகோன், அனாகராத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7001,51 +6981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக் கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[21. ரெமேத், என்கன்னீம், என்காதா, பெத்பாத்செஸ் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7110,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. எப்பீராயீமின் மலைத்தேசத்திலிருக்கிற திம்னாத்சேரா என்னும் அவன் கேட்ட பட்டணத்தை அவனுக்குக் கர்த்தருடைய வாக்கின்படியே கொடுத்தார்கள்: அந்தப் பட்டணத்தை அவன் கட்டி, அதிலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்; அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7219,51 +7199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்; அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7328,51 +7308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. இந்தப் பட்டணங்களும் இவைகளைச் சேர்ந்த கிராமங்களும் இசக்கார் புத்திரரின் கோத்திரத்திற்கு, அவர்களுடைய வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7437,51 +7417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ஆசாரியனாகிய எலெயாசாரும், நூனின் குமாரனாகிய யோசுவாவும், கோத்திரப்பிதாக்களுடைய தலைவரும் சீலோவிலே ஆசரிப்புக் கூடாரத்தின் வாசலிலே கர்த்தருடைய சந்நிதியில் இஸ்ரவேல் புத்திரரின் கோத்திரங்களுக்குச் சீட்டுப்போட்டுக் கொடுத்த சுதந்தரங்கள் இவைகளே; இவ்விதமாய் அவர்கள் தேசத்தைப் பங்கிட்டு முடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. ஐந்தாம் சீட்டு ஆசேர் புத்திரருடைய கோத்திரத்துக்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7546,51 +7526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரெமேத், என்கன்னீம், என்காதா, பெத்பாத்செஸ் இவைகளே.]]></a:t>
+              <a:t><![CDATA[25. அவர்களுடைய வம்சங்களின்படி அவர்களுக்குக் கிடைத்த எல்லை, எல்காத், ஆலி, பேதேன், அக்சாப்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7655,51 +7635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
+              <a:t><![CDATA[32. ஆறாம் சீட்டு நப்தலி புத்திரருக்கு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7764,51 +7744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்; அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
+              <a:t><![CDATA[26. அலம்மேலெக், ஆமாத், மிஷயால் இவைகளே; பின்பு அது மேற்கே கர்மேலுக்கும் சீகோர்லிப்னாத்திற்கும் சென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7873,51 +7853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்புறம் அந்த எல்லை தாபோருக்கும், சகசீமாவுக்கும், பெத்ஷிமேசுக்கும் வந்து யோர்தானிலே முடியும்; அதற்குள் பதினாறு பட்டணங்களும் அவைகளுடைய கிராமங்களுமுண்டு.]]></a:t>
+              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும் பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7982,596 +7962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இந்தப் பட்டணங்களும் இவைகளைச் சேர்ந்த கிராமங்களும் இசக்கார் புத்திரரின் கோத்திரத்திற்கு, அவர்களுடைய வம்சங்களின்படி கிடைத்த சுதந்தரம்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[26. அலம்மேலெக், ஆமாத், மிஷயால் இவைகளே; பின்பு அது மேற்கே கர்மேலுக்கும் சீகோர்லிப்னாத்திற்கும் சென்று,]]></a:t>
+              <a:t><![CDATA[27. கிழக்கே பெத்தாகோனுக்குத் திரும்பி, செபுலோனுக்கு வடக்கேயிருக்கிற இப்தாவேலின் பள்ளத்தாக்குக்கும் பெத்தேமேக்குக்கும் நேகியெலுக்கும் வந்து, இடதுபுறமான காபூலுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8636,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்புறம் அந்த எல்லை ராமாவுக்கும் தீரு என்னும் அரணிப்பான பட்டணம்மட்டும் திரும்பும்; பின்பு அந்த எல்லை ஓசாவுக்குத் திரும்பி, அக்சீபின் எல்லை ஓரத்திலுள்ள சமுத்திரத்திலே முடியும்.]]></a:t>
+              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8745,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களுக்குச் சுதந்தரமாகக் கிடைத்த பட்டணங்களாவன: பெயெர்செபா, சேபா, மொலாதா,]]></a:t>
+              <a:t><![CDATA[33. நப்தலி புத்திரருக்கு அவர்கள் வம்சங்களின்படி கிடைத்த எல்லை ஏலேப்பிலும், சானானிமிலுள்ள அல்லோனிலுமிருந்து வந்த ஆதமி, நெக்கேபின்மேலும் யாப்னியேலின்மேலும், லக்கூம்மட்டும் போய், யோர்தானில் முடியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8824,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542862" r:id="rId1"/>
+    <p:sldLayoutId id="2474702950" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9420,90 +8855,50 @@
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9620,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ഉമ്മ, അഫേക്, രെഹോബ് മുതലായ ഇരുപത്തുരണ്ടു പട്ടണവും അവയുടെ ഗ്രാമങ്ങളും അവർക്കുണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[34. वहां से वह सिवाना पश्चिम की ओर मुड़कर अजनोत्ताबोर को गया, और वहां से हुक्कोक को गया, और दक्खिन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ബേർ-ശേബ, ശേബ, മോലാദ,]]></a:t>
+              <a:t><![CDATA[और जबूलून के भाग तक, और पश्चिम की ओर आशेर के भाग तक, और सूर्योदय की ओर यहूदा के भाग के पास की यरदन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ഇതു ആശേർമക്കളുടെ ഗോത്രത്തിന്നു കുടുംബംകുടുംബമായി കിട്ടിയ അവകാശം; ഈ പട്ടണങ്ങളും അവയുടെ]]></a:t>
+              <a:t><![CDATA[नदी पर पहुंचा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗ്രാമങ്ങളും തന്നേ.]]></a:t>
+              <a:t><![CDATA[35. और उनके गढ़ वाले नगर ये हैं, अर्थात सिद्दीम, सेर, हम्मत, रक्कत, किन्नेरेत,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഹസർ-ശൂവാൽ, ബാലാ, ഏസെം, എല്തോലദ്, ബേഥൂൽ, ഹൊർമ്മ, സിക്ളാഗ്, ബേത്ത്-മർക്കാബോത്ത്,]]></a:t>
+              <a:t><![CDATA[36. अदामा, रामा, हासोर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ആറാമത്തെ നറുക്കു നഫ്താലിമക്കൾക്കു, കുടുംബംകുടുംബമായി നഫ്താലിമക്കൾക്കു തന്നേ വന്നു.]]></a:t>
+              <a:t><![CDATA[37. केदेश, एद्रेई, एन्हासेर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഹസർ-സൂസ, ബേത്ത്-ലെബായോത്ത്- ശാരൂഹെൻ;]]></a:t>
+              <a:t><![CDATA[38. यिरोन, मिगदलेल, होरेम, बेतनात, और बेतशेमेश; ये उन्नीस नगर गांवों समेत उन को मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. അവരുടെ അതിർ ഹേലെഫും സാനന്നീമിലെ കരുവേലകവും തുടങ്ങി അദാമീ-നേക്കെബിലും യബ്നോലിലും കൂടി ലക്കൂംവരെ]]></a:t>
+              <a:t><![CDATA[39. कुलों के अुनसार नप्तालियों के गोत्र का भाग नगरों और उनके गांवों समेत यही ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെന്നു യോർദ്ദാങ്കൽ അവസാനിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[40. सातवीं चिट्ठी कुलों के अनुसार दानियों के गोत्र के नाम पर निकली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇങ്ങനെ പതിമൂന്നു പട്ടണവും അവയുടെ ഗ്രാമങ്ങളും]]></a:t>
+              <a:t><![CDATA[41. और उनके भाग के सिवाने में सोरा, एशताओल, ईरशमेश,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. സൂര്യോദയത്തിന്റെ നേരെ ബേത്ത്-ദാഗോനിലേക്കു തിരിഞ്ഞു വടക്കു സെബൂലൂനിലും ബേത്ത്-ഏമെക്കിലും]]></a:t>
+              <a:t><![CDATA[28. और वह एब्रोन, रहोब, हम्मोन, और काना से हो कर बड़े सीदोन को पहुंचा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. പിന്നെ ആ അതിർ പടിഞ്ഞാറോട്ടു അസ്നോത്ത്-താബോരിലേക്കു തിരിഞ്ഞു അവിടെനിന്നു ഹൂക്കോക്കിലേക്കു ചെന്നു]]></a:t>
+              <a:t><![CDATA[42. शालब्बीन, अय्यालोन, यितला,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തെക്കുവശത്തു സെബൂലൂനോടും പിടിഞ്ഞാറുവശത്തു ആശേരിനോടും കിഴക്കുവശത്തു യോർദ്ദാന്യ യെഹൂദയോടും]]></a:t>
+              <a:t><![CDATA[43. एलोन, तिम्ना, एक्रोन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൊട്ടിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[44. एलतके, गिब्बतोन, बालात,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അയീൻ, രിമ്മോൻ, ഏഥെർ, ആശാൻ; ഇങ്ങനെ നാലു പട്ടണവും അവയുടെ ഗ്രാമങ്ങളും;]]></a:t>
+              <a:t><![CDATA[45. यहूद, बनेबराक, गत्रिम्मोन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ഉറപ്പുള്ള പട്ടണങ്ങളായ സിദ്ദീം, സേർ, ഹമ്മത്ത്,]]></a:t>
+              <a:t><![CDATA[46. मेयर्कोन, और रक्कोन ठहरे, और यापो के साम्हने का सिवाना भी उनका था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഈ പട്ടണങ്ങൾക്കു ചുറ്റം തെക്കെ ദേശത്തിലെ രാമ എന്ന ബാലത്ത്-ബേർവരെയുള്ള സകലഗ്രാമങ്ങളും]]></a:t>
+              <a:t><![CDATA[47. और दानियों का भाग इस से अधिक हो गया, अर्थात दानी लेशेम पर चढ़कर उस से लड़े, और उसे ले कर तलवार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടായിരുന്നു; ഇതു ശിമെയോൻമക്കളുടെ ഗോത്രത്തിന്നു കുടുംബംകുടുംബമായി കിട്ടിയ അവകാശം.]]></a:t>
+              <a:t><![CDATA[से मार डाला, और उसको अपने अधिकार में करके उस में बस गए, और अपने मूलपुरूष के नाम पर लेशेम का नाम दान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. രക്കത്ത്, കിന്നേരത്ത്, അദമ, രാമ]]></a:t>
+              <a:t><![CDATA[रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ശിമെയോൻമക്കളുടെ അവകാശം യെഹൂദാമക്കളുടെ ഓഹരിയിൽ ഉൾപ്പെട്ടിരുന്നു; യെഹൂദാമക്കളുടെ ഓഹരി അവർക്കു]]></a:t>
+              <a:t><![CDATA[48. कुलों के अुनसार दानियों के गोत्र का भाग नगरों और गांवों समेत यही ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അധികമായിരുന്നതുകൊണ്ടു അവരുടെ അവകാശത്തിന്റെ ഇടയിൽ ശിമെയോൻമക്കൾക്കു അവകാശം ലഭിച്ചു.]]></a:t>
+              <a:t><![CDATA[1. दूसरी चिट्ठी शमौन के नाम पर, अर्थात शिमोनियों के कुलों के अनुसार उनके गोत्र के नाम पर निकली; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെയീയേലിലും യിഫ്താഹ്-ഏൽതാഴ്വരയിലും എത്തി ഇടത്തോട്ടു കാബൂൽ,]]></a:t>
+              <a:t><![CDATA[29. वहां से वह सिवाना मुड़कर रामा से होते हुए सोन नाम गढ़ वाले नगर तक चला गया; फिर सिवाना होसा की ओर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ഹാസോർ, കേദെശ്, എദ്രെയി, ഏൻ-ഹാസോർ,]]></a:t>
+              <a:t><![CDATA[उनका भाग यहूदियों के भाग के बीच में ठहरा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. സെബൂലൂൻ മക്കൾക്കു കുടുംബംകുടുംബമായി മൂന്നാമത്തെ നറുക്കു വന്നു; അവരുടെ അവകാശത്തിന്റെ അതിർ]]></a:t>
+              <a:t><![CDATA[2. उनके भाग में ये नगर हैं, अर्थात बेर्शेबा, शेबा, मोलादा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സാരീദ്വരെ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[49. जब देश का बांटा जाना सिवानों के अनुसार निपट गया, तब इस्राएलियों ने नून के पुत्र यहोशू को भी अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. യിരോൻ, മിഗ്ദൽ-ഏൽ, ഹൊരേം, ബേത്ത്-അനാത്ത്, ബേത്ത്-ശേമെശ് ഇങ്ങനെ പത്തൊമ്പതു പട്ടണവും അവയുടെ]]></a:t>
+              <a:t><![CDATA[बीच में एक भाग दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗ്രാമങ്ങളും.]]></a:t>
+              <a:t><![CDATA[3. हसर्शूआल, बाला, एसेम,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവരുടെ അതിർ പടിഞ്ഞാറോട്ടു മരലയിലേക്കു കയറി ദബ്ബേശെത്ത്‌വരെ ചെന്നു യൊക്നെയാമിന്നെതിരെയുള്ള]]></a:t>
+              <a:t><![CDATA[50. यहोवा के कहने के अनुसार उन्होंने उसको उसका मांगा हुआ नगर दिया, यह एप्रैम के पहाड़ी देश में का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തോടുവരെ എത്തുന്നു.]]></a:t>
+              <a:t><![CDATA[विम्नत्सेरह है; और वह उस नगर को बसाकर उस में रहने लगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ഇവ നഫ്താലിമക്കളുടെ ഗോത്രത്തിന്നു കുടുംബംകുടുംബമായി കിട്ടിയ അവകാശത്തിലെ പട്ടണങ്ങളും ഗ്രാമങ്ങളും]]></a:t>
+              <a:t><![CDATA[4. एलतोलद, बतूल, होर्मा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ.]]></a:t>
+              <a:t><![CDATA[5. सिक्लग, बेत्मर्काबोत, हसर्शूसा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. സാരീദിൽനിന്നു അതു കിഴക്കോട്ടു സൂര്യോദയത്തിന്റെ നേരെ കിസ്ളോത്ത് താബോരിന്റെ അതിരിലേക്കു തിരിഞ്ഞു]]></a:t>
+              <a:t><![CDATA[51. जो जो भाग एलीआजर याजक, और नून के पुत्र यहोशू, और इस्राएलियों के गोत्रों के घरानों के पूर्वजों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ഹെബ്രോൻ, രെഹോബ്, ഹമ്മോൻ, കാനാ, എന്നിവയിലും മഹാനഗരമായ സീദോൻ വരെയും ചെല്ലുന്നു.]]></a:t>
+              <a:t><![CDATA[मुड़कर और अकजीब के पास के देश में हो कर समुद्र पर निकला,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാബെരത്തിന്നു ചെന്നു യാഫീയയിലേക്കു കയറുന്നു.]]></a:t>
+              <a:t><![CDATA[मुख्य मुख्य पुरूषों ने शीलो में, मिलापवाले तम्बू के द्वार पर, यहोवा के साम्हने चिट्ठी डाल डालके बांट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ദാൻമക്കളുടെ ഗോത്രത്തിന്നു കുടുംബംകുടുംബമായി ഏഴാമത്തെ നറുക്കു വന്നു.]]></a:t>
+              <a:t><![CDATA[दिए वे ये ही हैं। निदान उन्होंने देश विभाजन का काम निपटा दिया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവിടെനിന്നു കിഴക്കോട്ടു ഗത്ത്-ഹേഫെരിലേക്കും ഏത്ത്-കാസീനിലേക്കും കടന്നു നേയാവരെ നീണ്ടുകിടക്കുന്ന]]></a:t>
+              <a:t><![CDATA[6. बेतलबाओत, और शारूहेन; ये तेरह नगर और इनके गांव उन्हें मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രിമ്മോനിലേക്കു ചെല്ലുന്നു.]]></a:t>
+              <a:t><![CDATA[7. फिर ऐन, रिम्मोन, ऐतेर, और आशान, ये चार नगर गांवों समेत;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. അവരുടെ അവകാശദേശം സൊരാ, എസ്തായോൽ, ഈർ-ശേമെശ്,]]></a:t>
+              <a:t><![CDATA[8. और बालत्बेर जो दक्खिन देश का रामा भी कहलाता है, वहां तक इन नगरों के चारों ओर के सब गांव भी उन्हें]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. പിന്നെ ആ അതിർ ഹന്നാഥോന്റെ വടക്കുവശത്തു തിരിഞ്ഞു യിഫ്താഹ്-ഏൽതാഴ്വരയിൽ അവസാനിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[मिले। शिमानियों के गोत्र का भाग उनके कुलों के अनुसार यही ठहरा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ശാലബ്ബീൻ, അയ്യാലോൻ, യിത്ള,]]></a:t>
+              <a:t><![CDATA[9. शिमोनियों का भाग तो यहूदियों के अंश में से दिया गया; क्योंकि यहूदियों का भाग उनके लिये बहुत था,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. കത്താത്ത്, നഹല്ലാൽ, ശിമ്രോൻ, യിദല, ബേത്ത്-ലേഹെം മുതലായ പന്ത്രണ്ടു പട്ടണവും അവയുടെ ഗ്രാമങ്ങളും]]></a:t>
+              <a:t><![CDATA[इस कारण शिमोनियों का भाग उन्हीं के भाग के बीच ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർക്കുണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[10. तीसरी चिट्ठी जबूलूनियों के कुलों के अनुसार उनके नाम पर निकली। और उनके भाग का सिवाना सारीद तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ഏലോൻ, തിമ്ന, എക്രോൻ,]]></a:t>
+              <a:t><![CDATA[पहुंचा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. രണ്ടാമത്തെ നറുക്കു ശിമെയോന്നു കുടുംബംകുടുംബമായി ശിമെയോൻമക്കളുടെ ഗോത്രത്തിന്നു വന്നു; അവരുടെ]]></a:t>
+              <a:t><![CDATA[30. उम्मा, अपेक, और रहोब भी उनके भाग में ठहरे; इस प्रकार बाईस नगर अपने अपने गांवों समेत उन को मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഇതു സെബൂലൂൻ മക്കൾക്കു കുടുംബംകുടുംബമായി കിട്ടിയ അവകാശമായ പട്ടണങ്ങളും അവയുടെ ഗ്രാമങ്ങളും തന്നേ.]]></a:t>
+              <a:t><![CDATA[11. और उनका सिवाना पश्चिम की ओर मरला को चढ़कर दब्बेशेत को पहुंचा; और योकनाम के साम्हने के नाले तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. എൽതെക്കേ, ഗിബ്ബഥോൻ, ബാലാത്ത്,]]></a:t>
+              <a:t><![CDATA[पहुंच गया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നാലാമത്തെ നറുക്കു യിസ്സാഖാരിന്നു, കുടുംബംകുടുംബമായി യിസ്സാഖാർമക്കൾക്കു തന്നേ വന്നു.]]></a:t>
+              <a:t><![CDATA[12. फिर सारीद से वह सूर्योदय की ओर मुड़कर किसलोत्ताबोर के सिवाने तक पंहुचा, और वहां से बढ़ते बढ़ते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. യിഹൂദ്, ബെനേ-ബെരാക്, ഗത്ത്-രിമ്മോൻ,]]></a:t>
+              <a:t><![CDATA[दाबरत में निकला, और यापी की ओर जा निकला;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. മേയർക്കോൻ, രക്കോൻ എന്നിവയും യാഫോവിന്നെതിരെയുള്ള ദേശവും ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[13. वहां से वह पूर्व की ओर आगे बढ़कर गथेपेर और इत्कासीन को गया, और उस रिम्मोन में निकला जो नेआ तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. എന്നാൽ ദാൻമക്കളുടെ ദേശം അവർക്കു പോയ്പോയി. അതുകൊണ്ടു ദാൻമക്കൾ പുറപ്പെട്ടു ലേശെമിനോടു യുദ്ധംചെയ്തു]]></a:t>
+              <a:t><![CDATA[फैला हुआ है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിനെ പിടിച്ചു വാളിന്റെ വായ്ത്തലയാൽ സംഹരിച്ചു കൈവശമാക്കി അവിടെ പാർത്തു; ലേശെമിന്നു തങ്ങളുടെ അപ്പനായ]]></a:t>
+              <a:t><![CDATA[14. वहां से वह सिवाना उसके उत्तर की ओर से मुड़कर हन्नातोन पर पहुंचा, और यिप्तहेल की तराई में जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാന്റെ പേരിൻ പ്രകാരം ദാൻ എന്നു പേരിട്ടു.]]></a:t>
+              <a:t><![CDATA[निकला;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവരുടെ ദേശം യിസ്രെയേൽ, കെസുല്ലോത്ത്,]]></a:t>
+              <a:t><![CDATA[15. कत्तात, नहलाल, शिभ्रोन, यिदला, और बेतलेहम; ये बारह नगर उनके गांवों समेत उसी भाग के ठहरे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ഇതു ദാൻമക്കളുടെ ഗോത്രത്തിന്നു കുടുംബംകുടുംബമായി കിട്ടിയ അവകാശപട്ടണങ്ങളും ഗ്രാമങ്ങളും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[16. जबूलूनियों का भाग उनके कुलों के अनुसार यही ठहरा; और उस में अपने अपने गांवों समेत ये ही नगर हैं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശം യെഹൂദാമക്കളുടെ അവകാശത്തിന്റെ ഇടയിൽ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[31. कुलों के अनुसार आशेरियों के गोत्र का भाग नगरों और गांवों समेत यही ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ശൂനേം, ഹഫാരയീം, ശീയോൻ,]]></a:t>
+              <a:t><![CDATA[17. चौथी चिट्ठी इस्साकारियों के कुलों के अनुसार उनके नाम पर निकली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. അവർ ദേശത്തെ അതിർ തിരിച്ചു കഴിഞ്ഞശേഷം യിസ്രായേൽമക്കൾ നൂന്റെ മകനായ യോശുവെക്കും തങ്ങളുടെ ഇടയിൽ ഒരു]]></a:t>
+              <a:t><![CDATA[18. और उनका सिवाना यिज्रेल, कसुल्लोत, शूनेम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശം കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[19. हपारैम, शीओन, अनाहरत,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അനാഹരാത്ത്, രബ്ബീത്ത്, കിശ്യോൻ,]]></a:t>
+              <a:t><![CDATA[20. रब्बीत, किश्योत, एबेस,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. അവൻ ചോദിച്ച പട്ടണമായി എഫ്രയീംമലനാട്ടിലുള്ള തിമ്നത്ത്-സേരഹ് അവർ യഹോവയുടെ കല്പനപ്രകാരം അവന്നു]]></a:t>
+              <a:t><![CDATA[21. रेमेत, एनगन्नीम, एनहद्दा, और बेत्पस्सेस तक पहुंचा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തു; അവൻ ആ പട്ടണം പണിതു അവിടെ പാർത്തു.]]></a:t>
+              <a:t><![CDATA[22. फिर वह सिवाना ताबोर-शहसूमा और बेतशेमेश तक पहुंचा, और उनका सिवाना यरदन नदी पर जा निकला; इस प्रकार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ഇവ പുരോഹിതനായ ഏലെയാസാരും നൂന്റെ മകനായ യോശുവയും യിസ്രായേൽമക്കളുടെ ഗോത്രപിതാക്കന്മാരിൽ പ്രധാനികളും]]></a:t>
+              <a:t><![CDATA[उन को सोलह नगर अपने अपने गांवों समेत मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശീലോവിൽ സമാഗമനക്കുടാരത്തിന്റെ വാതിൽക്കൽ യഹോവയുടെ സന്നിധിയിൽവെച്ചു ചീട്ടിട്ടു അവകാശമായി വിഭാഗിച്ചു]]></a:t>
+              <a:t><![CDATA[23. कुलों के अनुसार इस्साकारियों के गोत्र का भाग नगरों और गांवों समेत यही ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്ത അവകാശങ്ങൾ ആകുന്നു. ഇങ്ങനെ ദേശവിഭാഗം അവസാനിച്ചു.]]></a:t>
+              <a:t><![CDATA[24. पांचवीं चिट्ठी आशेरियों के गोत्र के कुलों के अनुसार उनके नाम पर निकली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഏബെസ്, രേമെത്ത്, ഏൻ-ഗന്നീം, ഏൻ-ഹദ്ദ, ബേത്ത്-പസ്സേസ് എന്നിവ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[25. उनके सिवाने में हेल्कत, हली, बेतेन, अक्षाप,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. പിന്നെ ആ അതിർ രാമയിലേക്കും ഉറപ്പുള്ള പട്ടണമായ സോരിലേക്കും തിരിയുന്നു. പിന്നെ ആ അതിർ ഹോസയിലേക്കു]]></a:t>
+              <a:t><![CDATA[32. छठवीं चिट्ठी नप्तालियों के कुलों के अनुसार उनके नाम पर निकली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അവരുടെ അതിർ താബോർ, ശഹസൂമ, ബേത്ത്-ശേമെശ്, എന്നിവയിൽ എത്തി യോർദ്ദാങ്കൽ അവസാനിക്കുന്നു. ഇങ്ങനെ]]></a:t>
+              <a:t><![CDATA[26. अलाम्मेल्लेक, अमाद, और मिशाल थे; और वह पश्चिम की ओर कार्म्मेल तक और शाहोलिर्ब्नात तक पहुंचा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിനാറു പട്ടണവും അവയുടെ ഗ്രാമങ്ങളും ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[27. फिर वह सूर्योदय की ओर मुड़कर बेतदागोन को गया, और जबलून के भाग तक, और यिप्तहेल की तराई में उत्तर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,711 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഇതു യിസ്സാഖാർമക്കളുടെ ഗോത്രത്തിന്നു കുടുംബംകുടുംബമായി കിട്ടിയ അവകാശം; ഈ പട്ടണങ്ങളും അവയുടെ]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[ശീഹോർ-ലിബ്നാത്തുംവരെ എത്തി,]]></a:t>
+              <a:t><![CDATA[की ओर हो कर बेतेमेक और नीएल तक पहुंचा और उत्तर की ओर जा कर काबूल पर निकला,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരിഞ്ഞു സക്സീബ് ദേശത്തു സമുദ്രത്തിങ്കൽ അവസാനിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[33. और उनका सिवाना हेलेप से, और सानन्नीम में के बांज वृक्ष से, अदामीनेकेब और यब्नेल से हो कर, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവർക്കു തങ്ങളുടെ അവകാശത്തിൽ]]></a:t>
+              <a:t><![CDATA[लक्कूम को जा कर यरदन पर निकला;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19581,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19866,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>77</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>