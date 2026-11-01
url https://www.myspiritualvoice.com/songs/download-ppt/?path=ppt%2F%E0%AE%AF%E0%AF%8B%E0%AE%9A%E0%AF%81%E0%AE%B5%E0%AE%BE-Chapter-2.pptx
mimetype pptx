--- v0 (2026-08-03)
+++ v1 (2026-11-01)
@@ -95,50 +95,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +177,53 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +373,56 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மனுஷர் யோர்தானுக்குப் போகிற வழியில் துறைகள் மட்டும் அவர்களைத் தேடப்போனார்கள்; அவர்களைத் தேடுகிறவர்கள் புறப்பட்டவுடனே வாசல் அடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. And the woman took the two men, and hid them, and said thus, There came men unto me, but I know not whence they were:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மனுஷர் யோர்தானுக்குப் போகிற வழியில் துறைகள் மட்டும் அவர்களைத் தேடப்போனார்கள்; அவர்களைத் தேடுகிறவர்கள் புறப்பட்டவுடனே வாசல் அடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[4. And the woman took the two men, and hid them, and said thus, There came men unto me, but I know not whence they were:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மனுஷர் யோர்தானுக்குப் போகிற வழியில் துறைகள் மட்டும் அவர்களைத் தேடப்போனார்கள்; அவர்களைத் தேடுகிறவர்கள் புறப்பட்டவுடனே வாசல் அடைக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass about the time of shutting of the gate, when it was dark, that the men went out: where the men went I know not: pursue after them quickly; for all of you shall overtake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த மனுஷர் படுத்துக்கொள்ளுமுன்னே அவள் வீட்டின்மேல் அவர்களிடத்திற்கு ஏறிப்போய்,]]></a:t>
+              <a:t><![CDATA[5. And it came to pass about the time of shutting of the gate, when it was dark, that the men went out: where the men went I know not: pursue after them quickly; for all of you shall overtake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் உங்களுக்கு தேசத்தை ஒப்புக்கொடுத்தாரென்றும், உங்களைப்பற்றி எங்களுக்குத் திகில் பிடித்திருக்கிறதென்றும், உங்களைக்குறித்து தேசத்துக் குடிகள் எல்லாரும் சோர்ந்துபோனார்கள் என்றும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass about the time of shutting of the gate, when it was dark, that the men went out: where the men went I know not: pursue after them quickly; for all of you shall overtake them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எகிப்திலிருந்து புறப்பட்டபோது, கர்த்தர் உங்களுக்கு முன்பாகச் சிவந்த சமுத்திரத்தின் தண்ணீரை வற்றிப்போகப்பண்ணினதையும், நீங்கள் யோர்தானுக்கு அப்புறத்தில் சங்காரம் பண்ணின எமோரியரின் இரண்டு ராஜாக்களாகிய சீகோனுக்கும் ஓகுக்கும் செய்ததையும் கேள்விப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[6. But she had brought them up to the roof of the house, and hid them with the stalks of flax, which she had laid in order upon the roof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எகிப்திலிருந்து புறப்பட்டபோது, கர்த்தர் உங்களுக்கு முன்பாகச் சிவந்த சமுத்திரத்தின் தண்ணீரை வற்றிப்போகப்பண்ணினதையும், நீங்கள் யோர்தானுக்கு அப்புறத்தில் சங்காரம் பண்ணின எமோரியரின் இரண்டு ராஜாக்களாகிய சீகோனுக்கும் ஓகுக்கும் செய்ததையும் கேள்விப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[7. And the men pursued after them the way to Jordan unto the fords: and as soon as they which pursued after them were gone out, they shut the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எகிப்திலிருந்து புறப்பட்டபோது, கர்த்தர் உங்களுக்கு முன்பாகச் சிவந்த சமுத்திரத்தின் தண்ணீரை வற்றிப்போகப்பண்ணினதையும், நீங்கள் யோர்தானுக்கு அப்புறத்தில் சங்காரம் பண்ணின எமோரியரின் இரண்டு ராஜாக்களாகிய சீகோனுக்கும் ஓகுக்கும் செய்ததையும் கேள்விப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[7. And the men pursued after them the way to Jordan unto the fords: and as soon as they which pursued after them were gone out, they shut the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எகிப்திலிருந்து புறப்பட்டபோது, கர்த்தர் உங்களுக்கு முன்பாகச் சிவந்த சமுத்திரத்தின் தண்ணீரை வற்றிப்போகப்பண்ணினதையும், நீங்கள் யோர்தானுக்கு அப்புறத்தில் சங்காரம் பண்ணின எமோரியரின் இரண்டு ராஜாக்களாகிய சீகோனுக்கும் ஓகுக்கும் செய்ததையும் கேள்விப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[8. And before they were laid down, she came up unto them upon the roof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேள்விப்பட்டபோது எங்கள் இருதயம் கரைந்துபோயிற்று, உங்களாலே எல்லாருடைய தைரியமும் அற்றுப்போயிற்று; உங்கள் தேவனாகிய கர்த்தரே உயர வானத்திலும் கீழே பூமியிலும் தேவனானவர்.]]></a:t>
+              <a:t><![CDATA[9. And she said unto the men, I know that the LORD has given you the land, and that your terror is fallen upon us, and that all the inhabitants of the land faint because of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தை வேவுபார்க்கும்படி, இஸ்ரவேல் புத்திரரில் சில மனுஷர் இந்த ராத்திரியிலே இங்கே வந்தார்கள் என்று எரிகோவின் ராஜாவுக்குச் சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. And Joshua the son of Nun sent out of Shittim two men to spy secretly, saying, Go view the land, even Jericho. And they went, and came into an harlot's house, named Rahab, and lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேள்விப்பட்டபோது எங்கள் இருதயம் கரைந்துபோயிற்று, உங்களாலே எல்லாருடைய தைரியமும் அற்றுப்போயிற்று; உங்கள் தேவனாகிய கர்த்தரே உயர வானத்திலும் கீழே பூமியிலும் தேவனானவர்.]]></a:t>
+              <a:t><![CDATA[9. And she said unto the men, I know that the LORD has given you the land, and that your terror is fallen upon us, and that all the inhabitants of the land faint because of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் நான் உங்களுக்குத் தயவு செய்தபடியினால், நீங்களும் எங்கள் தகப்பன் குடும்பத்துக்குத் தயவுசெய்வோம் என்று கர்த்தர்பேரில் எனக்கு ஆணையிட்டு,]]></a:t>
+              <a:t><![CDATA[9. And she said unto the men, I know that the LORD has given you the land, and that your terror is fallen upon us, and that all the inhabitants of the land faint because of you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்போதும் நான் உங்களுக்குத் தயவு செய்தபடியினால், நீங்களும் எங்கள் தகப்பன் குடும்பத்துக்குத் தயவுசெய்வோம் என்று கர்த்தர்பேரில் எனக்கு ஆணையிட்டு,]]></a:t>
+              <a:t><![CDATA[10. For we have heard how the LORD dried up the water of the Red sea for you, when all of you came out of Egypt; and what all of you did unto the two kings of the Amorites, that were on the other side Jordan, Sihon and Og, whom all of you utterly destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நூனின் குமாரனாகிய யோசுவா சித்தீமிலிருந்து வேவுகாரராகிய இரண்டு மனுஷரை இரகசியமாய் வேவுபார்க்கும்படி அனுப்பி: நீங்கள் போய் தேசத்தையும் எரிகோவையும் பார்த்துவாருங்கள் என்றான். அவர்கள் போய், ராகாப் என்னும் பெயர்கொண்ட வேசியின் வீட்டுக்குள் பிரவேசித்து, அங்கே தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For we have heard how the LORD dried up the water of the Red sea for you, when all of you came out of Egypt; and what all of you did unto the two kings of the Amorites, that were on the other side Jordan, Sihon and Og, whom all of you utterly destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நூனின் குமாரனாகிய யோசுவா சித்தீமிலிருந்து வேவுகாரராகிய இரண்டு மனுஷரை இரகசியமாய் வேவுபார்க்கும்படி அனுப்பி: நீங்கள் போய் தேசத்தையும் எரிகோவையும் பார்த்துவாருங்கள் என்றான். அவர்கள் போய், ராகாப் என்னும் பெயர்கொண்ட வேசியின் வீட்டுக்குள் பிரவேசித்து, அங்கே தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For we have heard how the LORD dried up the water of the Red sea for you, when all of you came out of Egypt; and what all of you did unto the two kings of the Amorites, that were on the other side Jordan, Sihon and Og, whom all of you utterly destroyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நூனின் குமாரனாகிய யோசுவா சித்தீமிலிருந்து வேவுகாரராகிய இரண்டு மனுஷரை இரகசியமாய் வேவுபார்க்கும்படி அனுப்பி: நீங்கள் போய் தேசத்தையும் எரிகோவையும் பார்த்துவாருங்கள் என்றான். அவர்கள் போய், ராகாப் என்னும் பெயர்கொண்ட வேசியின் வீட்டுக்குள் பிரவேசித்து, அங்கே தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And as soon as we had heard these things, our hearts did melt, neither did there remain any more courage in any man, because of you: for the LORD your God, he is God in heaven above, and in earth beneath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் என் தகப்பனையும் என் தாயையும் என் சகோதரரையும் என் சகோதரிகளையும் அவர்களுக்கு உண்டான எல்லாவற்றையும் உயிரோடே வைத்து, எங்கள் ஜீவனைச் சாவுக்குத் தப்புவிக்கும்படி, எனக்கு நிச்சயமான அடையாளத்தைக் கொடுக்கவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And as soon as we had heard these things, our hearts did melt, neither did there remain any more courage in any man, because of you: for the LORD your God, he is God in heaven above, and in earth beneath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் என் தகப்பனையும் என் தாயையும் என் சகோதரரையும் என் சகோதரிகளையும் அவர்களுக்கு உண்டான எல்லாவற்றையும் உயிரோடே வைத்து, எங்கள் ஜீவனைச் சாவுக்குத் தப்புவிக்கும்படி, எனக்கு நிச்சயமான அடையாளத்தைக் கொடுக்கவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore, I pray you, swear unto me by the LORD, since I have showed you kindness, that all of you will also show kindness unto my father's house, and give me a true token:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: எங்கள் ஜீவனே உங்கள் ஜீவனுக்கு ஈடு, நீங்கள் எங்கள் காரியத்தை வெளிப்படுத்தாதிருந்தால், கர்த்தர் எங்களுக்குத் தேசத்தைக் கொடுக்கும்போது, நாங்கள் தயையும் சத்தியமும் பாராட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore, I pray you, swear unto me by the LORD, since I have showed you kindness, that all of you will also show kindness unto my father's house, and give me a true token:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: எங்கள் ஜீவனே உங்கள் ஜீவனுக்கு ஈடு, நீங்கள் எங்கள் காரியத்தை வெளிப்படுத்தாதிருந்தால், கர்த்தர் எங்களுக்குத் தேசத்தைக் கொடுக்கும்போது, நாங்கள் தயையும் சத்தியமும் பாராட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And that all of you will keep alive my father, and my mother, and my brethren, and my sisters, and all that they have, and deliver our lives from death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தை வேவுபார்க்கும்படி, இஸ்ரவேல் புத்திரரில் சில மனுஷர் இந்த ராத்திரியிலே இங்கே வந்தார்கள் என்று எரிகோவின் ராஜாவுக்குச் சொல்லப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. And Joshua the son of Nun sent out of Shittim two men to spy secretly, saying, Go view the land, even Jericho. And they went, and came into an harlot's house, named Rahab, and lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: எங்கள் ஜீவனே உங்கள் ஜீவனுக்கு ஈடு, நீங்கள் எங்கள் காரியத்தை வெளிப்படுத்தாதிருந்தால், கர்த்தர் எங்களுக்குத் தேசத்தைக் கொடுக்கும்போது, நாங்கள் தயையும் சத்தியமும் பாராட்டுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And that all of you will keep alive my father, and my mother, and my brethren, and my sisters, and all that they have, and deliver our lives from death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்களைக் கயிற்றினாலே ஜன்னல்வழியாய் இறக்கிவிட்டாள்; அவள் வீடு அலங்கத்தின் மதிலில் இருந்தது; அலங்கத்திலே அவள் குடியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. And that all of you will keep alive my father, and my mother, and my brethren, and my sisters, and all that they have, and deliver our lives from death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்களைக் கயிற்றினாலே ஜன்னல்வழியாய் இறக்கிவிட்டாள்; அவள் வீடு அலங்கத்தின் மதிலில் இருந்தது; அலங்கத்திலே அவள் குடியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[14. And the men answered her, Our life for yours, if all of you utter not this our business. And it shall be, when the LORD has given us the land, that we will deal kindly and truly with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவள் அவர்களை நோக்கி: தேடுகிறவர்கள் உங்களைக் காணாதபடிக்கு, நீங்கள் மலையிலே போய், அவர்கள் திரும்பிவருமட்டும் அங்கே மூன்றுநாள் ஒளித்திருந்து, பின்பு உங்கள் வழியே போங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And the men answered her, Our life for yours, if all of you utter not this our business. And it shall be, when the LORD has given us the land, that we will deal kindly and truly with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவள் அவர்களை நோக்கி: தேடுகிறவர்கள் உங்களைக் காணாதபடிக்கு, நீங்கள் மலையிலே போய், அவர்கள் திரும்பிவருமட்டும் அங்கே மூன்றுநாள் ஒளித்திருந்து, பின்பு உங்கள் வழியே போங்கள் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And the men answered her, Our life for yours, if all of you utter not this our business. And it shall be, when the LORD has given us the land, that we will deal kindly and truly with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: இதோ, நாங்கள் தேசத்துக்குள் பிரவேசிக்கும்போது, நீ இந்த சிவப்புநூல் கயிற்றை எங்களை இறக்கிவிட்ட ஜன்னலிலே கட்டி, உன் தகப்பனையும் உன் தாயையும் உன் சகோதரர்களையும் உன் தகப்பன் குடும்பத்தார் அனைவரையும் உன்னிடத்தில் உன் வீட்டிலே சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[15. Then she let them down by a cord through the window: for her house was upon the town wall, and she dwelt upon the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: இதோ, நாங்கள் தேசத்துக்குள் பிரவேசிக்கும்போது, நீ இந்த சிவப்புநூல் கயிற்றை எங்களை இறக்கிவிட்ட ஜன்னலிலே கட்டி, உன் தகப்பனையும் உன் தாயையும் உன் சகோதரர்களையும் உன் தகப்பன் குடும்பத்தார் அனைவரையும் உன்னிடத்தில் உன் வீட்டிலே சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[15. Then she let them down by a cord through the window: for her house was upon the town wall, and she dwelt upon the wall.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இல்லாவிட்டால் நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[16. And she said unto them, Get you to the mountain, lest the pursuers meet you; and hide yourselves there three days, until the pursuers be returned: and afterward may all of you go your way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இல்லாவிட்டால் நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[16. And she said unto them, Get you to the mountain, lest the pursuers meet you; and hide yourselves there three days, until the pursuers be returned: and afterward may all of you go your way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இல்லாவிட்டால் நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[17. And the men said unto her, We will be blameless of this yours oath which you have made us swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது எரிகோவின் ராஜா ராகாபண்டைக்கு ஆள் அனுப்பி: உன்னிடத்தில் வந்து, உன் வீட்டுக்குள் பிரவேசித்த மனுஷரை வெளியே கொண்டுவா; அவர்கள் தேசத்தையெல்லாம் வேவுபார்க்கும்படி வந்தார்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. And Joshua the son of Nun sent out of Shittim two men to spy secretly, saying, Go view the land, even Jericho. And they went, and came into an harlot's house, named Rahab, and lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எவனாகிலும் உன் வீட்டு வாசல்களிலிருந்து வெளியே புறப்பட்டால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் இருக்கும்; எங்கள்மேல் குற்றம் இல்லை; உன்னோடே வீட்டில் இருக்கிற எவன்மேலாகிலும் கைபோடப்பட்டதேயாகில், அவனுடைய இரத்தப்பழி எங்கள் தலையின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. And the men said unto her, We will be blameless of this yours oath which you have made us swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எவனாகிலும் உன் வீட்டு வாசல்களிலிருந்து வெளியே புறப்பட்டால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் இருக்கும்; எங்கள்மேல் குற்றம் இல்லை; உன்னோடே வீட்டில் இருக்கிற எவன்மேலாகிலும் கைபோடப்பட்டதேயாகில், அவனுடைய இரத்தப்பழி எங்கள் தலையின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[17. And the men said unto her, We will be blameless of this yours oath which you have made us swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எவனாகிலும் உன் வீட்டு வாசல்களிலிருந்து வெளியே புறப்பட்டால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல் இருக்கும்; எங்கள்மேல் குற்றம் இல்லை; உன்னோடே வீட்டில் இருக்கிற எவன்மேலாகிலும் கைபோடப்பட்டதேயாகில், அவனுடைய இரத்தப்பழி எங்கள் தலையின்மேல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[18. Behold, when we come into the land, you shall bind this line of scarlet thread in the window which you did let us down by: and you shall bring your father, and your mother, and your brethren, and all your father's household, home unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எங்கள் காரியத்தை வெளிப்படுத்தினாயேயானால், நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall be, that whosoever shall go out of the doors of your house into the street, his blood shall be upon his head, and we will be guiltless: and whosoever shall be with you in the house, his blood shall be on our head, if any hand be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ எங்கள் காரியத்தை வெளிப்படுத்தினாயேயானால், நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall be, that whosoever shall go out of the doors of your house into the street, his blood shall be upon his head, and we will be guiltless: and whosoever shall be with you in the house, his blood shall be on our head, if any hand be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவள் உங்கள் வார்த்தையின்படியே ஆகக்கடவது என்று சொல்லி, அவர்களை அனுப்பிவிட்டாள்; அவர்கள் போய்விட்டார்கள்; பின்பு அவள் அந்தச் சிவப்புக் கயிற்றை ஜன்னலிலே கட்டிவைத்தாள்.]]></a:t>
+              <a:t><![CDATA[19. And it shall be, that whosoever shall go out of the doors of your house into the street, his blood shall be upon his head, and we will be guiltless: and whosoever shall be with you in the house, his blood shall be on our head, if any hand be upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்கு அவள் உங்கள் வார்த்தையின்படியே ஆகக்கடவது என்று சொல்லி, அவர்களை அனுப்பிவிட்டாள்; அவர்கள் போய்விட்டார்கள்; பின்பு அவள் அந்தச் சிவப்புக் கயிற்றை ஜன்னலிலே கட்டிவைத்தாள்.]]></a:t>
+              <a:t><![CDATA[20. And if you utter this our business, then we will be quit of yours oath which you have made us to swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் போய், மலையிலே சேர்ந்து தேடுகிறவர்கள் திரும்பிவருமட்டும், மூன்று நாள் அங்கே தரித்திருந்தார்கள். தேடுகிறவர்கள் வழியெல்லாம் அவர்களைத் தேடியும் காணாதேபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And if you utter this our business, then we will be quit of yours oath which you have made us to swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் போய், மலையிலே சேர்ந்து தேடுகிறவர்கள் திரும்பிவருமட்டும், மூன்று நாள் அங்கே தரித்திருந்தார்கள். தேடுகிறவர்கள் வழியெல்லாம் அவர்களைத் தேடியும் காணாதேபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And she said, According unto your words, so be it. And she sent them away, and they departed: and she bound the scarlet line in the window.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த இரண்டு மனுஷரும் திரும்பி, மலையிலிருந்து இறங்கி, ஆற்றைக்கடந்து, நூனின் குமாரனாகிய யோசுவாவினிடத்தில் வந்து, தங்களுக்குச் சம்பவித்த யாவையும் அவனுக்குத் தெரிவித்து;]]></a:t>
+              <a:t><![CDATA[21. And she said, According unto your words, so be it. And she sent them away, and they departed: and she bound the scarlet line in the window.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது எரிகோவின் ராஜா ராகாபண்டைக்கு ஆள் அனுப்பி: உன்னிடத்தில் வந்து, உன் வீட்டுக்குள் பிரவேசித்த மனுஷரை வெளியே கொண்டுவா; அவர்கள் தேசத்தையெல்லாம் வேவுபார்க்கும்படி வந்தார்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And it was told the king of Jericho, saying, Behold, there came men in here to night of the children of Israel to search out the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அந்த இரண்டு மனுஷரும் திரும்பி, மலையிலிருந்து இறங்கி, ஆற்றைக்கடந்து, நூனின் குமாரனாகிய யோசுவாவினிடத்தில் வந்து, தங்களுக்குச் சம்பவித்த யாவையும் அவனுக்குத் தெரிவித்து;]]></a:t>
+              <a:t><![CDATA[22. And they went, and came unto the mountain, and abode there three days, until the pursuers were returned: and the pursuers sought them throughout all the way, but found them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் தேசத்தையெல்லாம் நம்முடைய கையில் ஒப்புக்கொடுத்தார்; தேசத்தின் குடிகளெல்லாம் நமக்குமுன்பாகச் சோர்ந்துபோனார்கள் என்று அவனோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they went, and came unto the mountain, and abode there three days, until the pursuers were returned: and the pursuers sought them throughout all the way, but found them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5496,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தர் தேசத்தையெல்லாம் நம்முடைய கையில் ஒப்புக்கொடுத்தார்; தேசத்தின் குடிகளெல்லாம் நமக்குமுன்பாகச் சோர்ந்துபோனார்கள் என்று அவனோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[23. So the two men returned, and descended from the mountain, and passed over, and came to Joshua the son of Nun, and told him all things that befell them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So the two men returned, and descended from the mountain, and passed over, and came to Joshua the son of Nun, and told him all things that befell them:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And they said unto Joshua, Truly the LORD has delivered into our hands all the land; for even all the inhabitants of the country do faint because of us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And they said unto Joshua, Truly the LORD has delivered into our hands all the land; for even all the inhabitants of the country do faint because of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த ஸ்திரீ அவ்விரண்டு மனுஷரையும் கொண்டுபோய் அவர்களை ஒழித்து வைத்து: மெய்தான், என்னிடத்தில் மனுஷர் வந்திருந்தார்கள்; ஆனாலும் அவர்கள் எவ்விடத்தாரோ எனக்குத் தெரியாது.]]></a:t>
+              <a:t><![CDATA[2. And it was told the king of Jericho, saying, Behold, there came men in here to night of the children of Israel to search out the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வாசலை அடைக்கும் நேரத்தில் இருட்டுவேளையிலே, அந்த மனுஷர் புறப்பட்டுப் போய்விட்டார்கள்; அவர்கள் எங்கே போனார்களோ எனக்குத் தெரியாது; அவர்களைச் சீக்கிரமாய்ப் போய்த்தேடுங்கள்; நீங்கள் அவர்களைப் பிடித்துக்கொள்ளலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And the king of Jericho sent unto Rahab, saying, Bring forth the men that are come to you, which are entered into yours house: for they be come to search out all the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வாசலை அடைக்கும் நேரத்தில் இருட்டுவேளையிலே, அந்த மனுஷர் புறப்பட்டுப் போய்விட்டார்கள்; அவர்கள் எங்கே போனார்களோ எனக்குத் தெரியாது; அவர்களைச் சீக்கிரமாய்ப் போய்த்தேடுங்கள்; நீங்கள் அவர்களைப் பிடித்துக்கொள்ளலாம் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And the king of Jericho sent unto Rahab, saying, Bring forth the men that are come to you, which are entered into yours house: for they be come to search out all the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் அவர்களை வீட்டின்மேல் பரப்பப்பட்ட சணல் தட்டைகளுக்குள்ளே மறைத்து வைத்திருந்தாள்.]]></a:t>
+              <a:t><![CDATA[3. And the king of Jericho sent unto Rahab, saying, Bring forth the men that are come to you, which are entered into yours house: for they be come to search out all the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474726254" r:id="rId1"/>
+    <p:sldLayoutId id="2482542615" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6758,74 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. রাজার লোকরা নগরের বাইরে বেরিয়ে গেল| নগরের সমস্ত ফটক বন্ধ করে দেওয়া হল| তারা ইস্রায়েল থেকে আসা]]></a:t>
+              <a:t><![CDATA[4. அந்த ஸ்திரீ அவ்விரண்டு மனுஷரையும் கொண்டுபோய் அவர்களை ஒழித்து வைத்து: மெய்தான், என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঐ দুজনের খোঁজে বেরিয়ে যর্দন নদীর ধারে এসে পৌঁছাল আর নদীর যেখানে যেখানে লোক পারাপার করে সেসব]]></a:t>
+              <a:t><![CDATA[மனுஷர் வந்திருந்தார்கள்; ஆனாலும் அவர்கள் எவ்விடத்தாரோ எனக்குத் தெரியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গায় খোঁজ করতে লাগল|]]></a:t>
+              <a:t><![CDATA[5. வாசலை அடைக்கும் நேரத்தில் இருட்டுவேளையிலே, அந்த மனுஷர் புறப்பட்டுப் போய்விட்டார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. এদিকে ওরা দুজন যখন শুয়ে পড়ার আযোজন করছে রাহব ছাদে উঠে এলো|]]></a:t>
+              <a:t><![CDATA[எங்கே போனார்களோ எனக்குத் தெரியாது; அவர்களைச் சீக்கிரமாய்ப் போய்த்தேடுங்கள்; நீங்கள் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সে তাদের বলল, “আমি জানি প্রভু তোমাদের লোকদের এই দেশ দিয়েছেন| তোমরা আমাদের ভয় পাইযে দিয়েছ|]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொள்ளலாம் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমরা ভয় পেয়েছি কারণ আমরা শুনেছি য়ে কি ভাবে প্রভু তোমাদের সহায় হয়েছিলেন| আমরা শুনেছি মিশর]]></a:t>
+              <a:t><![CDATA[6. அவள் அவர்களை வீட்டின்மேல் பரப்பப்பட்ட சணல் தட்டைகளுக்குள்ளே மறைத்து வைத்திருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে আসার সময় তিনি লোহিত সাগরের জল শুকিয়ে দিয়েছিলেন| আমরা এও শুনেছি সীহোন আর ওগ নামের দুজন]]></a:t>
+              <a:t><![CDATA[7. அந்த மனுஷர் யோர்தானுக்குப் போகிற வழியில் துறைகள் மட்டும் அவர்களைத் தேடப்போனார்கள்; அவர்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইমোরীয় রাজাকে তোমরা কি করেছিলে| আমরা জানি য়র্দ্দনের পূর্বতীরে ঐ রাজাদের তোমরা কি ভাবে ধ্বংস]]></a:t>
+              <a:t><![CDATA[தேடுகிறவர்கள் புறப்பட்டவுடனே வாசல் அடைக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলে|]]></a:t>
+              <a:t><![CDATA[8. அந்த மனுஷர் படுத்துக்கொள்ளுமுன்னே அவள் வீட்டின்மேல் அவர்களிடத்திற்கு ஏறிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এই সব বৃত্তান্ত শুনে আমরা আতঙ্কিত হয়ে আছি| আমাদের মধ্যে এমন বীর কেউ নেই য়ে তোমাদের সঙ্গে যুদ্ধ]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் உங்களுக்கு தேசத்தை ஒப்புக்கொடுத்தாரென்றும், உங்களைப்பற்றி எங்களுக்குத் திகில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কোন একজন গিয়ে য়িরীহোর রাজার কাছে বলল, “কাল রাত্রে ইস্রায়েল থেকে কিছু লোক আমাদের দেশের কোথায়]]></a:t>
+              <a:t><![CDATA[1. நூனின் குமாரனாகிய யோசுவா சித்தீமிலிருந்து வேவுகாரராகிய இரண்டு மனுஷரை இரகசியமாய் வேவுபார்க்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে| এর কারণ তোমাদের প্রভু ঈশ্বর ওপরে স্বর্গ আর নীচে এই বিশ্বলোকের শাসনকর্তা|]]></a:t>
+              <a:t><![CDATA[பிடித்திருக்கிறதென்றும், உங்களைக்குறித்து தேசத்துக் குடிகள் எல்லாரும் சோர்ந்துபோனார்கள் என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমি তো তোমাদের প্রতিশ্রুতি দিয়েছি, সাহায্য করেছি, তাই তোমাদের কাছে আমি একটা কথা দিতে অনুরোধ]]></a:t>
+              <a:t><![CDATA[அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছি| প্রভুর সামনে শপথ করে বলো তোমরা আমার পরিবারের প্রতি দযা করবে| বলো করবে তো?]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் எகிப்திலிருந்து புறப்பட்டபோது, கர்த்தர் உங்களுக்கு முன்பாகச் சிவந்த சமுத்திரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. নূনের পুত্র যিহোশূয় এবং অন্য সকলে শিটীম শহরে শিবির স্থাপন করলেন| তারপর যিহোশূয় সকলের অজ্ঞাতে]]></a:t>
+              <a:t><![CDATA[தண்ணீரை வற்றிப்போகப்பண்ணினதையும், நீங்கள் யோர்தானுக்கு அப்புறத்தில் சங்காரம் பண்ணின எமோரியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুজন গুপ্তচরকে পাঠালেন| তিনি তাদের বললেন, “দেশটা ভাল করে ঘুরে দেখে এসো, বিশেষ করে য়িরীহো শহরটার]]></a:t>
+              <a:t><![CDATA[இரண்டு ராஜாக்களாகிய சீகோனுக்கும் ஓகுக்கும் செய்ததையும் கேள்விப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে নজর রেখো|”তারা য়িরীহোর দিকে রওনা দিল| সেখানে তারা এক গণিকাগৃহে উঠল| তার নাম রাহব|]]></a:t>
+              <a:t><![CDATA[11. கேள்விப்பட்டபோது எங்கள் இருதயம் கரைந்துபோயிற்று, உங்களாலே எல்லாருடைய தைரியமும் அற்றுப்போயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কথা দাও আমার পরিবারের সকলকে বাঁচিয়ে রাখবে| আমার মাতা, পিতা, ভাই-বোন আর তাদের সংসারের সকলকে]]></a:t>
+              <a:t><![CDATA[உங்கள் தேவனாகிய கர்த்தரே உயர வானத்திலும் கீழே பூமியிலும் தேவனானவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচিয়ে রেখো| প্রতিশ্রুতি দাও মৃত্যুর হাত থেকে তোমরা আমাদের রক্ষা করবে|”]]></a:t>
+              <a:t><![CDATA[12. இப்போதும் நான் உங்களுக்குத் தயவு செய்தபடியினால், நீங்களும் எங்கள் தகப்பன் குடும்பத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ওরা দুজন সম্মত হল| তারা বলল, “জীবন দিয়ে আমরা তোমাদের রক্ষা করব| কিন্তু কাউকে বলবে না আমরা কি]]></a:t>
+              <a:t><![CDATA[தயவுசெய்வோம் என்று கர்த்தர்பேரில் எனக்கு ஆணையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করছি| প্রভু যখন আমাদের নিজস্ব দেশ আমাদের দেবেন তখন তোমাদের তো কৃপা করবই| তোমরা আমাদের ওপর বিশ্বাস]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் என் தகப்பனையும் என் தாயையும் என் சகோதரரையும் என் சகோதரிகளையும் அவர்களுக்கு உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কি দুর্বলতা আছে দেখবার জন্যই এসেছে|”]]></a:t>
+              <a:t><![CDATA[அனுப்பி: நீங்கள் போய் தேசத்தையும் எரிகோவையும் பார்த்துவாருங்கள் என்றான். அவர்கள் போய், ராகாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখতে পারো|”]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் உயிரோடே வைத்து, எங்கள் ஜீவனைச் சாவுக்குத் தப்புவிக்கும்படி, எனக்கு நிச்சயமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. স্ত্রীলোকটির বাড়ী নগর প্রাচীরের গায়ে তৈরী করা হয়েছিল| এটা প্রাচীরেরই এক অংশ ছিল| সে জানালা]]></a:t>
+              <a:t><![CDATA[அடையாளத்தைக் கொடுக்கவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে একটা মোটা দড়ি ঝুলিয়ে দিল যাতে সেটা বেযে বেযে ওরা বেরিয়ে য়েতে পারে|]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: எங்கள் ஜீவனே உங்கள் ஜீவனுக்கு ஈடு, நீங்கள் எங்கள் காரியத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. স্ত্রীলোকটি বলল, “পশ্চিমে পাহাড়ের দিকে তোমরা চলে যাও| তাহলে হঠাত্‌ করে রাজার সৈন্যরা তোমাদের]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தாதிருந்தால், கர்த்தர் எங்களுக்குத் தேசத்தைக் கொடுக்கும்போது, நாங்கள் தயையும் சத்தியமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁজে পাবে না| ওখানে তিনদিন তোমরা আত্মগোপন করে থাকো| সৈন্যরা ফিরে এলে তোমরা তোমাদের পথে ফিরে য়েও|”]]></a:t>
+              <a:t><![CDATA[பாராட்டுவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তারা বলল, “আমরা তোমাকে প্রতিশ্রুতি দিয়েছি কিন্তু তোমাকে য়ে একটা কাজ করতে হবে, নইলে কথা রাখতে]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்களைக் கயிற்றினாலே ஜன்னல்வழியாய் இறக்கிவிட்டாள்; அவள் வீடு அலங்கத்தின் மதிலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না পারলে আমরা দাযী হব না|]]></a:t>
+              <a:t><![CDATA[இருந்தது; அலங்கத்திலே அவள் குடியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমাদের পালানোর জন্য তুমি এই লাল দড়িটা কাজে লাগিয়েছ| আমরা তো অবশ্যই এখানে ফিরে আসছি| তখন কিন্তু]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவள் அவர்களை நோக்கி: தேடுகிறவர்கள் உங்களைக் காணாதபடிக்கு, நீங்கள் மலையிலே போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই দড়িটা আবার জানালায ঝুলিয়ে রাখবে| তুমি অবশ্যই তোমার বাড়ীতে মাতা, পিতা, ভাই-বোনদের এবং তোমার]]></a:t>
+              <a:t><![CDATA[அவர்கள் திரும்பிவருமட்டும் அங்கே மூன்றுநாள் ஒளித்திருந்து, பின்பு உங்கள் வழியே போங்கள் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত পরিবারবর্গকে নিয়ে আসবে|]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது அந்த மனுஷர் அவளை நோக்கி: இதோ, நாங்கள் தேசத்துக்குள் பிரவேசிக்கும்போது, நீ இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তখন য়িরীহোর রাজা রাহবের কাছে বার্তা পাঠালেন, “যারা তোমার বাড়ীতে রয়েছে তাদের লুকিয়ে রেখো না|]]></a:t>
+              <a:t><![CDATA[என்னும் பெயர்கொண்ட வேசியின் வீட்டுக்குள் பிரவேசித்து, அங்கே தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. এই বাড়ীতে যারাই থাকবে তাদের প্রত্যেককে আমরা রক্ষা করব| কেউ যদি আহত হয় তার জন্য আমরা দাযী থাকব|]]></a:t>
+              <a:t><![CDATA[சிவப்புநூல் கயிற்றை எங்களை இறக்கிவிட்ட ஜன்னலிலே கட்டி, உன் தகப்பனையும் உன் தாயையும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু কেউ যদি বাড়ীর বাইরে থাকে তাহলে সে হত হতে পারে, সে ক্ষেত্রে আমরা দাযী হব না| সে ক্ষেত্রে দোষ]]></a:t>
+              <a:t><![CDATA[சகோதரர்களையும் உன் தகப்பன் குடும்பத்தார் அனைவரையும் உன்னிடத்தில் உன் வீட்டிலே சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার নিজের|]]></a:t>
+              <a:t><![CDATA[18. இல்லாவிட்டால் நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তোমার সঙ্গে এই আমাদের চুক্তি হয়ে রইল| কিন্তু তুমি যদি কাউকে এসব ফাঁস করে দাও তাহলে এই চুক্তি আর]]></a:t>
+              <a:t><![CDATA[19. எவனாகிலும் உன் வீட்டு வாசல்களிலிருந்து வெளியே புறப்பட்டால், அவனுடைய இரத்தப்பழி அவன் தலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চুক্তি থাকবে না|”]]></a:t>
+              <a:t><![CDATA[இருக்கும்; எங்கள்மேல் குற்றம் இல்லை; உன்னோடே வீட்டில் இருக்கிற எவன்மேலாகிலும் கைபோடப்பட்டதேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. স্ত্রীলোকটি বলল, “তোমরা যা যা বলেছ সব আমি করব|” সে তাদের বিদায জানাল| তারা তার বাড়ী থেকে]]></a:t>
+              <a:t><![CDATA[அவனுடைய இரத்தப்பழி எங்கள் தலையின்மேல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেরিয়ে গেল| লাল দড়িটা সে জানালায বেঁধে দিল|]]></a:t>
+              <a:t><![CDATA[20. நீ எங்கள் காரியத்தை வெளிப்படுத்தினாயேயானால், நீ எங்கள் கையில் வாங்கின ஆணைக்கு நீங்கலாயிருப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তারা বাড়ী থেকে বেরিয়ে পাহাড়ের দিকে যাত্রা করল| তারা সেখানে তিনদিন রইল| রাজপ্রহরীরা সমস্ত]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাস্তায় নজরদারি করতে লাগল| তিনদিন এভাবে কেটে যাবার পর তারা আশা ছেড়ে দিয়ে নগরে ফিরে এলো|]]></a:t>
+              <a:t><![CDATA[21. அதற்கு அவள் உங்கள் வார்த்தையின்படியே ஆகக்கடவது என்று சொல்லி, அவர்களை அனுப்பிவிட்டாள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তারপর লোক দুটি পাহাড় পেরিয়ে, নদী পেরিয়ে নূনের পুত্র যিহোশূয়র কাছে ফিরে এলো| তারা যা যা]]></a:t>
+              <a:t><![CDATA[போய்விட்டார்கள்; பின்பு அவள் அந்தச் சிவப்புக் கயிற்றை ஜன்னலிலே கட்டிவைத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের বের করে দাও| তারা তোমাদের দেশে গুপ্তচর বৃত্তি করতে এসেছে|”]]></a:t>
+              <a:t><![CDATA[2. தேசத்தை வேவுபார்க்கும்படி, இஸ்ரவேல் புத்திரரில் சில மனுஷர் இந்த ராத்திரியிலே இங்கே வந்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখেছে সব তাকে জানাল|]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் போய், மலையிலே சேர்ந்து தேடுகிறவர்கள் திரும்பிவருமட்டும், மூன்று நாள் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যিহোশূয়কে তারা বলল, “প্রভু যথার্থই সমস্ত দেশটা আমাদের দিয়ে গেছেন| ওদেশের সমস্ত লোক আমাদের ভয়ে]]></a:t>
+              <a:t><![CDATA[தரித்திருந்தார்கள். தேடுகிறவர்கள் வழியெல்லாம் அவர்களைத் தேடியும் காணாதேபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13030,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভীত হয়ে আছে|”]]></a:t>
+              <a:t><![CDATA[23. அந்த இரண்டு மனுஷரும் திரும்பி, மலையிலிருந்து இறங்கி, ஆற்றைக்கடந்து, நூனின் குமாரனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவாவினிடத்தில் வந்து, தங்களுக்குச் சம்பவித்த யாவையும் அவனுக்குத் தெரிவித்து;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. கர்த்தர் தேசத்தையெல்லாம் நம்முடைய கையில் ஒப்புக்கொடுத்தார்; தேசத்தின் குடிகளெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நமக்குமுன்பாகச் சோர்ந்துபோனார்கள் என்று அவனோடே சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. রাহব দুজনকে লুকিয়েই রেখেছিল| সে বলল, “এরা এসেছিল ঠিকই, কিন্তু কোথা থেকে এসেছিল তা জানি না|]]></a:t>
+              <a:t><![CDATA[என்று எரிகோவின் ராஜாவுக்குச் சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সন্ধ্যাবেলা নগরের ফটক বন্ধ হবার সময় তারা দুজন চলে গেল| কোথায় গেল তাও জানি না| তাড়াতাড়ি তাদের]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது எரிகோவின் ராஜா ராகாபண்டைக்கு ஆள் அனுப்பி: உன்னிடத்தில் வந்து, உன் வீட்டுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেছনে পেছনে যাও, হয়তো তুমি তাদের ধরে ফেলতেও পারো|”]]></a:t>
+              <a:t><![CDATA[பிரவேசித்த மனுஷரை வெளியே கொண்டுவா; அவர்கள் தேசத்தையெல்லாம் வேவுபார்க்கும்படி வந்தார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. (আসলে রাহব ওদের কাছে যাই বলুক, ঐ দুজনকে সে ছাদের উপরে মসিনার ডাঁটার মধ্যে লুকিয়ে রেখেছিল|)]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>