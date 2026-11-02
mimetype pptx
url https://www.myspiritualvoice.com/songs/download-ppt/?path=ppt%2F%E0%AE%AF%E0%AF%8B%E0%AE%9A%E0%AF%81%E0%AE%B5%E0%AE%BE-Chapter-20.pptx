--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -29,93 +29,105 @@
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
+    <p:sldId id="275" r:id="rId22"/>
+    <p:sldId id="276" r:id="rId23"/>
+    <p:sldId id="277" r:id="rId24"/>
+    <p:sldId id="278" r:id="rId25"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -232,53 +244,57 @@
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
-  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -338,51 +354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பழிவாங்குகிறவன் அவனைத் தொடர்ந்து வந்தால், அவன் பிறனை முற்பகையின்றி அறியாமல் கொன்றதினால், அவனை இவன் கையில் ஒப்புக்கொடாதிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And when he that does flee unto one of those cities shall stand at the entering of the gate of the city, and shall declare his cause in the ears of the elders of that city, they shall take him into the city unto them, and give him a place, that he may dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -447,51 +463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நியாயம் விசாரிக்கும் சபைக்கு முன்பாக அவன் நிற்கும்வரைக்கும், அந்நாட்களிலிருக்கிற பிரதான ஆசாரியன் மரணமடையும்வரைக்கும், அவன் அந்தப் பட்டணத்திலே குடியிருக்கக் கடவன்; பின்பு கொலைசெய்தவன் தான் விட்டோடிப்போன தன் பட்டணத்திற்கும் தன் வீட்டிற்கும் திரும்பிப்போகவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And if the avenger of blood pursue after him, then they shall not deliver the slayer up into his hand; because he stroke his neighbour unwittingly, and hated him not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -556,51 +572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நியாயம் விசாரிக்கும் சபைக்கு முன்பாக அவன் நிற்கும்வரைக்கும், அந்நாட்களிலிருக்கிற பிரதான ஆசாரியன் மரணமடையும்வரைக்கும், அவன் அந்தப் பட்டணத்திலே குடியிருக்கக் கடவன்; பின்பு கொலைசெய்தவன் தான் விட்டோடிப்போன தன் பட்டணத்திற்கும் தன் வீட்டிற்கும் திரும்பிப்போகவேண்டும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And if the avenger of blood pursue after him, then they shall not deliver the slayer up into his hand; because he stroke his neighbour unwittingly, and hated him not in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -665,51 +681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே அவர்கள் நப்தலியின் மலைத்தேசமான கலிலேயாவிலுள்ள கேதேசையும் எப்பிராயீமின் மலைத்தேசத்திலுள்ள சீகேமையும், யூதாவின் மலைத்தேசத்திலுள்ள எபிரோனாகிய கீரியாத் அர்பாவையும் ஏற்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And he shall dwell in that city, until he stand before the congregation for judgment, and until the death of the high priest that shall be in those days: then shall the slayer return, and come unto his own city, and unto his own house, unto the city from whence he fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -774,51 +790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே அவர்கள் நப்தலியின் மலைத்தேசமான கலிலேயாவிலுள்ள கேதேசையும் எப்பிராயீமின் மலைத்தேசத்திலுள்ள சீகேமையும், யூதாவின் மலைத்தேசத்திலுள்ள எபிரோனாகிய கீரியாத் அர்பாவையும் ஏற்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And he shall dwell in that city, until he stand before the congregation for judgment, and until the death of the high priest that shall be in those days: then shall the slayer return, and come unto his own city, and unto his own house, unto the city from whence he fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -883,51 +899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எரிகோவிலிருக்கும் யோர்தானுக்கு அக்கரையான கிழக்கிலே ரூபன் கோத்திரத்திற்கு இருக்கும் சமபூமியின் வனாந்தரத்திலுள்ள பேசேரையும், காத் கோத்திரத்திற்கு இருக்கும் கீலேயாத்திலுள்ள ராமோத்தையும் மனாசே கோத்திரத்திற்கு இருக்கும் பாசானிலுள்ள கோலானையும் குறித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And he shall dwell in that city, until he stand before the congregation for judgment, and until the death of the high priest that shall be in those days: then shall the slayer return, and come unto his own city, and unto his own house, unto the city from whence he fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -992,51 +1008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எரிகோவிலிருக்கும் யோர்தானுக்கு அக்கரையான கிழக்கிலே ரூபன் கோத்திரத்திற்கு இருக்கும் சமபூமியின் வனாந்தரத்திலுள்ள பேசேரையும், காத் கோத்திரத்திற்கு இருக்கும் கீலேயாத்திலுள்ள ராமோத்தையும் மனாசே கோத்திரத்திற்கு இருக்கும் பாசானிலுள்ள கோலானையும் குறித்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they appointed Kedesh in Galilee in mount Naphtali, and Shechem in mount Ephraim, and Kirjatharba, which is Hebron, in the mountain of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1101,51 +1117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கைப்பிசகாய் ஒருவனைக் கொன்றவன் எவனோ அவன் சபைக்கு முன்பாக நிற்கும் வரைக்கும், பழிவாங்குகிறவன் கையினால் சாகாதபடிக்கு, ஓடிப்போய்; ஒதுங்கும்படி இஸ்ரவேல் புத்திரர் யாவருக்கும், அவர்கள் நடுவே தங்குகிற பரதேசிக்கும், குறிக்கப்பட்ட பட்டணங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[7. And they appointed Kedesh in Galilee in mount Naphtali, and Shechem in mount Ephraim, and Kirjatharba, which is Hebron, in the mountain of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1210,51 +1226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கைப்பிசகாய் ஒருவனைக் கொன்றவன் எவனோ அவன் சபைக்கு முன்பாக நிற்கும் வரைக்கும், பழிவாங்குகிறவன் கையினால் சாகாதபடிக்கு, ஓடிப்போய்; ஒதுங்கும்படி இஸ்ரவேல் புத்திரர் யாவருக்கும், அவர்கள் நடுவே தங்குகிற பரதேசிக்கும், குறிக்கப்பட்ட பட்டணங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[8. And on the other side Jordan by Jericho eastward, they assigned Bezer in the wilderness upon the plain out of the tribe of Reuben, and Ramoth in Gilead out of the tribe of Gad, and Golan in Bashan out of the tribe of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1319,51 +1335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கைப்பிசகாய் ஒருவனைக் கொன்றவன் எவனோ அவன் சபைக்கு முன்பாக நிற்கும் வரைக்கும், பழிவாங்குகிறவன் கையினால் சாகாதபடிக்கு, ஓடிப்போய்; ஒதுங்கும்படி இஸ்ரவேல் புத்திரர் யாவருக்கும், அவர்கள் நடுவே தங்குகிற பரதேசிக்கும், குறிக்கப்பட்ட பட்டணங்கள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[8. And on the other side Jordan by Jericho eastward, they assigned Bezer in the wilderness upon the plain out of the tribe of Reuben, and Ramoth in Gilead out of the tribe of Gad, and Golan in Bashan out of the tribe of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1428,51 +1444,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் யோசுவாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. The LORD also spoke unto Joshua, saying,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And on the other side Jordan by Jericho eastward, they assigned Bezer in the wilderness upon the plain out of the tribe of Reuben, and Ramoth in Gilead out of the tribe of Gad, and Golan in Bashan out of the tribe of Manasseh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. These were the cities appointed for all the children of Israel, and for the stranger that sojourns among them, that whosoever kills any person at unexpectedly might flee thither, and not die by the hand of the avenger of blood, until he stood before the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. These were the cities appointed for all the children of Israel, and for the stranger that sojourns among them, that whosoever kills any person at unexpectedly might flee thither, and not die by the hand of the avenger of blood, until he stood before the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. These were the cities appointed for all the children of Israel, and for the stranger that sojourns among them, that whosoever kills any person at unexpectedly might flee thither, and not die by the hand of the avenger of blood, until he stood before the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1537,51 +1989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: அறியாமல் கைப்பிசகாய் ஒருவனைக் கொன்றவன் ஓடிப்போயிருக்கும்படி, நான் மோசேயைக்கொண்டு உங்களுக்குக் கற்பித்த அடைக்கலப்பட்டணங்களை உங்களுக்கு ஏற்படுத்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Speak to the children of Israel, saying, Appoint out for you cities of refuge, whereof I spoke unto you by the hand of Moses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1646,51 +2098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: அறியாமல் கைப்பிசகாய் ஒருவனைக் கொன்றவன் ஓடிப்போயிருக்கும்படி, நான் மோசேயைக்கொண்டு உங்களுக்குக் கற்பித்த அடைக்கலப்பட்டணங்களை உங்களுக்கு ஏற்படுத்திக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Speak to the children of Israel, saying, Appoint out for you cities of refuge, whereof I spoke unto you by the hand of Moses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1755,51 +2207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகள் உங்களுக்கு இரத்தப்பழிவாங்குகிறவனுடைய கைக்குத் தப்பிப்போயிருக்கத்தக்க அடைக்கலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Speak to the children of Israel, saying, Appoint out for you cities of refuge, whereof I spoke unto you by the hand of Moses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1864,51 +2316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பட்டணங்களில் ஒன்றிற்கு ஓடிவருகிறவன், பட்டணத்தின் ஒலிமுகவாசலில் நின்றுகொண்டு, அந்தப் பட்டணத்தினுடைய மூப்பரின் செவிகள் கேட்க, தன் காரியத்தைச் சொல்வானாக; அப்பொழுது அவர்கள் அவனைத் தங்களிடத்தில் பட்டணத்துக்குள்ளே சேர்த்துக்கொண்டு, தங்களோடே குடியிருக்க அவனுக்கு இடம் கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. That the slayer that kills any person unexpectedly and unwittingly may flee thither: and they shall be your refuge from the avenger of blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1973,51 +2425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பட்டணங்களில் ஒன்றிற்கு ஓடிவருகிறவன், பட்டணத்தின் ஒலிமுகவாசலில் நின்றுகொண்டு, அந்தப் பட்டணத்தினுடைய மூப்பரின் செவிகள் கேட்க, தன் காரியத்தைச் சொல்வானாக; அப்பொழுது அவர்கள் அவனைத் தங்களிடத்தில் பட்டணத்துக்குள்ளே சேர்த்துக்கொண்டு, தங்களோடே குடியிருக்க அவனுக்கு இடம் கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when he that does flee unto one of those cities shall stand at the entering of the gate of the city, and shall declare his cause in the ears of the elders of that city, they shall take him into the city unto them, and give him a place, that he may dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2082,51 +2534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தப் பட்டணங்களில் ஒன்றிற்கு ஓடிவருகிறவன், பட்டணத்தின் ஒலிமுகவாசலில் நின்றுகொண்டு, அந்தப் பட்டணத்தினுடைய மூப்பரின் செவிகள் கேட்க, தன் காரியத்தைச் சொல்வானாக; அப்பொழுது அவர்கள் அவனைத் தங்களிடத்தில் பட்டணத்துக்குள்ளே சேர்த்துக்கொண்டு, தங்களோடே குடியிருக்க அவனுக்கு இடம் கொடுக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when he that does flee unto one of those cities shall stand at the entering of the gate of the city, and shall declare his cause in the ears of the elders of that city, they shall take him into the city unto them, and give him a place, that he may dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2191,51 +2643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பழிவாங்குகிறவன் அவனைத் தொடர்ந்து வந்தால், அவன் பிறனை முற்பகையின்றி அறியாமல் கொன்றதினால், அவனை இவன் கையில் ஒப்புக்கொடாதிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. And when he that does flee unto one of those cities shall stand at the entering of the gate of the city, and shall declare his cause in the ears of the elders of that city, they shall take him into the city unto them, and give him a place, that he may dwell among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2270,51 +2722,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044127" r:id="rId1"/>
+    <p:sldLayoutId id="2482537355" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2402,50 +2854,82 @@
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2602,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ಪೂರ್ವದಲ್ಲಿ ಅವನನ್ನು ಹಗೆಮಾಡಲಿಲ್ಲ ಅರಿಯದೆ ತನ್ನ ನೆರೆಯವನನ್ನು ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[கொடுக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2734,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಇದಲ್ಲದೆ ಅವನು ನ್ಯಾಯವಿಚಾರಣೆಗೋಸ್ಕರ ಸಭೆಯ ಮುಂದೆ ಬಂದು ನಿಲ್ಲುವವರೆಗೂ ಆಗಿನ ಪ್ರಧಾನ ಯಾಜಕನು ಮರಣ ಹೊಂದುವ ವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[5. பழிவாங்குகிறவன் அவனைத் தொடர்ந்து வந்தால், அவன் பிறனை முற்பகையின்றி அறியாமல் கொன்றதினால், அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2866,51 +3350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ಪಟ್ಟಣದಲ್ಲೇ ವಾಸವಾಗಿರ ಬೇಕು. ತರುವಾಯ ಕೊಂದವನು ತಾನು ಬಿಟ್ಟು ಓಡಿಹೋದ ತನ್ನ ಪಟ್ಟಣಕ್ಕೂ ಮನೆಗೂ ತಿರುಗಿ ಬರಬಹುದು.]]></a:t>
+              <a:t><![CDATA[இவன் கையில் ஒப்புக்கொடாதிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2998,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಹಾಗೆಯೇ ಅವರು ನಫ್ತಾಲಿಯ ಬೆಟ್ಟದ ಗಲಿಲಾಯದಲ್ಲಿ ಇರುವ ಕೆದೆಷನ್ನೂ ಎಫ್ರಾ ಯಾಮನ ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಶೆಕೇಮನ್ನೂ ಯೂದದ]]></a:t>
+              <a:t><![CDATA[6. நியாயம் விசாரிக்கும் சபைக்கு முன்பாக அவன் நிற்கும்வரைக்கும், அந்நாட்களிலிருக்கிற பிரதான ஆசாரியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3130,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಹೆಬ್ರೋನ್‌ ಎಂಬ ಕಿರ್ಯರ್ತ್‌ಬ ವನ್ನೂ ನೇಮಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[மரணமடையும்வரைக்கும், அவன் அந்தப் பட்டணத்திலே குடியிருக்கக் கடவன்; பின்பு கொலைசெய்தவன் தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3262,51 +3746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯೆರಿಕೋವಿನ ಪೂರ್ವದ ಲ್ಲಿರುವ ಯೊರ್ದನಿನ ಆಚೆ ರೂಬೇನನ ಗೋತ್ರಕ್ಕಿರುವ ಸಮವಾದ ಭೂಮಿಯ ಅರಣ್ಯದಲ್ಲಿರುವ ಬೆಚೆರನ್ನೂ]]></a:t>
+              <a:t><![CDATA[விட்டோடிப்போன தன் பட்டணத்திற்கும் தன் வீட்டிற்கும் திரும்பிப்போகவேண்டும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3394,51 +3878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಾದನ ಗೋತ್ರಕ್ಕೆ ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತನ್ನೂ ಮನಸ್ಸೆಯ ಗೋತ್ರಕ್ಕೆ ಬಾಷಾನಿನಲ್ಲಿರುವ ಗೋಲಾ ನನ್ನೂ ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே அவர்கள் நப்தலியின் மலைத்தேசமான கலிலேயாவிலுள்ள கேதேசையும் எப்பிராயீமின் மலைத்தேசத்திலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3526,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಕೈ ತಪ್ಪಿ ಅರಿಯದೆ ಕೊಂದರೆ ಯಾವನಾದರೂ ಸಭೆಯ ಮುಂದೆ ಬಂದು ನಿಲ್ಲುವ ಪರ್ಯಂತರ ರಕ್ತದ ಸೇಡು ತೀರಿಸಿ ಕೊಳ್ಳುವವನ]]></a:t>
+              <a:t><![CDATA[சீகேமையும், யூதாவின் மலைத்தேசத்திலுள்ள எபிரோனாகிய கீரியாத் அர்பாவையும் ஏற்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3658,51 +4142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೈಯಿಂದ ಸಾಯದ ಹಾಗೆ ಅಲ್ಲಿ ಓಡಿ ಹೋಗುವದಕ್ಕೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರಿಗೂ ಅವರ ಮಧ್ಯದಲ್ಲಿ ವಾಸವಾಗಿರುವ ಪರಕೀಯರಿಗೂ]]></a:t>
+              <a:t><![CDATA[8. எரிகோவிலிருக்கும் யோர்தானுக்கு அக்கரையான கிழக்கிலே ரூபன் கோத்திரத்திற்கு இருக்கும் சமபூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3790,51 +4274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೇಮಿಸಲ್ಪಟ್ಟ ಪಟ್ಟಣಗಳು ಇವೇ.]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலுள்ள பேசேரையும், காத் கோத்திரத்திற்கு இருக்கும் கீலேயாத்திலுள்ள ராமோத்தையும் மனாசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3922,51 +4406,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಯೆಹೋಶುವನಿಗೆ--]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் யோசுவாவை நோக்கி:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோத்திரத்திற்கு இருக்கும் பாசானிலுள்ள கோலானையும் குறித்து வைத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. கைப்பிசகாய் ஒருவனைக் கொன்றவன் எவனோ அவன் சபைக்கு முன்பாக நிற்கும் வரைக்கும், பழிவாங்குகிறவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கையினால் சாகாதபடிக்கு, ஓடிப்போய்; ஒதுங்கும்படி இஸ்ரவேல் புத்திரர் யாவருக்கும், அவர்கள் நடுவே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்குகிற பரதேசிக்கும், குறிக்கப்பட்ட பட்டணங்கள் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4054,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ ಹೇಳಬೇಕಾದ ದ್ದೇನಂದರೆ, ಯಾವನಾದರೂ ಅರಿಯದೆ ಕೈತಪ್ಪಿ ಹೊಡೆದು ಕೊಂದು ಹಾಕಿದವನು ಅಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[2. நீ இஸ்ரவேல் புத்திரரோடே சொல்லவேண்டியது என்னவென்றால்: அறியாமல் கைப்பிசகாய் ஒருவனைக் கொன்றவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಓಡಿಹೋಗು ವದಕ್ಕೆ ನಾನು ಮೋಶೆಯ ಮುಖಾಂತರ ನಿಮಗೆ ಹೇಳಿದ ಆಶ್ರಯ ಪಟ್ಟಣಗಳನ್ನು ಗೊತ್ತು ಮಾಡಿ ಕೊಳ್ಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[ஓடிப்போயிருக்கும்படி, நான் மோசேயைக்கொண்டு உங்களுக்குக் கற்பித்த அடைக்கலப்பட்டணங்களை உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವು ನಿಮಗೆ ರಕ್ತದ ಸೇಡು ತೀರಿಸುವ ವನಿಂದ ತಪ್ಪಿಸಿಕೊಳ್ಳುವ ಆಶ್ರಯವಾಗಿರುವವು.]]></a:t>
+              <a:t><![CDATA[ஏற்படுத்திக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆ ಪಟ್ಟಣಗಳಲ್ಲಿ ಒಂದಕ್ಕೆ ಓಡಿ ಬಂದವನು ಪಟ್ಟಣದ ಪ್ರವೇಶ ದ್ವಾರದಲ್ಲಿ ನಿಂತು ಆ ಪಟ್ಟಣದ ಹಿರಿಯರು ಕೇಳುವ ಹಾಗೆ ತನ್ನ]]></a:t>
+              <a:t><![CDATA[3. அவைகள் உங்களுக்கு இரத்தப்பழிவாங்குகிறவனுடைய கைக்குத் தப்பிப்போயிருக்கத்தக்க அடைக்கலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತುಗಳನ್ನು ಹೇಳುವಾಗ ಅವರು ಅವನನ್ನು ಪಟ್ಟಣದೊಳಗೆ ಸೇರಿಸಿಕೊಂಡು ತಮ್ಮ ಬಳಿಯಲ್ಲಿ ವಾಸವಾಗಿರಲು ಅವನಿಗೆ ಸ್ಥಳವನ್ನು]]></a:t>
+              <a:t><![CDATA[4. அந்தப் பட்டணங்களில் ஒன்றிற்கு ஓடிவருகிறவன், பட்டணத்தின் ஒலிமுகவாசலில் நின்றுகொண்டு, அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[பட்டணத்தினுடைய மூப்பரின் செவிகள் கேட்க, தன் காரியத்தைச் சொல்வானாக; அப்பொழுது அவர்கள் அவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ರಕ್ತದ ಸೇಡು ತೀರಿಸಿಕೊಳ್ಳುವವನು ಅವನನ್ನು ಹಿಂದಟ್ಟಿ ಬಂದರೆ ಕೊಲೆ ಮಾಡಿದವನನ್ನು ಅವನ ಕೈಗೆ ಒಪ್ಪಿಸಿಕೊಡಬಾರದು;]]></a:t>
+              <a:t><![CDATA[தங்களிடத்தில் பட்டணத்துக்குள்ளே சேர்த்துக்கொண்டு, தங்களோடே குடியிருக்க அவனுக்கு இடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4907,91 +5919,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5017,51 +6029,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5192,51 +6204,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>19</Slides>
+  <Slides>23</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>