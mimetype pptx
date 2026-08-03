--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -131,66 +131,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -241,58 +225,50 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
-    <p:sldId id="326" r:id="rId73"/>
-[...6 lines deleted...]
-    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,61 +436,53 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -574,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோகாத்தியரின் வம்சங்களுக்குச் சீட்டு விழுந்தது; அந்தச் சீட்டின்படி லேவியரில் ஆசாரியனாகிய ஆரோனின் குமாரருக்கு யூதா கோத்திரத்திலும், சிமியோன் கோத்திரத்திலும், பென்யமீன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[5. கோகாத்தின் மற்றப்புத்திரருக்கு, எப்பிராயீம் கோத்திரத்தின் வம்சங்களுக்குள்ளும், தாண் கோத்திரத்திலும் மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -792,51 +760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கோகாத்தின் மற்றப்புத்திரருக்கு, எப்பிராயீம் கோத்திரத்தின் வம்சங்களுக்குள்ளும், தாண் கோத்திரத்திலும் மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பத்து.]]></a:t>
+              <a:t><![CDATA[6. கெர்சோன் புத்திரருக்கு, இசக்கார் கோத்திரத்தின் வம்சங்களுக்குள்ளும், ஆசேர் கோத்திரத்திலும், நப்தலி கோத்திரத்திலும், பாசானிலிருக்கிற மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1010,51 +978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கெர்சோன் புத்திரருக்கு, இசக்கார் கோத்திரத்தின் வம்சங்களுக்குள்ளும், ஆசேர் கோத்திரத்திலும், நப்தலி கோத்திரத்திலும், பாசானிலிருக்கிற மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பன்னிரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1119,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கெர்சோன் புத்திரருக்கு, இசக்கார் கோத்திரத்தின் வம்சங்களுக்குள்ளும், ஆசேர் கோத்திரத்திலும், நப்தலி கோத்திரத்திலும், பாசானிலிருக்கிற மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பன்னிரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1228,51 +1196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1337,51 +1305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1446,51 +1414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1555,51 +1523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1773,51 +1741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
+              <a:t><![CDATA[10. யூதா புத்திரரின் கோத்திரத்திலும், சிமியோன் புத்திரரின் கோத்திரத்திலும், அவர்கள் கொடுத்தவைகளும் பேர்பேராகச் சொல்லப்பட்டவைகளுமான பட்டணங்களின் நாமங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1882,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
+              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1991,51 +1959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதா புத்திரரின் கோத்திரத்திலும், சிமியோன் புத்திரரின் கோத்திரத்திலும், அவர்கள் கொடுத்தவைகளும் பேர்பேராகச் சொல்லப்பட்டவைகளுமான பட்டணங்களின் நாமங்களாவன:]]></a:t>
+              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2100,51 +2068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதா புத்திரரின் கோத்திரத்திலும், சிமியோன் புத்திரரின் கோத்திரத்திலும், அவர்கள் கொடுத்தவைகளும் பேர்பேராகச் சொல்லப்பட்டவைகளுமான பட்டணங்களின் நாமங்களாவன:]]></a:t>
+              <a:t><![CDATA[12. பட்டணத்தைச் சேர்ந்த வயல்களையும் அதின் பட்டிகளையும் எப்புன்னேயின் குமாரனாகிய காலேபுக்குக் காணியாட்சியாகக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2209,51 +2177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின் வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2318,51 +2286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின் வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2427,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பட்டணத்தைச் சேர்ந்த வயல்களையும் அதின் பட்டிகளையும் எப்புன்னேயின் குமாரனாகிய காலேபுக்குக் காணியாட்சியாகக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. யாத்தீரையும் அதின் வெளிநிலங்களையும், எஸ்தெமொவாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2536,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பட்டணத்தைச் சேர்ந்த வயல்களையும் அதின் பட்டிகளையும் எப்புன்னேயின் குமாரனாகிய காலேபுக்குக் காணியாட்சியாகக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஓலோனையும் அதின் வெளி நிலங்களையும், தெபீரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2645,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின் வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2754,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின் வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2972,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாத்தீரையும் அதின் வெளிநிலங்களையும், எஸ்தெமொவாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்திலே அவர்களுக்குக் கிபியோனையும் அதின் வெளிநிலங்களையும் கேபாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3081,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஓலோனையும் அதின் வெளி நிலங்களையும், தெபீரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[18. ஆனதோத்தையும் அதின் வெளிநிலங்களையும், அல்மோனையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3190,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியரான ஆரோனுடைய குமாரரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3299,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
+              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின் கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3408,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்திலே அவர்களுக்குக் கிபியோனையும் அதின் வெளிநிலங்களையும் கேபாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின் கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3517,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனதோத்தையும் அதின் வெளிநிலங்களையும், அல்மோனையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின் வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3626,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியரான ஆரோனுடைய குமாரரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின் வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3735,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின் கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
+              <a:t><![CDATA[22. கிப்சாயீமையும் அதின் வெளிநிலங்களையும், பெத்தொரோனையும் அதின் வெளிநிலங்களையும், அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3844,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின் கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
+              <a:t><![CDATA[23. தாண் கோத்திரத்திலே எல்தெக்கேயையும் அதின் வெளிநிலங்களையும், கிபெத்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3953,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின் வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[24. ஆயலோனையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4171,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின் வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4280,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கிப்சாயீமையும் அதின் வெளிநிலங்களையும், பெத்தொரோனையும் அதின் வெளிநிலங்களையும், அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4389,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாண் கோத்திரத்திலே எல்தெக்கேயையும் அதின் வெளிநிலங்களையும், கிபெத்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[26. கோகாத் புத்திரரின் மீதியான வம்சங்களுக்கு உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்படப் பத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4498,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆயலோனையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4607,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4716,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4825,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கோகாத் புத்திரரின் மீதியான வம்சங்களுக்கு உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்படப் பத்து.]]></a:t>
+              <a:t><![CDATA[28. இசக்காரின் கோத்திரத்திலே கீசோனையும் அதின் வெளிநிலங்களையும், தாபராத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4934,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கோகாத் புத்திரரின் மீதியான வம்சங்களுக்கு உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்படப் பத்து.]]></a:t>
+              <a:t><![CDATA[29. யர்மூத்தையும் அதின் வெளிநிலங்களையும், என்கன்னீமையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5043,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[30. ஆசேரின் கோத்திரத்திலே மிஷயாலையும் அதின் வெளிநிலங்களையும், அப்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5152,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[31. எல்காத்தையும் அதின் வெளிநிலங்களையும், ரேகோபையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5370,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின் வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5479,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இசக்காரின் கோத்திரத்திலே கீசோனையும் அதின் வெளிநிலங்களையும், தாபராத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின் வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5588,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யர்மூத்தையும் அதின் வெளிநிலங்களையும், என்கன்னீமையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[33. கெர்சோனியருக்கு அவர்கள் வம்சங்களின்படி உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5697,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆசேரின் கோத்திரத்திலே மிஷயாலையும் அதின் வெளிநிலங்களையும், அப்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின் வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5806,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எல்காத்தையும் அதின் வெளிநிலங்களையும், ரேகோபையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின் வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5915,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின் வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[35. திம்னாவையும் அதின் வெளிநிலங்களையும், நகலாலையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6024,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின் வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[36. ரூபன் கோத்திரத்திலே பேசேரையும் அதின் வெளிநிலங்களையும், கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6133,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கெர்சோனியருக்கு அவர்கள் வம்சங்களின்படி உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[37. கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6242,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கெர்சோனியருக்கு அவர்கள் வம்சங்களின்படி உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின் வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6351,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின் வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின் வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6569,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின் வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[39. எஸ்போனையும் அதின் வெளிநிலங்களையும், யாசேரையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6678,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. திம்னாவையும் அதின் வெளிநிலங்களையும், நகலாலையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6787,51 +6755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ரூபன் கோத்திரத்திலே பேசேரையும் அதின் வெளிநிலங்களையும், கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6896,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரருடைய காணியாட்சியின் நடுவிலே இருக்கிற லேவியரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட நாற்பத்தெட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7005,51 +6973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின் வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரருடைய காணியாட்சியின் நடுவிலே இருக்கிற லேவியரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட நாற்பத்தெட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7114,51 +7082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின் வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[42. இந்தப் பட்டணங்களில் ஒவ்வொன்றிற்கும் அததைச் சூழ்ந்த வெளிநிலங்கள் இருந்தது; எல்லாப்பட்டணங்களுக்கும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7223,51 +7191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எஸ்போனையும் அதின் வெளிநிலங்களையும், யாசேரையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[43. இந்தப் பிரகாரமாகக் கர்த்தர் இஸ்ரவேலுக்குக் கொடுப்பேன் என்று அவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்தையெல்லாம் கொடுத்தார்; அவர்கள் அவைகளைச் சுதந்தரித்துக்கொண்டு, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7332,51 +7300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
+              <a:t><![CDATA[43. இந்தப் பிரகாரமாகக் கர்த்தர் இஸ்ரவேலுக்குக் கொடுப்பேன் என்று அவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்தையெல்லாம் கொடுத்தார்; அவர்கள் அவைகளைச் சுதந்தரித்துக்கொண்டு, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7441,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
+              <a:t><![CDATA[44. கர்த்தர் அவர்களுடைய பிதாக்களுக்கு ஆணையிட்டபடியெல்லாம் அவர்களைச் சுற்றிலும் யுத்தமில்லாமல் இளைப்பாறப்பண்ணினார்; அவர்களுடைய எல்லாச் சத்துருக்களிலும் ஒருவரும் அவர்களுக்கு முன்பாக நிற்கவில்லை; அவர்கள் சத்துருக்களையெல்லாம் கர்த்தர் அவர்கள் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7550,51 +7518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரருடைய காணியாட்சியின் நடுவிலே இருக்கிற லேவியரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட நாற்பத்தெட்டு.]]></a:t>
+              <a:t><![CDATA[44. கர்த்தர் அவர்களுடைய பிதாக்களுக்கு ஆணையிட்டபடியெல்லாம் அவர்களைச் சுற்றிலும் யுத்தமில்லாமல் இளைப்பாறப்பண்ணினார்; அவர்களுடைய எல்லாச் சத்துருக்களிலும் ஒருவரும் அவர்களுக்கு முன்பாக நிற்கவில்லை; அவர்கள் சத்துருக்களையெல்லாம் கர்த்தர் அவர்கள் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7670,922 +7638,50 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. கர்த்தருடைய வாக்கின்படியே, இஸ்ரவேல் புத்திரர் தங்கள் சுதந்தரத்திலே லேவியருக்குப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...870 lines deleted...]
-<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -8937,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488337" r:id="rId1"/>
+    <p:sldLayoutId id="2474707230" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9517,114 +8613,50 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9741,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the tribe of Benjamin, thirteen cities.]]></a:t>
+              <a:t><![CDATA[5. ಕೆಹಾತನ ಉಳಿದ ಮಕ್ಕಳಿಗೆ ಎಫ್ರಾಯಾಮನ ಗೊತ್ರದಲ್ಲಿಯೂ ದಾನನ ಗೋತ್ರದಲ್ಲಿಯೂ ಮನಸ್ಸೆಯ ಅರ್ಧಗೋತ್ರದ ಲ್ಲಿಯೂ ಹತ್ತು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the rest of the children of Kohath had by lot out of the families of the tribe of Ephraim,]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣಗಳೂ ದೊರಕಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and out of the tribe of Dan, and out of the half tribe of Manasseh, ten cities.]]></a:t>
+              <a:t><![CDATA[6. ಗೆರ್ಷೋನ್ಯನ ಮಕ್ಕಳಿಗೆ ಚೀಟಿ ಹಾಕಿದಾಗ ಇಸ್ಸಾಕಾರನ ಗೋತ್ರಗಳ ಕುಟುಂಬಗಳಲ್ಲಿಯೂ ಆಶೇರನ ಗೋತ್ರದಲ್ಲಿಯೂ ನಫ್ತಾಲಿಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the children of Gershon had by lot out of the families of the tribe of Issachar, and out of]]></a:t>
+              <a:t><![CDATA[ಗೋತ್ರ ದಲ್ಲಿಯೂ ಬಾಷಾನಿನಲ್ಲಿರುವ ಮನಸ್ಸೆಯ ಅರ್ಧ ಗೋತ್ರದಲ್ಲಿಯೂ ಹದಿಮೂರು ಪಟ್ಟಣಗಳು ದೊರ ಕಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tribe of Asher, and out of the tribe of Naphtali, and out of the half tribe of Manasseh in]]></a:t>
+              <a:t><![CDATA[7. ಇದಲ್ಲದೆ ಮೆರಾರಿಯ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ರೂಬೇನನ ಗೋತ್ರದಲ್ಲಿಯೂ ಗಾದನ ಗೋತ್ರದಲ್ಲಿಯೂ ಜೆಬುಲೂನನ ಗೋತ್ರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bashan, thirteen cities.]]></a:t>
+              <a:t><![CDATA[ದಲ್ಲಿಯೂ ಹನ್ನೆರಡು ಪಟ್ಟಣಗಳು ದೊರಕಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The children of Merari by their families had out of the tribe of Reuben, and out of the tribe of]]></a:t>
+              <a:t><![CDATA[8. ಈ ಪಟ್ಟಣಗಳನ್ನು ಅವುಗಳ ಉಪನಗರಗಳನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನು ಮೋಶೆಯ ಮುಖಾಂತರ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gad, and out of the tribe of Zebulun, twelve cities.]]></a:t>
+              <a:t><![CDATA[ಲೇವಿಯರಿಗೆ ಚೀಟುಹಾಕಿ ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the children of Israel gave by lot unto the Levites these cities with their suburbs, as the]]></a:t>
+              <a:t><![CDATA[9. ಆದರೆ ಲೇವಿಯ ಮಕ್ಕಳಲ್ಲಿ ಮೊದಲನೇ ಚೀಟು ಬಿದ್ದ ಕೆಹಾತ್ಯರ ಗೋತ್ರಗಳಲ್ಲಿ ಇರುವ ಆರೋನನ ಮಕ್ಕಳಿಗೆ ಯೂದನ ಮಕ್ಕಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD commanded by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[ಗೋತ್ರದಲ್ಲಿಯೂ ಸಿಮೆಯೋನನ ಮಕ್ಕಳ ಗೋತ್ರದಲ್ಲಿಯೂ ಕೊಡಲ್ಪಟ್ಟ ಪಟ್ಟಣಗಳ ಹೆಸರುಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then came near the heads of the fathers of the Levites unto Eleazar the priest, and unto Joshua]]></a:t>
+              <a:t><![CDATA[1. ಲೇವಿಯರ ಪಿತೃಗಳ ಹಿರಿಯರು ಕಾನಾನ್‌ ದೇಶದ ಶೀಲೋವಿನಲ್ಲಿರುವ ಯಾಜಕ ನಾದ ಎಲಿಯಾಜರನ ಬಳಿಗೂ ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they gave out of the tribe of the children of Judah, and out of the tribe of the children of]]></a:t>
+              <a:t><![CDATA[10. ಯಾವವಂದರೆ--ಲೇವಿ ಕುಲದವರೂ ಕೆಹಾತನ ಗೋತ್ರದವರೂ ಆದ ಆರೋನನ ಕುಟುಂಬದವರಿಗೆ ಚೀಟು ಮೊದಲು ಬಿದದ್ದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Simeon, these cities which are here mentioned by name.]]></a:t>
+              <a:t><![CDATA[11. ಯೂದನ ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಅನಾಕನ ತಂದೆಯಾದ ಅರ್ಬನ ಹೆಸರಿನ ಪಟ್ಟಣ ಹೆಬ್ರೋ ನನ್ನೂ ಅದರ ಸುತ್ತಲಿರುವ ಉಪನಗರಗಳನ್ನೂ ಅವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Which the children of Aaron, being of the families of the Kohathites, who were of the children]]></a:t>
+              <a:t><![CDATA[ರಿಗೆ ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Levi, had: for theirs was the first lot.]]></a:t>
+              <a:t><![CDATA[12. ಆದರೆ ಆ ಪಟ್ಟಣದ ಹೊಲಗ ಳನ್ನೂ ಗ್ರಾಮಗಳನ್ನೂ ಯೆಫುನ್ನೆಯ ಮಗನಾದ ಕಾಲೇಬನಿಗೆ ಬಾಧ್ಯತೆಯಾಗಿ ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they gave them the city of Arba the father of Anak, which city is Hebron, in the hill]]></a:t>
+              <a:t><![CDATA[13. ಹೀಗೆಯೇ ಯಾಜಕನಾದ ಆರೋನನ ಮಕ್ಕಳಿಗೆ ಕೊಲೆ ಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಹೆಬ್ರೋನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[country of Judah, with the suburbs thereof round about it.]]></a:t>
+              <a:t><![CDATA[ಲಿಬ್ನಾವನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But the fields of the city, and the villages thereof, gave they to Caleb the son of Jephunneh]]></a:t>
+              <a:t><![CDATA[14. ಯತ್ತೀರನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಎಷ್ಟೆಮೋಹವನ್ನೂ ಅದರ ಉಪನಗರಗ ಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for his possession.]]></a:t>
+              <a:t><![CDATA[15. ಹೋಲೋನನ್ನೂ ಅದರ ಉಪನಗರಗ ಳನ್ನೂ ದೆಬೀರನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Thus they gave to the children of Aaron the priest Hebron with her suburbs, to be a city of]]></a:t>
+              <a:t><![CDATA[16. ಆಯಿನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಯುಟ್ಟಾ ವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಬೇತ್‌ಷೆಮೆಷನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆಯೇ ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[refuge for the slayer; and Libnah with her suburbs,]]></a:t>
+              <a:t><![CDATA[ಎರಡು ಗೋತ್ರಗಳಿಂದ ಈ ಒಂಭತ್ತು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Nun, and unto the heads of the fathers of the tribes of the children of Israel;]]></a:t>
+              <a:t><![CDATA[ಬಳಿಗೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಗೋತ್ರಗಳ ಪಿತೃಗಳಲ್ಲಿರುವ ಹಿರಿಯರ ಬಳಿಗೂ ಬಂದು ಅವರ ಸಂಗಡ ಮಾತನಾಡಿ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Jattir with her suburbs, and Eshtemoa with her suburbs,]]></a:t>
+              <a:t><![CDATA[17. ಇದಲ್ಲದೆ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದಲ್ಲಿ ಗಿಬ್ಯೋ ನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಗೆಬವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Holon with her suburbs, and Debir with her suburbs,]]></a:t>
+              <a:t><![CDATA[18. ಅನಾತೋತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಅಲ್ಮೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Ain with her suburbs, and Juttah with her suburbs, and Bethshemesh with her suburbs; nine]]></a:t>
+              <a:t><![CDATA[19. ಯಾಜಕನಾದ ಆರೋನನ ಮಕ್ಕಳ ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹದಿಮೂರು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cities out of those two tribes.]]></a:t>
+              <a:t><![CDATA[20. ಇದಲ್ಲದೆ ಲೇವಿಯರಾದ ಕೆಹಾತನ ಮಕ್ಕಳ ಕುಟುಂಬದಲ್ಲಿ ಉಳಿದವರಿಗೆ ಎಫ್ರಾಯಾಮನ ಗೋತ್ರದಲ್ಲಿ ಚೀಟಿನಿಂದ ದೊರಕಿದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And out of the tribe of Benjamin, Gibeon with her suburbs, Geba with her suburbs,]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣಗಳು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Anathoth with her suburbs, and Almon with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[21. ಕೊಲೆಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಎಫ್ರಾಯಾಮನ ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಶೆಕೇಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಗೆಜೆರನ್ನೂ ಅದರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All the cities of the children of Aaron, the priests, were thirteen cities with their suburbs.]]></a:t>
+              <a:t><![CDATA[ಉಪನಗರ ಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the families of the children of Kohath, the Levites which remained of the children of]]></a:t>
+              <a:t><![CDATA[22. ಕಿಬ್‌ಚೈಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಬೇತ್‌ಹೋರೋನನ್ನೂ ಆದರ ಉಪನಗರಗಳನ್ನೂ ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Kohath, even they had the cities of their lot out of the tribe of Ephraim.]]></a:t>
+              <a:t><![CDATA[23. ಇದಲ್ಲದೆ ದಾನನ ಗೋತ್ರದಲ್ಲಿ ಎಲ್ತೆಕೇಯನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ ಗಿಬ್ಬೆತೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For they gave them Shechem with her suburbs in mount Ephraim, to be a city of refuge for the]]></a:t>
+              <a:t><![CDATA[24. ಅಯ್ಯಾಲೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಗತ್‌ರಿಮ್ಮೋನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And they spoke unto them at Shiloh in the land of Canaan, saying, The LORD commanded by the hand]]></a:t>
+              <a:t><![CDATA[2. ನಾವು ವಾಸವಾಗಿರುವ ಪಟ್ಟಣಗಳನ್ನು ನಮ್ಮ ಪಶುಗಳಿಗೋಸ್ಕರ ಅವುಗಳ ಉಪನಗರಗಳೊಂದಿಗೆ ನಮಗೆ ಕೊಡಬೇಕೆಂದು ಕರ್ತನು ಮೋಶೆಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slayer; and Gezer with her suburbs,]]></a:t>
+              <a:t><![CDATA[25. ಮನಸ್ಸೆಯ ಅರ್ಧಗೋತ್ರದಲ್ಲಿ ತಾನಾಕನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ; ಗತ್‌ರಿಮ್ಮೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಹೀಗೆ ಎರಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Kibzaim with her suburbs, and Bethhoron with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And out of the tribe of Dan, Eltekeh with her suburbs, Gibbethon with her suburbs,]]></a:t>
+              <a:t><![CDATA[26. ಹಾಗೆಯೇ ಉಳಿದಂಥ ಕೆಹಾತನ ಮಕ್ಕಳ ಕುಟುಂಬಗಳಿಗೆ ದೊರೆತ ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹತ್ತು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Aijalon with her suburbs, Gathrimmon with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[27. ಲೇವಿಯರ ಕುಟುಂಬಗಳಲ್ಲಿರುವ ಗೆರ್ಷೋನಿನ ಮಕ್ಕಳಿಗೆ ಮನಸ್ಸೆಯ ಅರ್ಧ ಗೋತ್ರದಲ್ಲಿ ಕೊಲೆ ಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And out of the half tribe of Manasseh, Tanach with her suburbs, and Gathrimmon with her suburbs;]]></a:t>
+              <a:t><![CDATA[ಬಾಷಾನಿ ನಲ್ಲಿರುವ ಗೋಲಾನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಬೆಯೆಷ್ಟೆರಾವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ಎರಡು ಪಟ್ಟಣಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[two cities.]]></a:t>
+              <a:t><![CDATA[ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. All the cities were ten with their suburbs for the families of the children of Kohath that]]></a:t>
+              <a:t><![CDATA[28. ಇದಲ್ಲದೆ ಇಸ್ಸಾಕಾರನ ಗೋತ್ರದಲ್ಲಿ ಕಿಷ್ಯೋನನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ ದಾಬೆರತನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remained.]]></a:t>
+              <a:t><![CDATA[29. ಯರ್ಮೂತನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಏಂಗನ್ನೀಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And unto the children of Gershon, of the families of the Levites, out of the other half tribe of]]></a:t>
+              <a:t><![CDATA[30. ಆಶೇರನ ಗೋತ್ರದಲ್ಲಿ ಮಿಷಾಲನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಅಬ್ದೋನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Manasseh they gave Golan in Bashan with her suburbs, to be a city of refuge for the slayer; and]]></a:t>
+              <a:t><![CDATA[31. ಹೆಲ್ಕಾತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ರೆಹೋ ಬನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Moses to give us cities to dwell in, with the suburbs thereof for our cattle.]]></a:t>
+              <a:t><![CDATA[ಮುಖಾಂತರವಾಗಿ ಆಜ್ಞಾಪಿಸಿ ದ್ದಾನೆ ಅಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Beeshterah with her suburbs; two cities.]]></a:t>
+              <a:t><![CDATA[32. ನಫ್ತಾಲಿಯ ಗೋತ್ರ ದಲ್ಲಿ ಕೊಲೆಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಗಲಿಲಾಯದಲ್ಲಿರುವ ಕೆದೆಷನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And out of the tribe of Issachar, Kishon with her suburbs, Dabareh with her suburbs,]]></a:t>
+              <a:t><![CDATA[ಹಮ್ಮೋತ್‌ದೋರನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಕರ್ತಾನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ಮೂರು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Jarmuth with her suburbs, Engannim with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[33. ಗೆರ್ಷೋನ್ಯರಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಉಂಟಾದ ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹದಿಮೂರು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And out of the tribe of Asher, Mishal with her suburbs, Abdon with her suburbs,]]></a:t>
+              <a:t><![CDATA[34. ಉಳಿದ ಲೇವಿಯರಾದ ಮೆರಾರೀಯ ಮಕ್ಕಳ ಕುಟುಂಬಗಳಿಗೆ ಜೆಬುಲೂನನ ಗೋತ್ರದಲ್ಲಿ ಯೊಕ್ನೆ ಯಾಮನ್ನೂ ಆದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Helkath with her suburbs, and Rehob with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[ಕರ್ತಾನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And out of the tribe of Naphtali, Kedesh in Galilee with her suburbs, to be a city of refuge for]]></a:t>
+              <a:t><![CDATA[35. ದಿಮ್ನಾವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ನಹಲಾಲನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the slayer; and Hammothdor with her suburbs, and Kartan with her suburbs; three cities.]]></a:t>
+              <a:t><![CDATA[36. ಇದಲ್ಲದೆ ರೂಬೇನನ ಗೋತ್ರದಲ್ಲಿ ಬೆಚೆರನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಯಹಚಾ ವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. All the cities of the Gershonites according to their families were thirteen cities with their]]></a:t>
+              <a:t><![CDATA[37. ಕೆದೇಮೋತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಮೆಫಾಗತನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[suburbs.]]></a:t>
+              <a:t><![CDATA[38. ಗಾದನ ಗೋತ್ರದಲ್ಲಿ ಕೊಲೆ ಮಾಡಿ ದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಮಹನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And unto the families of the children of Merari, the rest of the Levites, out of the tribe of]]></a:t>
+              <a:t><![CDATA[ಯಿಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the children of Israel gave unto the Levites out of their inheritance, at the commandment of]]></a:t>
+              <a:t><![CDATA[3. ಹಾಗೆಯೇ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಮ್ಮ ಬಾಧ್ಯತೆಯಲ್ಲಿ ಲೇವಿಯರಿಗೆ ಕರ್ತನ ಅಜ್ಞೆಯ ಪ್ರಕಾರ ಪಟ್ಟಣಗಳನ್ನೂ ಅವುಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zebulun, Jokneam with her suburbs, and Kartah with her suburbs,]]></a:t>
+              <a:t><![CDATA[39. ಹೆಷ್ಬೋ ನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಯಗ್ಜೇರನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣ ಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. Dimnah with her suburbs, Nahalal with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[40. ಹೀಗೆಯೇ ಲೇವಿಯರ ಕುಟುಂಬಗಳಲ್ಲಿ ಉಳಿದಂಥ ಮೆರಾರೀಯ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಚೀಟಿನಿಂದ ದೊರೆತ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And out of the tribe of Reuben, Bezer with her suburbs, and Jahazah with her suburbs,]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹನ್ನೆರಡು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. Kedemoth with her suburbs, and Mephaath with her suburbs; four cities.]]></a:t>
+              <a:t><![CDATA[41. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸ್ವಾಸ್ತ್ಯದ ಮಧ್ಯದಲ್ಲಿ ಇರುವ ಲೇವಿಯರ ಎಲ್ಲಾ ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ ನಾಲ್ವತ್ತೆಂಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And out of the tribe of Gad, Ramoth in Gilead with her suburbs, to be a city of refuge for the]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣಗಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slayer; and Mahanaim with her suburbs,]]></a:t>
+              <a:t><![CDATA[42. ಈ ಪಟ್ಟಣಗಳಲ್ಲಿ ಪ್ರತಿಯೊಂದಕ್ಕೂ ಅದರದರ ಸುತ್ತಲೂ ಉಪನಗರಗಳು ಇದ್ದವು; ಪಟ್ಟಣಗಳಿಗೆಲ್ಲಾ ಹೀಗೆಯೇ ಇದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. Heshbon with her suburbs, Jazer with her suburbs; four cities in all.]]></a:t>
+              <a:t><![CDATA[43. ಕರ್ತನು ಅವರ ತಂದೆಗಳಿಗೆ ಕೊಡುವೆನೆಂದು ಆಣೆ ಇಟ್ಟ ದೇಶವನ್ನೆಲ್ಲಾ ಇಸ್ರಾಯೇಲಿಗೆ ಕೊಟ್ಟನು; ಅವರು ಅದನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. So all the cities for the children of Merari by their families, which were remaining of the]]></a:t>
+              <a:t><![CDATA[ಸ್ವಾಧೀನಮಾಡಿಕೊಂಡು ಅದರಲ್ಲಿ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[families of the Levites, were by their lot twelve cities.]]></a:t>
+              <a:t><![CDATA[44. ಕರ್ತನು ಅವರ ತಂದೆಗಳಿಗೆ ಆಣೆ ಇಟ್ಟ ಪ್ರಕಾರವೆಲ್ಲಾ ಅವರ ಸುತ್ತಲೂ ಅವರಿಗೆ ವಿಶ್ರಾಂತಿ ಕೊಟ್ಟನು; ಅವರ ಎಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. All the cities of the Levites within the possession of the children of Israel were forty and]]></a:t>
+              <a:t><![CDATA[ಶತ್ರುಗಳಲ್ಲಿ ಒಬ್ಬನಾದರೂ ಅವರ ಮುಂದೆ ನಿಲ್ಲಲಿಲ್ಲ; ಅವರ ಶತ್ರುಗಳನ್ನೆಲ್ಲಾ ಕರ್ತನು ಅವರ ಕೈಗಳಿಗೆ ಒಪ್ಪಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, these cities and their suburbs.]]></a:t>
+              <a:t><![CDATA[ಉಪನಗರಗಳನ್ನೂ ಕೊಟ್ಟರು. ಅವು ಯಾವವೆಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,1107 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eight cities with their suburbs.]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[came to pass.]]></a:t>
+              <a:t><![CDATA[45. ಕರ್ತನು ಇಸ್ರಾಯೇಲ್‌ ಮನೆಗೆ ಹೇಳಿದ ಒಳ್ಳೇ ವಿಷಯಗಳಲ್ಲಿ ಒಂದಾದರೂ ಬಿದ್ದು ಹೋಗಲಿಲ್ಲ; ಎಲ್ಲಾ ನೆರವೇರಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the lot came out for the families of the Kohathites: and the children of Aaron the priest,]]></a:t>
+              <a:t><![CDATA[4. ಕೆಹಾತ್ಯರ ಗೋತ್ರಗಳಿಗೆ ಚೀಟು ಹಾಕಿದಾಗ ಲೇವಿಯರಲ್ಲಿ ಯಾಜಕನಾದ ಆರೋನನ ಮಕ್ಕಳಿಗೆ ಯೂದನ ಗೋತ್ರದಲ್ಲಿಯೂ ಸಿಮೆಯೋನನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which were of the Levites, had by lot out of the tribe of Judah, and out of the tribe of Simeon, and]]></a:t>
+              <a:t><![CDATA[ಗೋತ್ರ ದಲ್ಲಿಯೂ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದಲ್ಲಿಯೂ ಹದಿ ಮೂರು ಪಟ್ಟಣಗಳು ದೊರಕಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19834,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20119,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>78</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>