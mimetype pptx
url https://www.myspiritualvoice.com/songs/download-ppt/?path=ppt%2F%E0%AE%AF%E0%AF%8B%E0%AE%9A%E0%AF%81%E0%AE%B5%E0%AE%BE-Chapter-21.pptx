--- v1 (2026-08-03)
+++ v2 (2026-11-01)
@@ -131,50 +131,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -225,50 +269,72 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -436,53 +502,75 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -542,51 +630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கோகாத்தின் மற்றப்புத்திரருக்கு, எப்பிராயீம் கோத்திரத்தின் வம்சங்களுக்குள்ளும், தாண் கோத்திரத்திலும் மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பத்து.]]></a:t>
+              <a:t><![CDATA[4. And the lot came out for the families of the Kohathites: and the children of Aaron the priest, which were of the Levites, had by lot out of the tribe of Judah, and out of the tribe of Simeon, and out of the tribe of Benjamin, thirteen cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -651,51 +739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கோகாத்தின் மற்றப்புத்திரருக்கு, எப்பிராயீம் கோத்திரத்தின் வம்சங்களுக்குள்ளும், தாண் கோத்திரத்திலும் மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பத்து.]]></a:t>
+              <a:t><![CDATA[4. And the lot came out for the families of the Kohathites: and the children of Aaron the priest, which were of the Levites, had by lot out of the tribe of Judah, and out of the tribe of Simeon, and out of the tribe of Benjamin, thirteen cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -760,51 +848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கெர்சோன் புத்திரருக்கு, இசக்கார் கோத்திரத்தின் வம்சங்களுக்குள்ளும், ஆசேர் கோத்திரத்திலும், நப்தலி கோத்திரத்திலும், பாசானிலிருக்கிற மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[5. And the rest of the children of Kohath had by lot out of the families of the tribe of Ephraim, and out of the tribe of Dan, and out of the half tribe of Manasseh, ten cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கெர்சோன் புத்திரருக்கு, இசக்கார் கோத்திரத்தின் வம்சங்களுக்குள்ளும், ஆசேர் கோத்திரத்திலும், நப்தலி கோத்திரத்திலும், பாசானிலிருக்கிற மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[5. And the rest of the children of Kohath had by lot out of the families of the tribe of Ephraim, and out of the tribe of Dan, and out of the half tribe of Manasseh, ten cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -978,51 +1066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[6. And the children of Gershon had by lot out of the families of the tribe of Issachar, and out of the tribe of Asher, and out of the tribe of Naphtali, and out of the half tribe of Manasseh in Bashan, thirteen cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பன்னிரண்டு.]]></a:t>
+              <a:t><![CDATA[6. And the children of Gershon had by lot out of the families of the tribe of Issachar, and out of the tribe of Asher, and out of the tribe of Naphtali, and out of the half tribe of Manasseh in Bashan, thirteen cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1196,51 +1284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the children of Gershon had by lot out of the families of the tribe of Issachar, and out of the tribe of Asher, and out of the tribe of Naphtali, and out of the half tribe of Manasseh in Bashan, thirteen cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. The children of Merari by their families had out of the tribe of Reuben, and out of the tribe of Gad, and out of the tribe of Zebulun, twelve cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
+              <a:t><![CDATA[7. The children of Merari by their families had out of the tribe of Reuben, and out of the tribe of Gad, and out of the tribe of Zebulun, twelve cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel gave by lot unto the Levites these cities with their suburbs, as the LORD commanded by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1632,51 +1720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது லேவியரின் வம்சப் பிதாக்களின் தலைவர்; கானான் தேசத்திலிருக்கிற சீலோவிலே ஆசாரியனாகிய எலெயாசாரிடத்திலும், நூனின் குமாரனாகிய யோசுவாவிடனித்திலும், இஸ்ரவேல் புத்திரருடைய கோத்திரப் பிதாக்களிலுள்ள தலைவரிடத்திலும் சேர்ந்து வந்து:]]></a:t>
+              <a:t><![CDATA[1. Then came near the heads of the fathers of the Levites unto Eleazar the priest, and unto Joshua the son of Nun, and unto the heads of the fathers of the tribes of the children of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதா புத்திரரின் கோத்திரத்திலும், சிமியோன் புத்திரரின் கோத்திரத்திலும், அவர்கள் கொடுத்தவைகளும் பேர்பேராகச் சொல்லப்பட்டவைகளுமான பட்டணங்களின் நாமங்களாவன:]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel gave by lot unto the Levites these cities with their suburbs, as the LORD commanded by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they gave out of the tribe of the children of Judah, and out of the tribe of the children of Simeon, these cities which are here mentioned by name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +2047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Which the children of Aaron, being of the families of the Kohathites, who were of the children of Levi, had: for theirs was the first lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பட்டணத்தைச் சேர்ந்த வயல்களையும் அதின் பட்டிகளையும் எப்புன்னேயின் குமாரனாகிய காலேபுக்குக் காணியாட்சியாகக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Which the children of Aaron, being of the families of the Kohathites, who were of the children of Levi, had: for theirs was the first lot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின் வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[11. And they gave them the city of Arba the father of Anak, which city is Hebron, in the hill country of Judah, with the suburbs thereof round about it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின் வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[11. And they gave them the city of Arba the father of Anak, which city is Hebron, in the hill country of Judah, with the suburbs thereof round about it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாத்தீரையும் அதின் வெளிநிலங்களையும், எஸ்தெமொவாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. But the fields of the city, and the villages thereof, gave they to Caleb the son of Jephunneh for his possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஓலோனையும் அதின் வெளி நிலங்களையும், தெபீரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. But the fields of the city, and the villages thereof, gave they to Caleb the son of Jephunneh for his possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
+              <a:t><![CDATA[13. Thus they gave to the children of Aaron the priest Hebron with her suburbs, to be a city of refuge for the slayer; and Libnah with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
+              <a:t><![CDATA[13. Thus they gave to the children of Aaron the priest Hebron with her suburbs, to be a city of refuge for the slayer; and Libnah with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2831,51 +2919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது லேவியரின் வம்சப் பிதாக்களின் தலைவர்; கானான் தேசத்திலிருக்கிற சீலோவிலே ஆசாரியனாகிய எலெயாசாரிடத்திலும், நூனின் குமாரனாகிய யோசுவாவிடனித்திலும், இஸ்ரவேல் புத்திரருடைய கோத்திரப் பிதாக்களிலுள்ள தலைவரிடத்திலும் சேர்ந்து வந்து:]]></a:t>
+              <a:t><![CDATA[1. Then came near the heads of the fathers of the Levites unto Eleazar the priest, and unto Joshua the son of Nun, and unto the heads of the fathers of the tribes of the children of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +3028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்திலே அவர்களுக்குக் கிபியோனையும் அதின் வெளிநிலங்களையும் கேபாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[14. And Jattir with her suburbs, and Eshtemoa with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனதோத்தையும் அதின் வெளிநிலங்களையும், அல்மோனையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[15. And Holon with her suburbs, and Debir with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆசாரியரான ஆரோனுடைய குமாரரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[16. And Ain with her suburbs, and Juttah with her suburbs, and Bethshemesh with her suburbs; nine cities out of those two tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின் கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
+              <a:t><![CDATA[16. And Ain with her suburbs, and Juttah with her suburbs, and Bethshemesh with her suburbs; nine cities out of those two tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின் கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
+              <a:t><![CDATA[17. And out of the tribe of Benjamin, Gibeon with her suburbs, Geba with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின் வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[17. And out of the tribe of Benjamin, Gibeon with her suburbs, Geba with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின் வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[18. Anathoth with her suburbs, and Almon with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கிப்சாயீமையும் அதின் வெளிநிலங்களையும், பெத்தொரோனையும் அதின் வெளிநிலங்களையும், அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[18. Anathoth with her suburbs, and Almon with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாண் கோத்திரத்திலே எல்தெக்கேயையும் அதின் வெளிநிலங்களையும், கிபெத்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[19. All the cities of the children of Aaron, the priests, were thirteen cities with their suburbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +4009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆயலோனையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[20. And the families of the children of Kohath, the Levites which remained of the children of Kohath, even they had the cities of their lot out of the tribe of Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4030,51 +4118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாங்கள் குடியிருக்கும் பட்டணங்களையும், எங்கள் மிருகஜீவன்களுக்காக வெளிநிலங்களையும் எங்களுக்குக் கொடுக்கும்படி, கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டாரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then came near the heads of the fathers of the Levites unto Eleazar the priest, and unto Joshua the son of Nun, and unto the heads of the fathers of the tribes of the children of Israel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[20. And the families of the children of Kohath, the Levites which remained of the children of Kohath, even they had the cities of their lot out of the tribe of Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[21. For they gave them Shechem with her suburbs in mount Ephraim, to be a city of refuge for the slayer; and Gezer with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கோகாத் புத்திரரின் மீதியான வம்சங்களுக்கு உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்படப் பத்து.]]></a:t>
+              <a:t><![CDATA[21. For they gave them Shechem with her suburbs in mount Ephraim, to be a city of refuge for the slayer; and Gezer with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[22. And Kibzaim with her suburbs, and Bethhoron with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[22. And Kibzaim with her suburbs, and Bethhoron with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
+              <a:t><![CDATA[23. And out of the tribe of Dan, Eltekeh with her suburbs, Gibbethon with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இசக்காரின் கோத்திரத்திலே கீசோனையும் அதின் வெளிநிலங்களையும், தாபராத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[23. And out of the tribe of Dan, Eltekeh with her suburbs, Gibbethon with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யர்மூத்தையும் அதின் வெளிநிலங்களையும், என்கன்னீமையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[24. Aijalon with her suburbs, Gathrimmon with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆசேரின் கோத்திரத்திலே மிஷயாலையும் அதின் வெளிநிலங்களையும், அப்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[24. Aijalon with her suburbs, Gathrimmon with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. எல்காத்தையும் அதின் வெளிநிலங்களையும், ரேகோபையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[25. And out of the half tribe of Manasseh, Tanach with her suburbs, and Gathrimmon with her suburbs; two cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நாங்கள் குடியிருக்கும் பட்டணங்களையும், எங்கள் மிருகஜீவன்களுக்காக வெளிநிலங்களையும் எங்களுக்குக் கொடுக்கும்படி, கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டாரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they spoke unto them at Shiloh in the land of Canaan, saying, The LORD commanded by the hand of Moses to give us cities to dwell in, with the suburbs thereof for our cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின் வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[25. And out of the half tribe of Manasseh, Tanach with her suburbs, and Gathrimmon with her suburbs; two cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின் வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[26. All the cities were ten with their suburbs for the families of the children of Kohath that remained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. கெர்சோனியருக்கு அவர்கள் வம்சங்களின்படி உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[26. All the cities were ten with their suburbs for the families of the children of Kohath that remained.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின் வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[27. And unto the children of Gershon, of the families of the Levites, out of the other half tribe of Manasseh they gave Golan in Bashan with her suburbs, to be a city of refuge for the slayer; and Beeshterah with her suburbs; two cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின் வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[27. And unto the children of Gershon, of the families of the Levites, out of the other half tribe of Manasseh they gave Golan in Bashan with her suburbs, to be a city of refuge for the slayer; and Beeshterah with her suburbs; two cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. திம்னாவையும் அதின் வெளிநிலங்களையும், நகலாலையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[27. And unto the children of Gershon, of the families of the Levites, out of the other half tribe of Manasseh they gave Golan in Bashan with her suburbs, to be a city of refuge for the slayer; and Beeshterah with her suburbs; two cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +6080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ரூபன் கோத்திரத்திலே பேசேரையும் அதின் வெளிநிலங்களையும், கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[28. And out of the tribe of Issachar, Kishon with her suburbs, Dabareh with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[28. And out of the tribe of Issachar, Kishon with her suburbs, Dabareh with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின் வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[29. Jarmuth with her suburbs, Engannim with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின் வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+              <a:t><![CDATA[29. Jarmuth with her suburbs, Engannim with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6428,51 +6516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய வாக்கின்படியே, இஸ்ரவேல் புத்திரர் தங்கள் சுதந்தரத்திலே லேவியருக்குப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And they spoke unto them at Shiloh in the land of Canaan, saying, The LORD commanded by the hand of Moses to give us cities to dwell in, with the suburbs thereof for our cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. எஸ்போனையும் அதின் வெளிநிலங்களையும், யாசேரையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+              <a:t><![CDATA[30. And out of the tribe of Asher, Mishal with her suburbs, Abdon with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
+              <a:t><![CDATA[31. Helkath with her suburbs, and Rehob with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
+              <a:t><![CDATA[31. Helkath with her suburbs, and Rehob with her suburbs; four cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,51 +6952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரருடைய காணியாட்சியின் நடுவிலே இருக்கிற லேவியரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட நாற்பத்தெட்டு.]]></a:t>
+              <a:t><![CDATA[32. And out of the tribe of Naphtali, Kedesh in Galilee with her suburbs, to be a city of refuge for the slayer; and Hammothdor with her suburbs, and Kartan with her suburbs; three cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6973,51 +7061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரருடைய காணியாட்சியின் நடுவிலே இருக்கிற லேவியரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட நாற்பத்தெட்டு.]]></a:t>
+              <a:t><![CDATA[32. And out of the tribe of Naphtali, Kedesh in Galilee with her suburbs, to be a city of refuge for the slayer; and Hammothdor with her suburbs, and Kartan with her suburbs; three cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7082,51 +7170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இந்தப் பட்டணங்களில் ஒவ்வொன்றிற்கும் அததைச் சூழ்ந்த வெளிநிலங்கள் இருந்தது; எல்லாப்பட்டணங்களுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[32. And out of the tribe of Naphtali, Kedesh in Galilee with her suburbs, to be a city of refuge for the slayer; and Hammothdor with her suburbs, and Kartan with her suburbs; three cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7191,51 +7279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இந்தப் பிரகாரமாகக் கர்த்தர் இஸ்ரவேலுக்குக் கொடுப்பேன் என்று அவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்தையெல்லாம் கொடுத்தார்; அவர்கள் அவைகளைச் சுதந்தரித்துக்கொண்டு, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. All the cities of the Gershonites according to their families were thirteen cities with their suburbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7300,51 +7388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இந்தப் பிரகாரமாகக் கர்த்தர் இஸ்ரவேலுக்குக் கொடுப்பேன் என்று அவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட தேசத்தையெல்லாம் கொடுத்தார்; அவர்கள் அவைகளைச் சுதந்தரித்துக்கொண்டு, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. All the cities of the Gershonites according to their families were thirteen cities with their suburbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7409,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. கர்த்தர் அவர்களுடைய பிதாக்களுக்கு ஆணையிட்டபடியெல்லாம் அவர்களைச் சுற்றிலும் யுத்தமில்லாமல் இளைப்பாறப்பண்ணினார்; அவர்களுடைய எல்லாச் சத்துருக்களிலும் ஒருவரும் அவர்களுக்கு முன்பாக நிற்கவில்லை; அவர்கள் சத்துருக்களையெல்லாம் கர்த்தர் அவர்கள் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[34. And unto the families of the children of Merari, the rest of the Levites, out of the tribe of Zebulun, Jokneam with her suburbs, and Kartah with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7518,51 +7606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. கர்த்தர் அவர்களுடைய பிதாக்களுக்கு ஆணையிட்டபடியெல்லாம் அவர்களைச் சுற்றிலும் யுத்தமில்லாமல் இளைப்பாறப்பண்ணினார்; அவர்களுடைய எல்லாச் சத்துருக்களிலும் ஒருவரும் அவர்களுக்கு முன்பாக நிற்கவில்லை; அவர்கள் சத்துருக்களையெல்லாம் கர்த்தர் அவர்கள் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[34. And unto the families of the children of Merari, the rest of the Levites, out of the tribe of Zebulun, Jokneam with her suburbs, and Kartah with her suburbs,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7627,51 +7715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய வாக்கின்படியே, இஸ்ரவேல் புத்திரர் தங்கள் சுதந்தரத்திலே லேவியருக்குப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel gave unto the Levites out of their inheritance, at the commandment of the LORD, these cities and their suburbs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7736,51 +7824,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. கர்த்தர் இஸ்ரவேல் குடும்பத்தாருக்குச் சொல்லியிருந்த நல்வார்த்தைகளிலெல்லாம் ஒரு வார்த்தையும் தவறிப்போகவில்லை; எல்லாம் நிறைவேறிற்று.]]></a:t>
+              <a:t><![CDATA[35. Dimnah with her suburbs, Nahalal with her suburbs; four cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Dimnah with her suburbs, Nahalal with her suburbs; four cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And out of the tribe of Reuben, Bezer with her suburbs, and Jahazah with her suburbs,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And out of the tribe of Reuben, Bezer with her suburbs, and Jahazah with her suburbs,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Kedemoth with her suburbs, and Mephaath with her suburbs; four cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. Kedemoth with her suburbs, and Mephaath with her suburbs; four cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And out of the tribe of Gad, Ramoth in Gilead with her suburbs, to be a city of refuge for the slayer; and Mahanaim with her suburbs,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And out of the tribe of Gad, Ramoth in Gilead with her suburbs, to be a city of refuge for the slayer; and Mahanaim with her suburbs,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Heshbon with her suburbs, Jazer with her suburbs; four cities in all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. Heshbon with her suburbs, Jazer with her suburbs; four cities in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7845,51 +8914,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோகாத்தியரின் வம்சங்களுக்குச் சீட்டு விழுந்தது; அந்தச் சீட்டின்படி லேவியரில் ஆசாரியனாகிய ஆரோனின் குமாரருக்கு யூதா கோத்திரத்திலும், சிமியோன் கோத்திரத்திலும், பென்யமீன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel gave unto the Levites out of their inheritance, at the commandment of the LORD, these cities and their suburbs.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. So all the cities for the children of Merari by their families, which were remaining of the families of the Levites, were by their lot twelve cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. So all the cities for the children of Merari by their families, which were remaining of the families of the Levites, were by their lot twelve cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. All the cities of the Levites within the possession of the children of Israel were forty and eight cities with their suburbs.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. All the cities of the Levites within the possession of the children of Israel were forty and eight cities with their suburbs.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. These cities were every one with their suburbs round about them: thus were all these cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. These cities were every one with their suburbs round about them: thus were all these cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the LORD gave unto Israel all the land which he swore to give unto their fathers; and they possessed it, and dwelt therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And the LORD gave unto Israel all the land which he swore to give unto their fathers; and they possessed it, and dwelt therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the LORD gave them rest round about, according to all that he swore unto their fathers: and there stood not a man of all their enemies before them; the LORD delivered all their enemies into their hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the LORD gave them rest round about, according to all that he swore unto their fathers: and there stood not a man of all their enemies before them; the LORD delivered all their enemies into their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7954,51 +10113,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கோகாத்தியரின் வம்சங்களுக்குச் சீட்டு விழுந்தது; அந்தச் சீட்டின்படி லேவியரில் ஆசாரியனாகிய ஆரோனின் குமாரருக்கு யூதா கோத்திரத்திலும், சிமியோன் கோத்திரத்திலும், பென்யமீன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள் பதின்மூன்று.]]></a:t>
+              <a:t><![CDATA[4. And the lot came out for the families of the Kohathites: and the children of Aaron the priest, which were of the Levites, had by lot out of the tribe of Judah, and out of the tribe of Simeon, and out of the tribe of Benjamin, thirteen cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And the LORD gave them rest round about, according to all that he swore unto their fathers: and there stood not a man of all their enemies before them; the LORD delivered all their enemies into their hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. There failed not ought of any good thing which the LORD had spoken unto the house of Israel; all came to pass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. There failed not ought of any good thing which the LORD had spoken unto the house of Israel; all came to pass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8033,51 +10519,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474707230" r:id="rId1"/>
+    <p:sldLayoutId id="2482536978" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8613,62 +11099,238 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -8773,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕೆಹಾತನ ಉಳಿದ ಮಕ್ಕಳಿಗೆ ಎಫ್ರಾಯಾಮನ ಗೊತ್ರದಲ್ಲಿಯೂ ದಾನನ ಗೋತ್ರದಲ್ಲಿಯೂ ಮನಸ್ಸೆಯ ಅರ್ಧಗೋತ್ರದ ಲ್ಲಿಯೂ ಹತ್ತು]]></a:t>
+              <a:t><![CDATA[குமாரருக்கு யூதா கோத்திரத்திலும், சிமியோன் கோத்திரத்திலும், பென்யமீன் கோத்திரத்திலும் கிடைத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳೂ ದೊರಕಿದವು.]]></a:t>
+              <a:t><![CDATA[பட்டணங்கள் பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಗೆರ್ಷೋನ್ಯನ ಮಕ್ಕಳಿಗೆ ಚೀಟಿ ಹಾಕಿದಾಗ ಇಸ್ಸಾಕಾರನ ಗೋತ್ರಗಳ ಕುಟುಂಬಗಳಲ್ಲಿಯೂ ಆಶೇರನ ಗೋತ್ರದಲ್ಲಿಯೂ ನಫ್ತಾಲಿಯ]]></a:t>
+              <a:t><![CDATA[5. கோகாத்தின் மற்றப்புத்திரருக்கு, எப்பிராயீம் கோத்திரத்தின் வம்சங்களுக்குள்ளும், தாண்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋತ್ರ ದಲ್ಲಿಯೂ ಬಾಷಾನಿನಲ್ಲಿರುವ ಮನಸ್ಸೆಯ ಅರ್ಧ ಗೋತ್ರದಲ್ಲಿಯೂ ಹದಿಮೂರು ಪಟ್ಟಣಗಳು ದೊರ ಕಿದವು.]]></a:t>
+              <a:t><![CDATA[கோத்திரத்திலும் மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள் பத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಇದಲ್ಲದೆ ಮೆರಾರಿಯ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ರೂಬೇನನ ಗೋತ್ರದಲ್ಲಿಯೂ ಗಾದನ ಗೋತ್ರದಲ್ಲಿಯೂ ಜೆಬುಲೂನನ ಗೋತ್ರ]]></a:t>
+              <a:t><![CDATA[6. கெர்சோன் புத்திரருக்கு, இசக்கார் கோத்திரத்தின் வம்சங்களுக்குள்ளும், ஆசேர் கோத்திரத்திலும், நப்தலி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಲ್ಲಿಯೂ ಹನ್ನೆರಡು ಪಟ್ಟಣಗಳು ದೊರಕಿದವು.]]></a:t>
+              <a:t><![CDATA[கோத்திரத்திலும், பாசானிலிருக்கிற மனாசேயின் பாதிக்கோத்திரத்திலும், சீட்டினால் கிடைத்த பட்டணங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಈ ಪಟ್ಟಣಗಳನ್ನು ಅವುಗಳ ಉಪನಗರಗಳನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನು ಮೋಶೆಯ ಮುಖಾಂತರ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ]]></a:t>
+              <a:t><![CDATA[பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲೇವಿಯರಿಗೆ ಚೀಟುಹಾಕಿ ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[7. மெராரி புத்திரருக்கு அவர்கள் வம்சங்களின்படியே, ரூபன் கோத்திரத்திலும் கிடைத்த பட்டணங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದರೆ ಲೇವಿಯ ಮಕ್ಕಳಲ್ಲಿ ಮೊದಲನೇ ಚೀಟು ಬಿದ್ದ ಕೆಹಾತ್ಯರ ಗೋತ್ರಗಳಲ್ಲಿ ಇರುವ ಆರೋನನ ಮಕ್ಕಳಿಗೆ ಯೂದನ ಮಕ್ಕಳ]]></a:t>
+              <a:t><![CDATA[பன்னிரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋತ್ರದಲ್ಲಿಯೂ ಸಿಮೆಯೋನನ ಮಕ್ಕಳ ಗೋತ್ರದಲ್ಲಿಯೂ ಕೊಡಲ್ಪಟ್ಟ ಪಟ್ಟಣಗಳ ಹೆಸರುಗಳು]]></a:t>
+              <a:t><![CDATA[8. இந்தப் பட்டணங்களையும் அவைகளின் வெளிநிலங்களையும் இஸ்ரவேல் புத்திரர், கர்த்தர் மோசேயைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಲೇವಿಯರ ಪಿತೃಗಳ ಹಿರಿಯರು ಕಾನಾನ್‌ ದೇಶದ ಶೀಲೋವಿನಲ್ಲಿರುವ ಯಾಜಕ ನಾದ ಎಲಿಯಾಜರನ ಬಳಿಗೂ ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನ]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது லேவியரின் வம்சப் பிதாக்களின் தலைவர்; கானான் தேசத்திலிருக்கிற சீலோவிலே ஆசாரியனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಯಾವವಂದರೆ--ಲೇವಿ ಕುಲದವರೂ ಕೆಹಾತನ ಗೋತ್ರದವರೂ ಆದ ಆರೋನನ ಕುಟುಂಬದವರಿಗೆ ಚೀಟು ಮೊದಲು ಬಿದದ್ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டபடியே, சீட்டுப்போட்டு லேவியருக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಯೂದನ ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಅನಾಕನ ತಂದೆಯಾದ ಅರ್ಬನ ಹೆಸರಿನ ಪಟ್ಟಣ ಹೆಬ್ರೋ ನನ್ನೂ ಅದರ ಸುತ್ತಲಿರುವ ಉಪನಗರಗಳನ್ನೂ ಅವ]]></a:t>
+              <a:t><![CDATA[9. லேவியின் குமாரரில் முதலாம் சீட்டைப்பெற்ற கோகாத்தியரின் வம்சங்களிலே இருக்கிற ஆரோனின் குமாரருக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರಿಗೆ ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[10. யூதா புத்திரரின் கோத்திரத்திலும், சிமியோன் புத்திரரின் கோத்திரத்திலும், அவர்கள் கொடுத்தவைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ಆ ಪಟ್ಟಣದ ಹೊಲಗ ಳನ್ನೂ ಗ್ರಾಮಗಳನ್ನೂ ಯೆಫುನ್ನೆಯ ಮಗನಾದ ಕಾಲೇಬನಿಗೆ ಬಾಧ್ಯತೆಯಾಗಿ ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[பேர்பேராகச் சொல்லப்பட்டவைகளுமான பட்டணங்களின் நாமங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಹೀಗೆಯೇ ಯಾಜಕನಾದ ಆರೋನನ ಮಕ್ಕಳಿಗೆ ಕೊಲೆ ಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಹೆಬ್ರೋನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[11. யூதޠεின் மலைத்தேசத்தில் ஆனாக்கின் தகப்பனாகிய அர்பாவின் பட்டணமான எபிரோனையும் அதைச் சூழ்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲಿಬ್ನಾವನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಯತ್ತೀರನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಎಷ್ಟೆಮೋಹವನ್ನೂ ಅದರ ಉಪನಗರಗ ಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[12. பட்டணத்தைச் சேர்ந்த வயல்களையும் அதின் பட்டிகளையும் எப்புன்னேயின் குமாரனாகிய காலேபுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಹೋಲೋನನ್ನೂ ಅದರ ಉಪನಗರಗ ಳನ್ನೂ ದೆಬೀರನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[காணியாட்சியாகக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಯಿನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಯುಟ್ಟಾ ವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಬೇತ್‌ಷೆಮೆಷನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆಯೇ ಆ]]></a:t>
+              <a:t><![CDATA[13. இப்படியே கொலை செய்தவனுக்கு அடைக்கலப்பட்டணமாக ஆசாரியனாகிய ஆரோனின் குமாரருக்கு எபிரோனையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎರಡು ಗೋತ್ರಗಳಿಂದ ಈ ಒಂಭತ್ತು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும், லிப்னாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಗೋತ್ರಗಳ ಪಿತೃಗಳಲ್ಲಿರುವ ಹಿರಿಯರ ಬಳಿಗೂ ಬಂದು ಅವರ ಸಂಗಡ ಮಾತನಾಡಿ--]]></a:t>
+              <a:t><![CDATA[எலெயாசாரிடத்திலும், நூனின் குமாரனாகிய யோசுவாவிடனித்திலும், இஸ்ரவேல் புத்திரருடைய கோத்திரப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇದಲ್ಲದೆ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದಲ್ಲಿ ಗಿಬ್ಯೋ ನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಗೆಬವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[14. யாத்தீரையும் அதின் வெளிநிலங்களையும், எஸ்தெமொவாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅನಾತೋತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಅಲ್ಮೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[15. ஓலோனையும் அதின் வெளி நிலங்களையும், தெபீரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಯಾಜಕನಾದ ಆರೋನನ ಮಕ್ಕಳ ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹದಿಮೂರು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
+              <a:t><![CDATA[16. ஆயீனையும் அதின் வெளி நிலங்களையும், யுத்தாவையும் அதின் வெளிநிலங்களையும், பெத்ஷிமேசையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇದಲ್ಲದೆ ಲೇವಿಯರಾದ ಕೆಹಾತನ ಮಕ್ಕಳ ಕುಟುಂಬದಲ್ಲಿ ಉಳಿದವರಿಗೆ ಎಫ್ರಾಯಾಮನ ಗೋತ್ರದಲ್ಲಿ ಚೀಟಿನಿಂದ ದೊರಕಿದ]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும் கொடுத்தார்கள்; அந்த இரண்டு கோத்திரங்களிலிருக்கிற பட்டணங்கள் ஒன்பது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳು,]]></a:t>
+              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்திலே அவர்களுக்குக் கிபியோனையும் அதின் வெளிநிலங்களையும் கேபாவையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕೊಲೆಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಎಫ್ರಾಯಾಮನ ಬೆಟ್ಟಗಳಲ್ಲಿರುವ ಶೆಕೇಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಗೆಜೆರನ್ನೂ ಅದರ]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಪನಗರ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[18. ஆனதோத்தையும் அதின் வெளிநிலங்களையும், அல்மோனையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಕಿಬ್‌ಚೈಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಬೇತ್‌ಹೋರೋನನ್ನೂ ಆದರ ಉಪನಗರಗಳನ್ನೂ ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[இந்தப்பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇದಲ್ಲದೆ ದಾನನ ಗೋತ್ರದಲ್ಲಿ ಎಲ್ತೆಕೇಯನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ ಗಿಬ್ಬೆತೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ;]]></a:t>
+              <a:t><![CDATA[19. ஆசாரியரான ஆரோனுடைய குமாரரின் பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಅಯ್ಯಾಲೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಗತ್‌ರಿಮ್ಮೋನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[20. லேவியரான கோகாத்தின் புத்திரரில் மீதியான அவர்களுடைய மற்ற வம்சங்களுக்கு எப்பிராயீமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಾವು ವಾಸವಾಗಿರುವ ಪಟ್ಟಣಗಳನ್ನು ನಮ್ಮ ಪಶುಗಳಿಗೋಸ್ಕರ ಅವುಗಳ ಉಪನಗರಗಳೊಂದಿಗೆ ನಮಗೆ ಕೊಡಬೇಕೆಂದು ಕರ್ತನು ಮೋಶೆಯ]]></a:t>
+              <a:t><![CDATA[பிதாக்களிலுள்ள தலைவரிடத்திலும் சேர்ந்து வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಮನಸ್ಸೆಯ ಅರ್ಧಗೋತ್ರದಲ್ಲಿ ತಾನಾಕನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ; ಗತ್‌ರಿಮ್ಮೋನನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಹೀಗೆ ಎರಡು]]></a:t>
+              <a:t><![CDATA[கோத்திரத்திலே அவர்களுக்குப் பங்குவீதமாக அவர்கள் கொடுத்த பட்டணங்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[21. கொலைசெய்த அடைக்கலப்பட்டணமான எப்பிராயீமின் மலைத்தேசத்தில் இருக்கிற சீகேமையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಹಾಗೆಯೇ ಉಳಿದಂಥ ಕೆಹಾತನ ಮಕ್ಕಳ ಕುಟುಂಬಗಳಿಗೆ ದೊರೆತ ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹತ್ತು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும், கேசேரையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಲೇವಿಯರ ಕುಟುಂಬಗಳಲ್ಲಿರುವ ಗೆರ್ಷೋನಿನ ಮಕ್ಕಳಿಗೆ ಮನಸ್ಸೆಯ ಅರ್ಧ ಗೋತ್ರದಲ್ಲಿ ಕೊಲೆ ಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ]]></a:t>
+              <a:t><![CDATA[22. கிப்சாயீமையும் அதின் வெளிநிலங்களையும், பெத்தொரோனையும் அதின் வெளிநிலங்களையும், அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಷಾನಿ ನಲ್ಲಿರುವ ಗೋಲಾನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಬೆಯೆಷ್ಟೆರಾವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ಎರಡು ಪಟ್ಟಣಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[23. தாண் கோத்திரத்திலே எல்தெக்கேயையும் அதின் வெளிநிலங்களையும், கிபெத்தோனையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಇದಲ್ಲದೆ ಇಸ್ಸಾಕಾರನ ಗೋತ್ರದಲ್ಲಿ ಕಿಷ್ಯೋನನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ ದಾಬೆರತನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಯರ್ಮೂತನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಏಂಗನ್ನೀಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[24. ஆயலோனையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின் வெளிநிலங்களையும் அவர்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆಶೇರನ ಗೋತ್ರದಲ್ಲಿ ಮಿಷಾಲನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಅಬ್ದೋನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; இந்தப்பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಹೆಲ್ಕಾತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ರೆಹೋ ಬನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[25. மனாசேயின் பாதிக் கோத்திரத்திலே தானாகையும் அதின் வெளிநிலங்களையும், காத்ரிம்மோனையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಖಾಂತರವಾಗಿ ಆಜ್ಞಾಪಿಸಿ ದ್ದಾನೆ ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[2. நாங்கள் குடியிருக்கும் பட்டணங்களையும், எங்கள் மிருகஜீவன்களுக்காக வெளிநிலங்களையும் எங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ನಫ್ತಾಲಿಯ ಗೋತ್ರ ದಲ್ಲಿ ಕೊಲೆಮಾಡಿದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಗಲಿಲಾಯದಲ್ಲಿರುವ ಕೆದೆಷನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும் அவர்களுக்குக் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಮ್ಮೋತ್‌ದೋರನ್ನೂ ಅದರ ಉಪನಗರ ಗಳನ್ನೂ ಕರ್ತಾನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ಮೂರು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[26. கோகாத் புத்திரரின் மீதியான வம்சங்களுக்கு உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்படப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಗೆರ್ಷೋನ್ಯರಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಉಂಟಾದ ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹದಿಮೂರು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
+              <a:t><![CDATA[பத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಉಳಿದ ಲೇವಿಯರಾದ ಮೆರಾರೀಯ ಮಕ್ಕಳ ಕುಟುಂಬಗಳಿಗೆ ಜೆಬುಲೂನನ ಗೋತ್ರದಲ್ಲಿ ಯೊಕ್ನೆ ಯಾಮನ್ನೂ ಆದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[27. லேவியரின் வம்சங்களிலே கெர்சோன் புத்திரருக்கு மனாசேயின் பாதிக்கோத்திரத்தில் கொலைசெய்தவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತಾನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[அடைக்கலப் பட்டணமான பாசானிலுள்ள கோலானையும் அதின் வெளிநிலங்களையும், பெயெஸ்திராவையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ದಿಮ್ನಾವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ನಹಲಾಲನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் இரண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಇದಲ್ಲದೆ ರೂಬೇನನ ಗೋತ್ರದಲ್ಲಿ ಬೆಚೆರನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಯಹಚಾ ವನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[28. இசக்காரின் கோத்திரத்திலே கீசோனையும் அதின் வெளிநிலங்களையும், தாபராத்தையும் அதின் வெளிநிலங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಕೆದೇಮೋತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಮೆಫಾಗತನ್ನೂ ಅದರ ಉಪ ನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಗಾದನ ಗೋತ್ರದಲ್ಲಿ ಕೊಲೆ ಮಾಡಿ ದವನಿಗೆ ಆಶ್ರಯ ಪಟ್ಟಣವಾದ ಗಿಲ್ಯಾದಿನಲ್ಲಿರುವ ರಾಮೋತನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಮಹನ]]></a:t>
+              <a:t><![CDATA[29. யர்மூத்தையும் அதின் வெளிநிலங்களையும், என்கன்னீமையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಿಮನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[இந்தப் பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಹಾಗೆಯೇ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಮ್ಮ ಬಾಧ್ಯತೆಯಲ್ಲಿ ಲೇವಿಯರಿಗೆ ಕರ್ತನ ಅಜ್ಞೆಯ ಪ್ರಕಾರ ಪಟ್ಟಣಗಳನ್ನೂ ಅವುಗಳ]]></a:t>
+              <a:t><![CDATA[கொடுக்கும்படி, கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டாரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಹೆಷ್ಬೋ ನನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ ಯಗ್ಜೇರನ್ನೂ ಅದರ ಉಪನಗರಗಳನ್ನೂ; ಹೀಗೆ ನಾಲ್ಕು ಪಟ್ಟಣ ಗಳನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[30. ஆசேரின் கோத்திரத்திலே மிஷயாலையும் அதின் வெளிநிலங்களையும், அப்தோனையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಹೀಗೆಯೇ ಲೇವಿಯರ ಕುಟುಂಬಗಳಲ್ಲಿ ಉಳಿದಂಥ ಮೆರಾರೀಯ ಮಕ್ಕಳಿಗೆ ಅವರ ಕುಟುಂಬಗಳ ಪ್ರಕಾರ ಚೀಟಿನಿಂದ ದೊರೆತ]]></a:t>
+              <a:t><![CDATA[31. எல்காத்தையும் அதின் வெளிநிலங்களையும், ரேகோபையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள். இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳೆಲ್ಲಾ ಹನ್ನೆರಡು ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ.]]></a:t>
+              <a:t><![CDATA[பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸ್ವಾಸ್ತ್ಯದ ಮಧ್ಯದಲ್ಲಿ ಇರುವ ಲೇವಿಯರ ಎಲ್ಲಾ ಪಟ್ಟಣಗಳೂ ಅವುಗಳ ಉಪನಗರಗಳೂ ನಾಲ್ವತ್ತೆಂಟು]]></a:t>
+              <a:t><![CDATA[32. நப்தலி கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப்பட்டணமாகக் கலிலேயாவிலுள்ள கேதேசையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳು.]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும், அம்மோத்தோரையும் அதின் வெளிநிலங்களையும், கர்தானையும் அதின் வெளிநிலங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಈ ಪಟ್ಟಣಗಳಲ್ಲಿ ಪ್ರತಿಯೊಂದಕ್ಕೂ ಅದರದರ ಸುತ್ತಲೂ ಉಪನಗರಗಳು ಇದ್ದವು; ಪಟ್ಟಣಗಳಿಗೆಲ್ಲಾ ಹೀಗೆಯೇ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; இந்தப் பட்டணங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಕರ್ತನು ಅವರ ತಂದೆಗಳಿಗೆ ಕೊಡುವೆನೆಂದು ಆಣೆ ಇಟ್ಟ ದೇಶವನ್ನೆಲ್ಲಾ ಇಸ್ರಾಯೇಲಿಗೆ ಕೊಟ್ಟನು; ಅವರು ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[33. கெர்சோனியருக்கு அவர்கள் வம்சங்களின்படி உண்டான பட்டணங்களெல்லாம் அவைகளின் வெளிநிலங்களுட்பட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಾಧೀನಮಾಡಿಕೊಂಡು ಅದರಲ್ಲಿ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[பதின்மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಕರ್ತನು ಅವರ ತಂದೆಗಳಿಗೆ ಆಣೆ ಇಟ್ಟ ಪ್ರಕಾರವೆಲ್ಲಾ ಅವರ ಸುತ್ತಲೂ ಅವರಿಗೆ ವಿಶ್ರಾಂತಿ ಕೊಟ್ಟನು; ಅವರ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[34. மற்ற லேவியராகிய மெராரி புத்திரரின் வம்சங்களுக்குச் செபுலோன் கோத்திரத்திலே யொக்னியாமையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶತ್ರುಗಳಲ್ಲಿ ಒಬ್ಬನಾದರೂ ಅವರ ಮುಂದೆ ನಿಲ್ಲಲಿಲ್ಲ; ಅವರ ಶತ್ರುಗಳನ್ನೆಲ್ಲಾ ಕರ್ತನು ಅವರ ಕೈಗಳಿಗೆ ಒಪ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[வெளிநிலங்களையும், கர்தாவையும் அதின் வெளிநிலங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಪನಗರಗಳನ್ನೂ ಕೊಟ್ಟರು. ಅವು ಯಾವವೆಂದರೆ--]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய வாக்கின்படியே, இஸ்ரவேல் புத்திரர் தங்கள் சுதந்தரத்திலே லேவியருக்குப் பட்டணங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +20147,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಕರ್ತನು ಇಸ್ರಾಯೇಲ್‌ ಮನೆಗೆ ಹೇಳಿದ ಒಳ್ಳೇ ವಿಷಯಗಳಲ್ಲಿ ಒಂದಾದರೂ ಬಿದ್ದು ಹೋಗಲಿಲ್ಲ; ಎಲ್ಲಾ ನೆರವೇರಿದವು.]]></a:t>
+              <a:t><![CDATA[35. திம்னாவையும் அதின் வெளிநிலங்களையும், நகலாலையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணங்கள் நாலு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ரூபன் கோத்திரத்திலே பேசேரையும் அதின் வெளிநிலங்களையும், கெதெமோத்தையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. கெதெமோத்தையும் அதின் வெளிநிலங்களையும், மெபாகாத்தையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்தப் பட்டணங்கள் நாலு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. காத் கோத்திரத்திலே கொலைசெய்தவனுக்கு அடைக்கலப் பட்டணமாக, கீலேயாத்திலுள்ள ராமோத்தையும் அதின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளிநிலங்களையும், மக்னாயீமையும் அதின் வெளிநிலங்களையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. எஸ்போனையும் அதின் வெளிநிலங்களையும், யாசேரையும் அதின் வெளிநிலங்களையும் கொடுத்தார்கள்; இந்தப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணங்கள் நாலு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +21467,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕೆಹಾತ್ಯರ ಗೋತ್ರಗಳಿಗೆ ಚೀಟು ಹಾಕಿದಾಗ ಲೇವಿಯರಲ್ಲಿ ಯಾಜಕನಾದ ಆರೋನನ ಮಕ್ಕಳಿಗೆ ಯೂದನ ಗೋತ್ರದಲ್ಲಿಯೂ ಸಿಮೆಯೋನನ]]></a:t>
+              <a:t><![CDATA[அவைகளின் வெளிநிலங்களையும் கொடுத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. இவைகளெல்லாம் லேவியரின் மற்ற வம்சங்களாகிய மெராரி புத்திரருக்கு, அவர்கள் வம்சங்களின்படி கிடைத்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டணங்கள்; அவர்களுடைய பங்குவீதம் பன்னிரண்டு பட்டணங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. இஸ்ரவேல் புத்திரருடைய காணியாட்சியின் நடுவிலே இருக்கிற லேவியரின் பட்டணங்களெல்லாம் அவைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெளிநிலங்களுட்பட நாற்பத்தெட்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. இந்தப் பட்டணங்களில் ஒவ்வொன்றிற்கும் அததைச் சூழ்ந்த வெளிநிலங்கள் இருந்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாப்பட்டணங்களுக்கும் அப்படியே இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. இந்தப் பிரகாரமாகக் கர்த்தர் இஸ்ரவேலுக்குக் கொடுப்பேன் என்று அவர்களுடைய பிதாக்களுக்கு ஆணையிட்ட]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேசத்தையெல்லாம் கொடுத்தார்; அவர்கள் அவைகளைச் சுதந்தரித்துக்கொண்டு, அவைகளிலே குடியிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. கர்த்தர் அவர்களுடைய பிதாக்களுக்கு ஆணையிட்டபடியெல்லாம் அவர்களைச் சுற்றிலும் யுத்தமில்லாமல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இளைப்பாறப்பண்ணினார்; அவர்களுடைய எல்லாச் சத்துருக்களிலும் ஒருவரும் அவர்களுக்கு முன்பாக நிற்கவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +22919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋತ್ರ ದಲ್ಲಿಯೂ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದಲ್ಲಿಯೂ ಹದಿ ಮೂರು ಪಟ್ಟಣಗಳು ದೊರಕಿದವು.]]></a:t>
+              <a:t><![CDATA[4. கோகாத்தியரின் வம்சங்களுக்குச் சீட்டு விழுந்தது; அந்தச் சீட்டின்படி லேவியரில் ஆசாரியனாகிய ஆரோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17809,92 +22979,488 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள் சத்துருக்களையெல்லாம் கர்த்தர் அவர்கள் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. கர்த்தர் இஸ்ரவேல் குடும்பத்தாருக்குச் சொல்லியிருந்த நல்வார்த்தைகளிலெல்லாம் ஒரு வார்த்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தவறிப்போகவில்லை; எல்லாம் நிறைவேறிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +23486,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +23661,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>92</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>