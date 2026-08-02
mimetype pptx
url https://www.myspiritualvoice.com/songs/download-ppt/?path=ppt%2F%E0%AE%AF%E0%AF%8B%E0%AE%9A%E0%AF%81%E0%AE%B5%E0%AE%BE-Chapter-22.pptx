--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -141,78 +141,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...26 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -268,64 +240,50 @@
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
-    <p:sldId id="331" r:id="rId78"/>
-[...12 lines deleted...]
-    <p:sldId id="344" r:id="rId91"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -498,67 +456,53 @@
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-[...15 lines deleted...]
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -618,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாரியனாகிய எலெயாசாரின் குமாரனாகிய பினெகாசும், பிரபுக்களும், கிலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரையும் விட்டு, கானான் தேசத்திற்கு இஸ்ரவேல் புத்திரரிடத்தில் திரும்பிவந்து, அவர்களுக்கு மறுசெய்தி சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[20. சேராவின் குமாரனாகிய ஆகான் சாபத்தீடான பொருளைக்குறித்துத் துரோகம்பண்ணினதினாலே, இஸ்ரவேல் சபையின்மேல் எல்லாம் கடுங்கோபம் வரவில்லையா? அவன் ஒருவன் மாத்திரம் தன் அக்கிரமத்தினாலே மடிந்துபோகவில்லையென்று கர்த்தருடைய சபையார் எல்லாரும் சொல்லச்சொன்னார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -727,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாரியனாகிய எலெயாசாரின் குமாரனாகிய பினெகாசும், பிரபுக்களும், கிலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரையும் விட்டு, கானான் தேசத்திற்கு இஸ்ரவேல் புத்திரரிடத்தில் திரும்பிவந்து, அவர்களுக்கு மறுசெய்தி சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், இஸ்ரவேலின் ஆயிரவரின் தலைவருக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -836,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசாரியனாகிய எலெயாசாரின் குமாரனாகிய பினெகாசும், பிரபுக்களும், கிலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரையும் விட்டு, கானான் தேசத்திற்கு இஸ்ரவேல் புத்திரரிடத்தில் திரும்பிவந்து, அவர்களுக்கு மறுசெய்தி சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், இஸ்ரவேலின் ஆயிரவரின் தலைவருக்குப் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -945,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்தச் செய்தி இஸ்ரவேல் புத்திரரின் பார்வைக்கு நன்றாயிருந்தது; ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் குடியிருக்கிற தேசத்தை அழித்துவிட, அவர்கள்மேல் யுத்தத்திற்குப் புறப்படுவோம் என்கிற பேச்சைவிட்டு, இஸ்ரவேல் புத்திரர் தேவனை ஸ்தோத்திரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. தேவாதி தேவனாகிய கர்த்தர், தேவாதி தேவனாகிய கர்த்தரே, அதை அறிந்திருக்கிறார்; இஸ்ரவேலரும் அறிந்து கொள்வார்கள்; அது இரண்டகத்தினாலாவது, கர்த்தருடைய கட்டளைக்கு விரோதமான துரோகத்தினாலாவது செய்யப்பட்டதானால், இந்நாளில் அவர் எங்களைக் காப்பாற்றாமல் இருக்கக்கடவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1054,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்தச் செய்தி இஸ்ரவேல் புத்திரரின் பார்வைக்கு நன்றாயிருந்தது; ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் குடியிருக்கிற தேசத்தை அழித்துவிட, அவர்கள்மேல் யுத்தத்திற்குப் புறப்படுவோம் என்கிற பேச்சைவிட்டு, இஸ்ரவேல் புத்திரர் தேவனை ஸ்தோத்திரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. தேவாதி தேவனாகிய கர்த்தர், தேவாதி தேவனாகிய கர்த்தரே, அதை அறிந்திருக்கிறார்; இஸ்ரவேலரும் அறிந்து கொள்வார்கள்; அது இரண்டகத்தினாலாவது, கர்த்தருடைய கட்டளைக்கு விரோதமான துரோகத்தினாலாவது செய்யப்பட்டதானால், இந்நாளில் அவர் எங்களைக் காப்பாற்றாமல் இருக்கக்கடவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1163,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அந்தச் செய்தி இஸ்ரவேல் புத்திரரின் பார்வைக்கு நன்றாயிருந்தது; ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் குடியிருக்கிற தேசத்தை அழித்துவிட, அவர்கள்மேல் யுத்தத்திற்குப் புறப்படுவோம் என்கிற பேச்சைவிட்டு, இஸ்ரவேல் புத்திரர் தேவனை ஸ்தோத்திரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. தேவாதி தேவனாகிய கர்த்தர், தேவாதி தேவனாகிய கர்த்தரே, அதை அறிந்திருக்கிறார்; இஸ்ரவேலரும் அறிந்து கொள்வார்கள்; அது இரண்டகத்தினாலாவது, கர்த்தருடைய கட்டளைக்கு விரோதமான துரோகத்தினாலாவது செய்யப்பட்டதானால், இந்நாளில் அவர் எங்களைக் காப்பாற்றாமல் இருக்கக்கடவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1272,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தரே தேவன் என்பதற்கு அந்தப்பீடம் நமக்குள்ளே சாட்சியாயிருக்கும் என்று சொல்லி, ரூபன் புத்திரரும் காத் புத்திரரும் அதற்கு எத் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஒரு காரியத்தைக்குறித்து நாங்கள் எங்களுக்கு அந்தப் பலிபீடத்தைக் கட்டினதேயல்லாமல், கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதற்காவது, அதின்மேல் சர்வாங்க தகனபலிகளையாகிலும் போஜனபலியையாகிலும் சமாதானபலிகளையாகிலும் செலுத்துகிறதற்காவது அதைச் செய்ததுண்டானால், கர்த்தர் அதை விசாரிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1381,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. கர்த்தரே தேவன் என்பதற்கு அந்தப்பீடம் நமக்குள்ளே சாட்சியாயிருக்கும் என்று சொல்லி, ரூபன் புத்திரரும் காத் புத்திரரும் அதற்கு எத் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. ஒரு காரியத்தைக்குறித்து நாங்கள் எங்களுக்கு அந்தப் பலிபீடத்தைக் கட்டினதேயல்லாமல், கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதற்காவது, அதின்மேல் சர்வாங்க தகனபலிகளையாகிலும் போஜனபலியையாகிலும் சமாதானபலிகளையாகிலும் செலுத்துகிறதற்காவது அதைச் செய்ததுண்டானால், கர்த்தர் அதை விசாரிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1490,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களை நோக்கி: கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கட்டளையிட்டவைகளையெல்லாம் நீங்கள் கைக்கொண்டீர்கள்; நான் உங்களுக்குக் கட்டளையிட்ட யாவிலும் என் சொற்படி செய்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. நாளைக்கு உங்கள் பிள்ளைகள் எங்கள் பிள்ளைகளை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1599,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களை நோக்கி: கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கட்டளையிட்டவைகளையெல்லாம் நீங்கள் கைக்கொண்டீர்கள்; நான் உங்களுக்குக் கட்டளையிட்ட யாவிலும் என் சொற்படி செய்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[24. நாளைக்கு உங்கள் பிள்ளைகள் எங்கள் பிள்ளைகளை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1708,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது யோசுவா ரூபனியரையும் காத்தியரையும் மனாசேயின் பாதிக்கோத்திரத்தாரையும் அழைத்து,]]></a:t>
+              <a:t><![CDATA[17. பேயோரின் அக்கிரமம் நமக்குப் போதாதா? கர்த்தருடைய சபையிலே வாதை உண்டாயிருந்ததே; இந்நாள்வரைக்கும் நாம் அதினின்று நீங்கிச் சுத்தமாகவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1817,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் இதுவரைக்கும் அநேக நாளாக உங்கள் சகோதரரைக் கைவிடாமல், உங்கள் தேவனாகிய கர்த்தருடைய கட்டளையைக் காத்துக்கொண்டு நடந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. ரூபன் புத்திரர் காத் புத்திரர் ஆகிய உங்களுக்கும் எங்களுக்கும் நடுவே கர்த்தர் யோர்தானை எல்லையாக வைத்தார்; கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லை என்று சொல்லி, எங்கள் பிள்ளைகளைக் கர்த்தருக்குப் பயப்படாதிருக்கச் செய்வார்கள் என்கிற ஐயத்தினாலே நாங்கள் சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1926,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் இதுவரைக்கும் அநேக நாளாக உங்கள் சகோதரரைக் கைவிடாமல், உங்கள் தேவனாகிய கர்த்தருடைய கட்டளையைக் காத்துக்கொண்டு நடந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. ரூபன் புத்திரர் காத் புத்திரர் ஆகிய உங்களுக்கும் எங்களுக்கும் நடுவே கர்த்தர் யோர்தானை எல்லையாக வைத்தார்; கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லை என்று சொல்லி, எங்கள் பிள்ளைகளைக் கர்த்தருக்குப் பயப்படாதிருக்கச் செய்வார்கள் என்கிற ஐயத்தினாலே நாங்கள் சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2035,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் தாம் உங்கள் சகோதரருக்குச் சொல்லியிருந்தபடியே, அவர்களை இளைப்பாறப்பண்ணினார்; ஆகையால் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்திலே உங்களுக்குக் கொடுத்த உங்கள் காணியாட்சியான தேசத்திலிருக்கிற உங்கள் கூடாரங்களுக்குத் திரும்பிப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[25. ரூபன் புத்திரர் காத் புத்திரர் ஆகிய உங்களுக்கும் எங்களுக்கும் நடுவே கர்த்தர் யோர்தானை எல்லையாக வைத்தார்; கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லை என்று சொல்லி, எங்கள் பிள்ளைகளைக் கர்த்தருக்குப் பயப்படாதிருக்கச் செய்வார்கள் என்கிற ஐயத்தினாலே நாங்கள் சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2144,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் தாம் உங்கள் சகோதரருக்குச் சொல்லியிருந்தபடியே, அவர்களை இளைப்பாறப்பண்ணினார்; ஆகையால் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்திலே உங்களுக்குக் கொடுத்த உங்கள் காணியாட்சியான தேசத்திலிருக்கிற உங்கள் கூடாரங்களுக்குத் திரும்பிப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[26. சர்வாங்க தகனத்திற்கும் அல்ல, பலிக்கும் அல்ல, எங்கள் சர்வாங்கதகனங்களாலும் பலிகளாலும் சமாதானபலிகளாலும் நாங்கள் கர்த்தரின் சந்நிதியில் அவருடைய ஆராதனையைச் செய்யத்தக்கவர்கள் என்று எங்களுக்கும் உங்களுக்கும், நமக்குப் பின்வரும் நம்முடைய சந்ததியாருக்கும் நடுவே சாட்சி உண்டாயிருக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2253,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் தாம் உங்கள் சகோதரருக்குச் சொல்லியிருந்தபடியே, அவர்களை இளைப்பாறப்பண்ணினார்; ஆகையால் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்திலே உங்களுக்குக் கொடுத்த உங்கள் காணியாட்சியான தேசத்திலிருக்கிற உங்கள் கூடாரங்களுக்குத் திரும்பிப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லையென்று உங்கள் பிள்ளைகள் நாளைக்கு எங்கள் பிள்ளைகளோடே சொல்லாதபடிக்குமே, ஒரு பலிபீடத்தை நமக்காக உண்டுபண்ணுவோம் என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2362,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் நீங்கள் உங்கள் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவருடைய வழிகளிலெல்லாம் நடந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவரைப் பற்றிக்கொண்டிருந்து, அவரை உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் சேவிக்கிறதற்காக, கர்த்தரின் தாசனாகிய மோசே உங்களுக்குக் கற்பித்த கற்பனையின்படியேயும் நியாயப்பிரமாணத்தின்படியேயும் செய்யும்படிமாத்திரம் வெகு சாவதானமாயிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லையென்று உங்கள் பிள்ளைகள் நாளைக்கு எங்கள் பிள்ளைகளோடே சொல்லாதபடிக்குமே, ஒரு பலிபீடத்தை நமக்காக உண்டுபண்ணுவோம் என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2471,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் நீங்கள் உங்கள் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவருடைய வழிகளிலெல்லாம் நடந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவரைப் பற்றிக்கொண்டிருந்து, அவரை உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் சேவிக்கிறதற்காக, கர்த்தரின் தாசனாகிய மோசே உங்களுக்குக் கற்பித்த கற்பனையின்படியேயும் நியாயப்பிரமாணத்தின்படியேயும் செய்யும்படிமாத்திரம் வெகு சாவதானமாயிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லையென்று உங்கள் பிள்ளைகள் நாளைக்கு எங்கள் பிள்ளைகளோடே சொல்லாதபடிக்குமே, ஒரு பலிபீடத்தை நமக்காக உண்டுபண்ணுவோம் என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2580,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் நீங்கள் உங்கள் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவருடைய வழிகளிலெல்லாம் நடந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவரைப் பற்றிக்கொண்டிருந்து, அவரை உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் சேவிக்கிறதற்காக, கர்த்தரின் தாசனாகிய மோசே உங்களுக்குக் கற்பித்த கற்பனையின்படியேயும் நியாயப்பிரமாணத்தின்படியேயும் செய்யும்படிமாத்திரம் வெகு சாவதானமாயிருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. நாளைக்கு எங்களோடாவது, எங்கள் சந்தடியாரோடாவது அப்படிச் சொல்வார்களானால், அப்பொழுது சர்வாங்கதகனத்திற்கும் அல்ல, பலிக்கும் அல்ல, எங்களுக்கும் உங்களுக்கும் நடுவே சாட்சியாக எங்கள் பிதாக்கள் உண்டுபண்ணின கர்த்தருடைய பலிபீடத்தின் சாயலான பீடத்தைப் பாருங்கள் என்று சொல்லலாம் என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2689,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவ்விதமாய் யோசுவா அவர்களை ஆசீர்வதித்து, அவர்களை அனுப்பிவிட்டான்; அவர்கள் தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நாளைக்கு எங்களோடாவது, எங்கள் சந்தடியாரோடாவது அப்படிச் சொல்வார்களானால், அப்பொழுது சர்வாங்கதகனத்திற்கும் அல்ல, பலிக்கும் அல்ல, எங்களுக்கும் உங்களுக்கும் நடுவே சாட்சியாக எங்கள் பிதாக்கள் உண்டுபண்ணின கர்த்தருடைய பலிபீடத்தின் சாயலான பீடத்தைப் பாருங்கள் என்று சொல்லலாம் என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2798,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனாசேயின் பாதிக்கோத்திரத்துக்கு மோசே பாசானிலே சுதந்தரம் கொடுத்தான்; அதின் மற்றப் பாதிக்கு, யோசுவா யோர்தானுக்கு இப்புறத்திலே மேற்கே அவர்கள் சகோதரரோடேகூடச் சுதந்தரம் கொடுத்தான்; யோசுவா அவர்களை அவர்கள் கூடாரங்களுக்கு அனுப்பிவிடுகிறபோது அவர்களை ஆசிர்வதித்து:]]></a:t>
+              <a:t><![CDATA[28. நாளைக்கு எங்களோடாவது, எங்கள் சந்தடியாரோடாவது அப்படிச் சொல்வார்களானால், அப்பொழுது சர்வாங்கதகனத்திற்கும் அல்ல, பலிக்கும் அல்ல, எங்களுக்கும் உங்களுக்கும் நடுவே சாட்சியாக எங்கள் பிதாக்கள் உண்டுபண்ணின கர்த்தருடைய பலிபீடத்தின் சாயலான பீடத்தைப் பாருங்கள் என்று சொல்லலாம் என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2907,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசே புத்திரரும் சொல்லுகிற வார்த்தைகளை ஆசாரியனாகிய பினெகாசும், அவனோடே இருந்த சபையின் பிரபுக்களும், இஸ்ரவேலுடைய ஆயிரவரின் தலைவரும் கேட்டபோது, அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. பேயோரின் அக்கிரமம் நமக்குப் போதாதா? கர்த்தருடைய சபையிலே வாதை உண்டாயிருந்ததே; இந்நாள்வரைக்கும் நாம் அதினின்று நீங்கிச் சுத்தமாகவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3016,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனாசேயின் பாதிக்கோத்திரத்துக்கு மோசே பாசானிலே சுதந்தரம் கொடுத்தான்; அதின் மற்றப் பாதிக்கு, யோசுவா யோர்தானுக்கு இப்புறத்திலே மேற்கே அவர்கள் சகோதரரோடேகூடச் சுதந்தரம் கொடுத்தான்; யோசுவா அவர்களை அவர்கள் கூடாரங்களுக்கு அனுப்பிவிடுகிறபோது அவர்களை ஆசிர்வதித்து:]]></a:t>
+              <a:t><![CDATA[29. நம்முடைய தேவனாகிய கர்த்தரின் வாசஸ்தலத்திற்கு முன்பாக இருக்கிற அவருடைய பலிபீடத்தைத் தவிர, நாங்கள் சர்வாங்கதகனத்திற்கும், போஜனபலிக்கும், மற்றப்பலிக்கும், வேறொருபீடத்தைக் கட்டுகிறதினாலே, கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணுவதும், இன்று கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதும் எங்களுக்குத் தூரமாயிருப்பதாக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3125,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனாசேயின் பாதிக்கோத்திரத்துக்கு மோசே பாசானிலே சுதந்தரம் கொடுத்தான்; அதின் மற்றப் பாதிக்கு, யோசுவா யோர்தானுக்கு இப்புறத்திலே மேற்கே அவர்கள் சகோதரரோடேகூடச் சுதந்தரம் கொடுத்தான்; யோசுவா அவர்களை அவர்கள் கூடாரங்களுக்கு அனுப்பிவிடுகிறபோது அவர்களை ஆசிர்வதித்து:]]></a:t>
+              <a:t><![CDATA[29. நம்முடைய தேவனாகிய கர்த்தரின் வாசஸ்தலத்திற்கு முன்பாக இருக்கிற அவருடைய பலிபீடத்தைத் தவிர, நாங்கள் சர்வாங்கதகனத்திற்கும், போஜனபலிக்கும், மற்றப்பலிக்கும், வேறொருபீடத்தைக் கட்டுகிறதினாலே, கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணுவதும், இன்று கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதும் எங்களுக்குத் தூரமாயிருப்பதாக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3234,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மிகுந்த ஐசுவரியத்தோடும், மகா ஏராளமான ஆடுமாடுகளோடும், பொன் வெள்ளி வெண்கலம் இரும்போடும், அநேக வஸ்திரங்களோடும் உங்கள் கூடாரங்களுக்குத் திரும்பி, உங்கள் சத்துருக்களிடத்திலே கொள்ளையிட்டதை உங்கள் சகோதரரோடே பங்கிட்டுக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசே புத்திரரும் சொல்லுகிற வார்த்தைகளை ஆசாரியனாகிய பினெகாசும், அவனோடே இருந்த சபையின் பிரபுக்களும், இஸ்ரவேலுடைய ஆயிரவரின் தலைவரும் கேட்டபோது, அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3343,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மிகுந்த ஐசுவரியத்தோடும், மகா ஏராளமான ஆடுமாடுகளோடும், பொன் வெள்ளி வெண்கலம் இரும்போடும், அநேக வஸ்திரங்களோடும் உங்கள் கூடாரங்களுக்குத் திரும்பி, உங்கள் சத்துருக்களிடத்திலே கொள்ளையிட்டதை உங்கள் சகோதரரோடே பங்கிட்டுக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசே புத்திரரும் சொல்லுகிற வார்த்தைகளை ஆசாரியனாகிய பினெகாசும், அவனோடே இருந்த சபையின் பிரபுக்களும், இஸ்ரவேலுடைய ஆயிரவரின் தலைவரும் கேட்டபோது, அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3452,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் மிகுந்த ஐசுவரியத்தோடும், மகா ஏராளமான ஆடுமாடுகளோடும், பொன் வெள்ளி வெண்கலம் இரும்போடும், அநேக வஸ்திரங்களோடும் உங்கள் கூடாரங்களுக்குத் திரும்பி, உங்கள் சத்துருக்களிடத்திலே கொள்ளையிட்டதை உங்கள் சகோதரரோடே பங்கிட்டுக்கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3561,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3670,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3779,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[32. ஆசாரியனாகிய எலெயாசாரின் குமாரனாகிய பினெகாசும், பிரபுக்களும், கிலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரையும் விட்டு, கானான் தேசத்திற்கு இஸ்ரவேல் புத்திரரிடத்தில் திரும்பிவந்து, அவர்களுக்கு மறுசெய்தி சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3888,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[32. ஆசாரியனாகிய எலெயாசாரின் குமாரனாகிய பினெகாசும், பிரபுக்களும், கிலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரையும் விட்டு, கானான் தேசத்திற்கு இஸ்ரவேல் புத்திரரிடத்தில் திரும்பிவந்து, அவர்களுக்கு மறுசெய்தி சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3997,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கானான்தேசத்தில் இருக்கிற யோர்தானின் எல்லைகளுக்கு வந்தபோது, ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும், அங்கே யோர்தானின் ஓரத்திலே பார்வைக்குப் பெரிதான ஒரு பீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அந்தச் செய்தி இஸ்ரவேல் புத்திரரின் பார்வைக்கு நன்றாயிருந்தது; ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் குடியிருக்கிற தேசத்தை அழித்துவிட, அவர்கள்மேல் யுத்தத்திற்குப் புறப்படுவோம் என்கிற பேச்சைவிட்டு, இஸ்ரவேல் புத்திரர் தேவனை ஸ்தோத்திரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4106,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசே புத்திரரும் சொல்லுகிற வார்த்தைகளை ஆசாரியனாகிய பினெகாசும், அவனோடே இருந்த சபையின் பிரபுக்களும், இஸ்ரவேலுடைய ஆயிரவரின் தலைவரும் கேட்டபோது, அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் இந்நாளில் கர்த்தரைப் பின்பற்றாதபடிக்கு புரளுவீர்களோ? இன்று கர்த்தருக்கு விரோதமாய்க் கலகம் பண்ணுவீர்களோ? அவர் நாளைக்கு இஸ்ரவேல் சபையனைத்தின்மேலும் கடுங்கோபங்கொள்வாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4215,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கானான்தேசத்தில் இருக்கிற யோர்தானின் எல்லைகளுக்கு வந்தபோது, ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும், அங்கே யோர்தானின் ஓரத்திலே பார்வைக்குப் பெரிதான ஒரு பீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அந்தச் செய்தி இஸ்ரவேல் புத்திரரின் பார்வைக்கு நன்றாயிருந்தது; ஆகையால் ரூபன் புத்திரரும் காத் புத்திரரும் குடியிருக்கிற தேசத்தை அழித்துவிட, அவர்கள்மேல் யுத்தத்திற்குப் புறப்படுவோம் என்கிற பேச்சைவிட்டு, இஸ்ரவேல் புத்திரர் தேவனை ஸ்தோத்திரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4324,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கானான்தேசத்தில் இருக்கிற யோர்தானின் எல்லைகளுக்கு வந்தபோது, ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும், அங்கே யோர்தானின் ஓரத்திலே பார்வைக்குப் பெரிதான ஒரு பீடத்தைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. கர்த்தரே தேவன் என்பதற்கு அந்தப்பீடம் நமக்குள்ளே சாட்சியாயிருக்கும் என்று சொல்லி, ரூபன் புத்திரரும் காத் புத்திரரும் அதற்கு எத் என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4433,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் கானான்தேசத்துக்கு எதிரே இஸ்ரவேல் புத்திரருக்கு அடுத்த யோர்தானின் எல்லைகளில் ஒரு பீடத்தைக் கட்டினார்கள் என்று இஸ்ரவேல் புத்திரர் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[34. கர்த்தரே தேவன் என்பதற்கு அந்தப்பீடம் நமக்குள்ளே சாட்சியாயிருக்கும் என்று சொல்லி, ரூபன் புத்திரரும் காத் புத்திரரும் அதற்கு எத் என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4542,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் கானான்தேசத்துக்கு எதிரே இஸ்ரவேல் புத்திரருக்கு அடுத்த யோர்தானின் எல்லைகளில் ஒரு பீடத்தைக் கட்டினார்கள் என்று இஸ்ரவேல் புத்திரர் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது யோசுவா ரூபனியரையும் காத்தியரையும் மனாசேயின் பாதிக்கோத்திரத்தாரையும் அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4651,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் கானான்தேசத்துக்கு எதிரே இஸ்ரவேல் புத்திரருக்கு அடுத்த யோர்தானின் எல்லைகளில் ஒரு பீடத்தைக் கட்டினார்கள் என்று இஸ்ரவேல் புத்திரர் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அவர்களை நோக்கி: கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கட்டளையிட்டவைகளையெல்லாம் நீங்கள் கைக்கொண்டீர்கள்; நான் உங்களுக்குக் கட்டளையிட்ட யாவிலும் என் சொற்படி செய்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4760,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் அதைக் கேள்விப்பட்டபோது, இஸ்ரவேல் புத்திரரின் சபையாரெல்லாரும் அவர்களுக்கு விரோதமாய் யுத்தம்பண்ணும்படி சீலோவிலேகூடி,]]></a:t>
+              <a:t><![CDATA[2. அவர்களை நோக்கி: கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கட்டளையிட்டவைகளையெல்லாம் நீங்கள் கைக்கொண்டீர்கள்; நான் உங்களுக்குக் கட்டளையிட்ட யாவிலும் என் சொற்படி செய்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4869,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் அதைக் கேள்விப்பட்டபோது, இஸ்ரவேல் புத்திரரின் சபையாரெல்லாரும் அவர்களுக்கு விரோதமாய் யுத்தம்பண்ணும்படி சீலோவிலேகூடி,]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் இதுவரைக்கும் அநேக நாளாக உங்கள் சகோதரரைக் கைவிடாமல், உங்கள் தேவனாகிய கர்த்தருடைய கட்டளையைக் காத்துக்கொண்டு நடந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4978,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கீலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரிடத்துக்கும் காத் புத்திரரிடத்துக்கும் மனாசேயின் பாதிக்கோத்திரத்தாரிடத்துக்கும், ஆசாரியனாகிய எலெயாசாருடைய குமாரனாகிய பினெகாசையும்,]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் இதுவரைக்கும் அநேக நாளாக உங்கள் சகோதரரைக் கைவிடாமல், உங்கள் தேவனாகிய கர்த்தருடைய கட்டளையைக் காத்துக்கொண்டு நடந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5087,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கீலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரிடத்துக்கும் காத் புத்திரரிடத்துக்கும் மனாசேயின் பாதிக்கோத்திரத்தாரிடத்துக்கும், ஆசாரியனாகிய எலெயாசாருடைய குமாரனாகிய பினெகாசையும்,]]></a:t>
+              <a:t><![CDATA[4. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் தாம் உங்கள் சகோதரருக்குச் சொல்லியிருந்தபடியே, அவர்களை இளைப்பாறப்பண்ணினார்; ஆகையால் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்திலே உங்களுக்குக் கொடுத்த உங்கள் காணியாட்சியான தேசத்திலிருக்கிற உங்கள் கூடாரங்களுக்குத் திரும்பிப் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5196,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனோடேகூட இஸ்ரவேலுடைய எல்லாக்கோத்திரங்களிலும் ஒவ்வொரு பிதாவின் குடும்பத்துக்கு ஒவ்வொரு பிரபுவாகப் பத்துப்பிரபுக்களையும் அனுப்பினார்கள்; இஸ்ரவேலின் சேனைகளிலே ஆயிரவர்களுக்குள்ளே ஒவ்வொருவனும் தன் தன் பிதாவின் குடும்பத்துக்குத் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் தாம் உங்கள் சகோதரருக்குச் சொல்லியிருந்தபடியே, அவர்களை இளைப்பாறப்பண்ணினார்; ஆகையால் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்திலே உங்களுக்குக் கொடுத்த உங்கள் காணியாட்சியான தேசத்திலிருக்கிற உங்கள் கூடாரங்களுக்குத் திரும்பிப் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5305,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசே புத்திரரும் சொல்லுகிற வார்த்தைகளை ஆசாரியனாகிய பினெகாசும், அவனோடே இருந்த சபையின் பிரபுக்களும், இஸ்ரவேலுடைய ஆயிரவரின் தலைவரும் கேட்டபோது, அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் இந்நாளில் கர்த்தரைப் பின்பற்றாதபடிக்கு புரளுவீர்களோ? இன்று கர்த்தருக்கு விரோதமாய்க் கலகம் பண்ணுவீர்களோ? அவர் நாளைக்கு இஸ்ரவேல் சபையனைத்தின்மேலும் கடுங்கோபங்கொள்வாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5414,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனோடேகூட இஸ்ரவேலுடைய எல்லாக்கோத்திரங்களிலும் ஒவ்வொரு பிதாவின் குடும்பத்துக்கு ஒவ்வொரு பிரபுவாகப் பத்துப்பிரபுக்களையும் அனுப்பினார்கள்; இஸ்ரவேலின் சேனைகளிலே ஆயிரவர்களுக்குள்ளே ஒவ்வொருவனும் தன் தன் பிதாவின் குடும்பத்துக்குத் தலைவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் தாம் உங்கள் சகோதரருக்குச் சொல்லியிருந்தபடியே, அவர்களை இளைப்பாறப்பண்ணினார்; ஆகையால் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்திலே உங்களுக்குக் கொடுத்த உங்கள் காணியாட்சியான தேசத்திலிருக்கிற உங்கள் கூடாரங்களுக்குத் திரும்பிப் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5523,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் கீலேயாத் தேசத்திலே ரூபன் புத்திரர் காத் புத்திரர் மனாசேயின் பாதிக் கோத்திரத்தாராகிய இவர்களிடத்திற்கு வந்து:]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் நீங்கள் உங்கள் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவருடைய வழிகளிலெல்லாம் நடந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவரைப் பற்றிக்கொண்டிருந்து, அவரை உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் சேவிக்கிறதற்காக, கர்த்தரின் தாசனாகிய மோசே உங்களுக்குக் கற்பித்த கற்பனையின்படியேயும் நியாயப்பிரமாணத்தின்படியேயும் செய்யும்படிமாத்திரம் வெகு சாவதானமாயிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5632,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் கீலேயாத் தேசத்திலே ரூபன் புத்திரர் காத் புத்திரர் மனாசேயின் பாதிக் கோத்திரத்தாராகிய இவர்களிடத்திற்கு வந்து:]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் நீங்கள் உங்கள் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவருடைய வழிகளிலெல்லாம் நடந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவரைப் பற்றிக்கொண்டிருந்து, அவரை உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் சேவிக்கிறதற்காக, கர்த்தரின் தாசனாகிய மோசே உங்களுக்குக் கற்பித்த கற்பனையின்படியேயும் நியாயப்பிரமாணத்தின்படியேயும் செய்யும்படிமாத்திரம் வெகு சாவதானமாயிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5741,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் இந்நாளிலே கர்த்தரைப் பின்பற்றாதபடிக்குப் புரண்டு, இந்நாளிலே கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணும்படியாக உங்களுக்கு ஒரு பீடத்தைக் கட்டி, இஸ்ரவேலின் தேவனுக்கு விரோதமாகப் பண்ணின இந்தத் துரோகம் என்ன?]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் நீங்கள் உங்கள் தேவனாகிய கர்த்தரில் அன்புகூர்ந்து, அவருடைய வழிகளிலெல்லாம் நடந்து, அவர் கற்பனைகளைக் கைக்கொண்டு, அவரைப் பற்றிக்கொண்டிருந்து, அவரை உங்கள் முழு இருதயத்தோடும் உங்கள் முழு ஆத்துமாவோடும் சேவிக்கிறதற்காக, கர்த்தரின் தாசனாகிய மோசே உங்களுக்குக் கற்பித்த கற்பனையின்படியேயும் நியாயப்பிரமாணத்தின்படியேயும் செய்யும்படிமாத்திரம் வெகு சாவதானமாயிருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5850,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் இந்நாளிலே கர்த்தரைப் பின்பற்றாதபடிக்குப் புரண்டு, இந்நாளிலே கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணும்படியாக உங்களுக்கு ஒரு பீடத்தைக் கட்டி, இஸ்ரவேலின் தேவனுக்கு விரோதமாகப் பண்ணின இந்தத் துரோகம் என்ன?]]></a:t>
+              <a:t><![CDATA[6. இவ்விதமாய் யோசுவா அவர்களை ஆசீர்வதித்து, அவர்களை அனுப்பிவிட்டான்; அவர்கள் தங்கள் கூடாரங்களுக்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5959,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீங்கள் இந்நாளிலே கர்த்தரைப் பின்பற்றாதபடிக்குப் புரண்டு, இந்நாளிலே கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணும்படியாக உங்களுக்கு ஒரு பீடத்தைக் கட்டி, இஸ்ரவேலின் தேவனுக்கு விரோதமாகப் பண்ணின இந்தத் துரோகம் என்ன?]]></a:t>
+              <a:t><![CDATA[7. மனாசேயின் பாதிக்கோத்திரத்துக்கு மோசே பாசானிலே சுதந்தரம் கொடுத்தான்; அதின் மற்றப் பாதிக்கு, யோசுவா யோர்தானுக்கு இப்புறத்திலே மேற்கே அவர்கள் சகோதரரோடேகூடச் சுதந்தரம் கொடுத்தான்; யோசுவா அவர்களை அவர்கள் கூடாரங்களுக்கு அனுப்பிவிடுகிறபோது அவர்களை ஆசிர்வதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6068,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பேயோரின் அக்கிரமம் நமக்குப் போதாதா? கர்த்தருடைய சபையிலே வாதை உண்டாயிருந்ததே; இந்நாள்வரைக்கும் நாம் அதினின்று நீங்கிச் சுத்தமாகவில்லையே.]]></a:t>
+              <a:t><![CDATA[7. மனாசேயின் பாதிக்கோத்திரத்துக்கு மோசே பாசானிலே சுதந்தரம் கொடுத்தான்; அதின் மற்றப் பாதிக்கு, யோசுவா யோர்தானுக்கு இப்புறத்திலே மேற்கே அவர்கள் சகோதரரோடேகூடச் சுதந்தரம் கொடுத்தான்; யோசுவா அவர்களை அவர்கள் கூடாரங்களுக்கு அனுப்பிவிடுகிறபோது அவர்களை ஆசிர்வதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6177,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பேயோரின் அக்கிரமம் நமக்குப் போதாதா? கர்த்தருடைய சபையிலே வாதை உண்டாயிருந்ததே; இந்நாள்வரைக்கும் நாம் அதினின்று நீங்கிச் சுத்தமாகவில்லையே.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மிகுந்த ஐசுவரியத்தோடும், மகா ஏராளமான ஆடுமாடுகளோடும், பொன் வெள்ளி வெண்கலம் இரும்போடும், அநேக வஸ்திரங்களோடும் உங்கள் கூடாரங்களுக்குத் திரும்பி, உங்கள் சத்துருக்களிடத்திலே கொள்ளையிட்டதை உங்கள் சகோதரரோடே பங்கிட்டுக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6286,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் இந்நாளில் கர்த்தரைப் பின்பற்றாதபடிக்கு புரளுவீர்களோ? இன்று கர்த்தருக்கு விரோதமாய்க் கலகம் பண்ணுவீர்களோ? அவர் நாளைக்கு இஸ்ரவேல் சபையனைத்தின்மேலும் கடுங்கோபங்கொள்வாரே.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மிகுந்த ஐசுவரியத்தோடும், மகா ஏராளமான ஆடுமாடுகளோடும், பொன் வெள்ளி வெண்கலம் இரும்போடும், அநேக வஸ்திரங்களோடும் உங்கள் கூடாரங்களுக்குத் திரும்பி, உங்கள் சத்துருக்களிடத்திலே கொள்ளையிட்டதை உங்கள் சகோதரரோடே பங்கிட்டுக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6395,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் இந்நாளில் கர்த்தரைப் பின்பற்றாதபடிக்கு புரளுவீர்களோ? இன்று கர்த்தருக்கு விரோதமாய்க் கலகம் பண்ணுவீர்களோ? அவர் நாளைக்கு இஸ்ரவேல் சபையனைத்தின்மேலும் கடுங்கோபங்கொள்வாரே.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் மிகுந்த ஐசுவரியத்தோடும், மகா ஏராளமான ஆடுமாடுகளோடும், பொன் வெள்ளி வெண்கலம் இரும்போடும், அநேக வஸ்திரங்களோடும் உங்கள் கூடாரங்களுக்குத் திரும்பி, உங்கள் சத்துருக்களிடத்திலே கொள்ளையிட்டதை உங்கள் சகோதரரோடே பங்கிட்டுக்கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6504,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6613,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் இந்நாளில் கர்த்தரைப் பின்பற்றாதபடிக்கு புரளுவீர்களோ? இன்று கர்த்தருக்கு விரோதமாய்க் கலகம் பண்ணுவீர்களோ? அவர் நாளைக்கு இஸ்ரவேல் சபையனைத்தின்மேலும் கடுங்கோபங்கொள்வாரே.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6722,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6831,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், கர்த்தர் மோசேயைக்கொண்டு கட்டளையிட்டபடியே, தாங்கள் கைவசம் பண்ணிக்கொண்ட தங்கள் காணியாட்சி தேசமான கீலேயாத் தேசத்துக்குப் போகும்படிக்கு, கானான்தேசத்திலுள்ள சிலோவிலிருந்த இஸ்ரவேல் புத்திரரை விட்டுத் திரும்பிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6940,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. கானான்தேசத்தில் இருக்கிற யோர்தானின் எல்லைகளுக்கு வந்தபோது, ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும், அங்கே யோர்தானின் ஓரத்திலே பார்வைக்குப் பெரிதான ஒரு பீடத்தைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7049,51 +6993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[10. கானான்தேசத்தில் இருக்கிற யோர்தானின் எல்லைகளுக்கு வந்தபோது, ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும், அங்கே யோர்தானின் ஓரத்திலே பார்வைக்குப் பெரிதான ஒரு பீடத்தைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7158,51 +7102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேராவின் குமாரனாகிய ஆகான் சாபத்தீடான பொருளைக்குறித்துத் துரோகம்பண்ணினதினாலே, இஸ்ரவேல் சபையின்மேல் எல்லாம் கடுங்கோபம் வரவில்லையா? அவன் ஒருவன் மாத்திரம் தன் அக்கிரமத்தினாலே மடிந்துபோகவில்லையென்று கர்த்தருடைய சபையார் எல்லாரும் சொல்லச்சொன்னார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் கானான்தேசத்துக்கு எதிரே இஸ்ரவேல் புத்திரருக்கு அடுத்த யோர்தானின் எல்லைகளில் ஒரு பீடத்தைக் கட்டினார்கள் என்று இஸ்ரவேல் புத்திரர் கேள்விப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7267,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேராவின் குமாரனாகிய ஆகான் சாபத்தீடான பொருளைக்குறித்துத் துரோகம்பண்ணினதினாலே, இஸ்ரவேல் சபையின்மேல் எல்லாம் கடுங்கோபம் வரவில்லையா? அவன் ஒருவன் மாத்திரம் தன் அக்கிரமத்தினாலே மடிந்துபோகவில்லையென்று கர்த்தருடைய சபையார் எல்லாரும் சொல்லச்சொன்னார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் கானான்தேசத்துக்கு எதிரே இஸ்ரவேல் புத்திரருக்கு அடுத்த யோர்தானின் எல்லைகளில் ஒரு பீடத்தைக் கட்டினார்கள் என்று இஸ்ரவேல் புத்திரர் கேள்விப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7376,51 +7320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், இஸ்ரவேலின் ஆயிரவரின் தலைவருக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் அதைக் கேள்விப்பட்டபோது, இஸ்ரவேல் புத்திரரின் சபையாரெல்லாரும் அவர்களுக்கு விரோதமாய் யுத்தம்பண்ணும்படி சீலோவிலேகூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7485,51 +7429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக்கோத்திரத்தாரும், இஸ்ரவேலின் ஆயிரவரின் தலைவருக்குப் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் அதைக் கேள்விப்பட்டபோது, இஸ்ரவேல் புத்திரரின் சபையாரெல்லாரும் அவர்களுக்கு விரோதமாய் யுத்தம்பண்ணும்படி சீலோவிலேகூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7594,51 +7538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவாதி தேவனாகிய கர்த்தர், தேவாதி தேவனாகிய கர்த்தரே, அதை அறிந்திருக்கிறார்; இஸ்ரவேலரும் அறிந்து கொள்வார்கள்; அது இரண்டகத்தினாலாவது, கர்த்தருடைய கட்டளைக்கு விரோதமான துரோகத்தினாலாவது செய்யப்பட்டதானால், இந்நாளில் அவர் எங்களைக் காப்பாற்றாமல் இருக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[13. கீலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரிடத்துக்கும் காத் புத்திரரிடத்துக்கும் மனாசேயின் பாதிக்கோத்திரத்தாரிடத்துக்கும், ஆசாரியனாகிய எலெயாசாருடைய குமாரனாகிய பினெகாசையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7703,51 +7647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7812,51 +7756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவாதி தேவனாகிய கர்த்தர், தேவாதி தேவனாகிய கர்த்தரே, அதை அறிந்திருக்கிறார்; இஸ்ரவேலரும் அறிந்து கொள்வார்கள்; அது இரண்டகத்தினாலாவது, கர்த்தருடைய கட்டளைக்கு விரோதமான துரோகத்தினாலாவது செய்யப்பட்டதானால், இந்நாளில் அவர் எங்களைக் காப்பாற்றாமல் இருக்கக்கடவர்.]]></a:t>
+              <a:t><![CDATA[13. கீலேயாத் தேசத்தில் இருக்கிற ரூபன் புத்திரரிடத்துக்கும் காத் புத்திரரிடத்துக்கும் மனாசேயின் பாதிக்கோத்திரத்தாரிடத்துக்கும், ஆசாரியனாகிய எலெயாசாருடைய குமாரனாகிய பினெகாசையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7921,51 +7865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு காரியத்தைக்குறித்து நாங்கள் எங்களுக்கு அந்தப் பலிபீடத்தைக் கட்டினதேயல்லாமல், கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதற்காவது, அதின்மேல் சர்வாங்க தகனபலிகளையாகிலும் போஜனபலியையாகிலும் சமாதானபலிகளையாகிலும் செலுத்துகிறதற்காவது அதைச் செய்ததுண்டானால், கர்த்தர் அதை விசாரிப்பாராக.]]></a:t>
+              <a:t><![CDATA[14. அவனோடேகூட இஸ்ரவேலுடைய எல்லாக்கோத்திரங்களிலும் ஒவ்வொரு பிதாவின் குடும்பத்துக்கு ஒவ்வொரு பிரபுவாகப் பத்துப்பிரபுக்களையும் அனுப்பினார்கள்; இஸ்ரவேலின் சேனைகளிலே ஆயிரவர்களுக்குள்ளே ஒவ்வொருவனும் தன் தன் பிதாவின் குடும்பத்துக்குத் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8030,51 +7974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒரு காரியத்தைக்குறித்து நாங்கள் எங்களுக்கு அந்தப் பலிபீடத்தைக் கட்டினதேயல்லாமல், கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதற்காவது, அதின்மேல் சர்வாங்க தகனபலிகளையாகிலும் போஜனபலியையாகிலும் சமாதானபலிகளையாகிலும் செலுத்துகிறதற்காவது அதைச் செய்ததுண்டானால், கர்த்தர் அதை விசாரிப்பாராக.]]></a:t>
+              <a:t><![CDATA[14. அவனோடேகூட இஸ்ரவேலுடைய எல்லாக்கோத்திரங்களிலும் ஒவ்வொரு பிதாவின் குடும்பத்துக்கு ஒவ்வொரு பிரபுவாகப் பத்துப்பிரபுக்களையும் அனுப்பினார்கள்; இஸ்ரவேலின் சேனைகளிலே ஆயிரவர்களுக்குள்ளே ஒவ்வொருவனும் தன் தன் பிதாவின் குடும்பத்துக்குத் தலைவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8139,51 +8083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாளைக்கு உங்கள் பிள்ளைகள் எங்கள் பிள்ளைகளை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் என்ன?]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் கீலேயாத் தேசத்திலே ரூபன் புத்திரர் காத் புத்திரர் மனாசேயின் பாதிக் கோத்திரத்தாராகிய இவர்களிடத்திற்கு வந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8248,51 +8192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாளைக்கு உங்கள் பிள்ளைகள் எங்கள் பிள்ளைகளை நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கும் உங்களுக்கும் என்ன?]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் இந்நாளிலே கர்த்தரைப் பின்பற்றாதபடிக்குப் புரண்டு, இந்நாளிலே கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணும்படியாக உங்களுக்கு ஒரு பீடத்தைக் கட்டி, இஸ்ரவேலின் தேவனுக்கு விரோதமாகப் பண்ணின இந்தத் துரோகம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8357,487 +8301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ரூபன் புத்திரர் காத் புத்திரர் ஆகிய உங்களுக்கும் எங்களுக்கும் நடுவே கர்த்தர் யோர்தானை எல்லையாக வைத்தார்; கர்த்தரிடத்தில் உங்களுக்குப் பங்கில்லை என்று சொல்லி, எங்கள் பிள்ளைகளைக் கர்த்தருக்குப் பயப்படாதிருக்கச் செய்வார்கள் என்கிற ஐயத்தினாலே நாங்கள் சொல்லிக்கொண்டது என்னவென்றால்:]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[26. சர்வாங்க தகனத்திற்கும் அல்ல, பலிக்கும் அல்ல, எங்கள் சர்வாங்கதகனங்களாலும் பலிகளாலும் சமாதானபலிகளாலும் நாங்கள் கர்த்தரின் சந்நிதியில் அவருடைய ஆராதனையைச் செய்யத்தக்கவர்கள் என்று எங்களுக்கும் உங்களுக்கும், நமக்குப் பின்வரும் நம்முடைய சந்ததியாருக்கும் நடுவே சாட்சி உண்டாயிருக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[16. நீங்கள் இந்நாளிலே கர்த்தரைப் பின்பற்றாதபடிக்குப் புரண்டு, இந்நாளிலே கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணும்படியாக உங்களுக்கு ஒரு பீடத்தைக் கட்டி, இஸ்ரவேலின் தேவனுக்கு விரோதமாகப் பண்ணின இந்தத் துரோகம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8902,1141 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[29. நம்முடைய தேவனாகிய கர்த்தரின் வாசஸ்தலத்திற்கு முன்பாக இருக்கிற அவருடைய பலிபீடத்தைத் தவிர, நாங்கள் சர்வாங்கதகனத்திற்கும், போஜனபலிக்கும், மற்றப்பலிக்கும், வேறொருபீடத்தைக் கட்டுகிறதினாலே, கர்த்தருக்கு விரோதமாய்க் கலகம்பண்ணுவதும், இன்று கர்த்தரைப் பின்பற்றாதபடிக்கு விலகுவதும் எங்களுக்குத் தூரமாயிருப்பதாக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உங்கள் காணியாட்சியான தேசம் தீட்டாயிருந்ததானால், கர்த்தருடைய வாசஸ்தலம் தங்குகிற கர்த்தருடைய காணியாட்சியான அக்கரையிலுள்ள தேசத்திற்கு வந்து, எங்கள் நடுவே காணியாட்சி பெற்றுக்கொள்ளலாமே; நீங்கள் நம்முடைய தேவனாகிய கர்த்தரின் பலிபீடத்தையல்லாமல் உங்களுக்கு வேறொரு பீடத்தைக்கட்டுகிறதினாலே, கர்த்தருக்கும் எங்களுக்கும் விரோதமான இரண்டகம் பண்ணாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10101,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது ஆசாரியனாகிய எலாயாசாரின் குமாரனாகிய பினெகாஸ் ரூபன் புத்திரரையும் காத் புத்திரரையும் மனாசே புத்திரரையும் நோக்கி: நீங்கள் கர்த்தருக்கு விரோதமாய் அப்படிக்கொத்த துரோகத்தைச் செய்யாதிருக்கிறதினாலே, கர்த்தர் நம்முடைய நடுவிலே இருக்கிறார் என்பதை இன்று அறிந்திருக்கிறோம்; இப்பொழுது இஸ்ரவேல் புத்திரரைக் கர்த்தரின் கைக்குத் தப்புவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. சேராவின் குமாரனாகிய ஆகான் சாபத்தீடான பொருளைக்குறித்துத் துரோகம்பண்ணினதினாலே, இஸ்ரவேல் சபையின்மேல் எல்லாம் கடுங்கோபம் வரவில்லையா? அவன் ஒருவன் மாத்திரம் தன் அக்கிரமத்தினாலே மடிந்துபோகவில்லையென்று கர்த்தருடைய சபையார் எல்லாரும் சொல்லச்சொன்னார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10180,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495627" r:id="rId1"/>
+    <p:sldLayoutId id="2474702896" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10800,166 +9218,54 @@
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
-</Relationships>
-[...78 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -11072,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Phinehas the son of Eleazar the priest, and the princes, returned from the children of]]></a:t>
+              <a:t><![CDATA[कोप इस्राएल की पूरी मण्डली पर न भड़का? और उस पुरूष के अधर्म का प्राणदण्ड अकेले उसी को न मिला॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Reuben, and from the children of Gad, out of the land of Gilead, unto the land of Canaan, to the]]></a:t>
+              <a:t><![CDATA[21. तब रूबेनियों, गादियों, और मनश्शे के आधे गोत्रियों ने इस्राएल के हजारों के मुख्य पुरूषों को यह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel, and brought them word again.]]></a:t>
+              <a:t><![CDATA[उत्तर दिया,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the thing pleased the children of Israel; and the children of Israel blessed God, and did]]></a:t>
+              <a:t><![CDATA[22. कि यहोवा जो ईश्वरों का परमेश्वर है, ईश्वरों का परमेश्वर यहोवा इस को जानता है, और इस्राएली भी इसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not intend to go up against them in battle, to destroy the land wherein the children of Reuben and]]></a:t>
+              <a:t><![CDATA[जान लेंगे, कि यदि यहोवा से फिरके वा उसका विश्वासघात करके हम ने यह काम किया हो, तो तू आज हम को जीवित]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gad dwelt.]]></a:t>
+              <a:t><![CDATA[न छोड़,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the children of Reuben and the children of Gad called the altar Ed: for it shall be a]]></a:t>
+              <a:t><![CDATA[23. यदि आज के दिन हम ने वेदी को इसलिये बनाया हो कि यहोवा के पीछे चलना छोड़ दें, वा इसलिये कि उस पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[witness between us that the LORD is God.]]></a:t>
+              <a:t><![CDATA[होमबलि, अन्नबलि, वा मेलबलि चढ़ाएं, तो यहोवा आप इसका हिसाब ले;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And said unto them, All of you have kept all that Moses the servant of the LORD commanded you,]]></a:t>
+              <a:t><![CDATA[24. परन्तु हम ने इसी विचार और मनसा से यह किया है कि कहीं भविष्य में तुम्हारी सन्तान हमारी सन्तान से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and have obeyed my voice in all that I commanded you:]]></a:t>
+              <a:t><![CDATA[यह न कहने लगे, कि तुम को इस्राएल के परमेश्वर यहोवा से क्या काम?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Joshua called the Reubenites, and the Gadites, and the half tribe of Manasseh,]]></a:t>
+              <a:t><![CDATA[17. सुनो, पोर के विषय का अधर्म हमारे लिये कुछ कम था, यद्दपि यहोवा की मण्डली को भारी दण्ड मिला तौभी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All of you have not left your brethren these many days unto this day, but have kept the charge of]]></a:t>
+              <a:t><![CDATA[25. क्योंकि, हे रूबेनियों, हे गादियों, यहोवा ने जो हमारे और तुम्हारे बीच में यरदन को हद्द ठहरा दिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the commandment of the LORD your God.]]></a:t>
+              <a:t><![CDATA[है, इसलिये यहोवा में तुम्हारा कोई भाग नहीं है। ऐसा कहकर तुम्हारी सन्तान हमारी सन्तान में से यहोवा का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And now the LORD your God has given rest unto your brethren, as he promised them: therefore now]]></a:t>
+              <a:t><![CDATA[भय छुड़ा देगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[return all of you, and get you unto your tents, and unto the land of your possession, which Moses]]></a:t>
+              <a:t><![CDATA[26. इसीलिये हम ने कहा, आओ, हम अपने लिये एक वेदी बना लें, वह होमबलि वा मेलबलि के लिये नहीं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the servant of the LORD gave you on the other side Jordan.]]></a:t>
+              <a:t><![CDATA[27. परन्तु इसलिये कि हमारे और तुम्हारे, और हमारे बाद हमारे और तुम्हारे वंश के बीच में साक्षी का काम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But take diligent heed to do the commandment and the law, which Moses the servant of the LORD]]></a:t>
+              <a:t><![CDATA[दे; इसलिये कि हम होमबलि, मेलबलि, और बलिदान चढ़ाकर यहोवा के सम्मुख उसकी उपासना करें; और भविष्य में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[charged you, to love the LORD your God, and to walk in all his ways, and to keep his commandments,]]></a:t>
+              <a:t><![CDATA[तुम्हारी सन्तान हमारी सन्तान से यह न कहने पाए, कि यहोवा में तुम्हारा कोई भाग नहीं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and to cleave unto him, and to serve him with all your heart and with all your soul.]]></a:t>
+              <a:t><![CDATA[28. इसलिये हम ने कहा, कि जब वे लोग भविष्य में हम से वा हमारे वंश से यों कहने लेगें, तब हम उन से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So Joshua blessed them, and sent them away: and they went unto their tents.]]></a:t>
+              <a:t><![CDATA[कहेंगे, कि यहोवा के वेदी के नमूने पर बनी हुई इस वेदी को देखो, जिसे हमारे पुरखाओं ने होमबलि वा मेलबलि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now to the one half of the tribe of Manasseh Moses had given possession in Bashan: but unto the]]></a:t>
+              <a:t><![CDATA[के लिये नहीं बनाया; परन्तु इसलिये बनाया था कि हमारे और तुम्हारे बीच में साक्षी का काम दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And when Phinehas the priest, and the princes of the congregation and heads of the thousands of]]></a:t>
+              <a:t><![CDATA[आज के दिन तक हम उस अधर्म से शुद्ध नहीं हुए; क्या वह तुम्हारी दृष्टि में एक छोटी बात है,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other half thereof gave Joshua among their brethren on this side Jordan westward. And when Joshua]]></a:t>
+              <a:t><![CDATA[29. यह हम से दूर रहे कि यहोवा से फिरकर आज उसके पीछे चलना छोड़ दें, और अपने परमेश्वर यहोवा की उस वेदी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sent them away also unto their tents, then he blessed them,]]></a:t>
+              <a:t><![CDATA[को छोड़कर जो उसके निवास के साम्हने है होमबलि, और अन्नबलि, वा मेलबलि के लिये दूसरी वेदी बनाएं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he spoke unto them, saying, Return with much riches unto your tents, and with very much]]></a:t>
+              <a:t><![CDATA[30. रूबेनियों, गादियों, और मनश्शे के आधे गोत्रियों की इन बातों को सुनकर पीनहास याजक और उसके संग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, with silver, and with gold, and with brass, and with iron, and with very much raiment:]]></a:t>
+              <a:t><![CDATA[मण्डली के प्रधान, जो इस्राएल के हजारों के मुख्य पुरूष थे, वे अति प्रसन्न हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[divide the spoil of your enemies with your brethren.]]></a:t>
+              <a:t><![CDATA[31. और एलीआजर याजक के पुत्र पीनहास ने रूबेनियों, गादियों, और मनश्शेइयों से कहा, तुम ने जो यहोवा का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the children of Reuben and the children of Gad and the half tribe of Manasseh returned, and]]></a:t>
+              <a:t><![CDATA[ऐसा विश्वासघात नहीं किया, इस से आज हम ने यह जान लिया कि यहोवा हमारे बीच में है: और तुम लोगों ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[departed from the children of Israel out of Shiloh, which is in the land of Canaan, to go unto the]]></a:t>
+              <a:t><![CDATA[इस्राएलियों को यहोवा के हाथ से बचाया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[country of Gilead, to the land of their possession, whereof they were possessed, according to the]]></a:t>
+              <a:t><![CDATA[32. तब एलीआज़र याजक का पुत्र पीनहास प्रधानों समेत रूबेनियों और गादियों के पास से गिलाद होते हुए कनान]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[word of the LORD by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[देश में इस्राएलियों के पास लौट गया: और यह वृतान्त उन को कह सुनाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And when they came unto the borders of Jordan, that are in the land of Canaan, the children of]]></a:t>
+              <a:t><![CDATA[33. तब इस्राएली प्रसन्न हुए; और परमेश्वर को धन्य कहा, और रूबेनियों और गादियों से लड़ने और उनके रहने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel which were with him, heard the words that the children of Reuben and the children of Gad and]]></a:t>
+              <a:t><![CDATA[18. कि आज तुम यहोवा को त्यागकर उसके पीछे चलना छोड़ देते हो? क्या तुम यहोवा से फिर जाते हो, और कल वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Reuben and the children of Gad and the half tribe of Manasseh built there an altar by Jordan, a]]></a:t>
+              <a:t><![CDATA[का देश उजाड़ने के लिये चढ़ाई करने की चर्चा फिर न की।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great altar to see to.]]></a:t>
+              <a:t><![CDATA[34. और रूबेनियों और गादियों ने यह कहकर, कि यह वेदी हमारे और उनके मध्य में इस बात का साक्षी ठहरी है,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the children of Israel heard say, Behold, the children of Reuben and the children of Gad and]]></a:t>
+              <a:t><![CDATA[कि यहोवा ही परमेश्वर है: उस वेदी का नाम एद रखा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the half tribe of Manasseh have built an altar opposite to the land of Canaan, in the borders of]]></a:t>
+              <a:t><![CDATA[1. उस समय यहोशू ने रूबेनियों, गादियों, और मनश्शे के आधे गोत्रियों को बुलवाकर कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jordan, at the passage of the children of Israel.]]></a:t>
+              <a:t><![CDATA[2. जो जो आज्ञा यहोवा के दास मूसा ने तुम्हें दी थीं वे सब तुम ने मानी हैं, और जो जो आज्ञा मैं ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when the children of Israel heard of it, the whole congregation of the children of Israel]]></a:t>
+              <a:t><![CDATA[तुम्हें दी हैं उन सभों को भी तुम ने माना है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathered themselves together at Shiloh, to go up to war against them.]]></a:t>
+              <a:t><![CDATA[3. तुम ने अपने भाइयों को इस मुद्दत में आज के दिन तक नहीं छोड़ा, परन्तु अपने परमेश्वर यहोवा की आज्ञा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the children of Israel sent unto the children of Reuben, and to the children of Gad, and to]]></a:t>
+              <a:t><![CDATA[तुम ने चौकसी से मानी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the half tribe of Manasseh, into the land of Gilead, Phinehas the son of Eleazar the priest,]]></a:t>
+              <a:t><![CDATA[4. और अब तुम्हारे परमेश्वर यहोवा ने तुम्हारे भाइयों को अपने वचन के अनुसार विश्राम दिया है; इसलिये अब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16616,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And with him ten princes, of each chief house a prince throughout all the tribes of Israel; and]]></a:t>
+              <a:t><![CDATA[तुम लौटकर अपने अपने डेरों को, और अपनी अपनी निज भूमि में, जिसे यहोवा के दास मूसा ने यरदन पार तुम्हें]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16748,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Manasseh spoke, it pleased them.]]></a:t>
+              <a:t><![CDATA[इस्राएल की सारी मण्डली पर क्रोधित होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16880,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[each one was an head of the house of their fathers among the thousands of Israel.]]></a:t>
+              <a:t><![CDATA[दिया है चले जाओ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17012,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they came unto the children of Reuben, and to the children of Gad, and to the half tribe of]]></a:t>
+              <a:t><![CDATA[5. केवल इस बात की पूरी चौकसी करना कि जो जो आज्ञा और व्यवस्था यहोवा के दास मूसा ने तुम को दी है उसको]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17144,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Manasseh, unto the land of Gilead, and they spoke with them, saying,]]></a:t>
+              <a:t><![CDATA[मानकर अपने परमेश्वर यहोवा से प्रेम रखो, उसके सारे मार्गों पर चलो, उसकी आज्ञाएं मानों, उसकी भक्ति मे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17276,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Thus says the whole congregation of the LORD, What trespass is this that all of you have]]></a:t>
+              <a:t><![CDATA[लौलीन रहो, और अपने सारे मन और सारे प्राण से उसकी सेवा करो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17408,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[committed against the God of Israel, to turn away this day from following the LORD, in that all of]]></a:t>
+              <a:t><![CDATA[6. तब यहोशू ने उन्हें आशीर्वाद देकर विदा किया; और वे अपने अपने डेरे को चले गए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17540,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you have built you an altar, that all of you might rebel this day against the LORD?]]></a:t>
+              <a:t><![CDATA[7. मनश्शे के आधे गोत्रियों को मूसा ने बासान में भाग दिया था; परन्तु दूसरे आधे गोत्र को यहोशू ने उनके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17672,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Is the iniquity of Peor too little for us, from which we are not cleansed until this day,]]></a:t>
+              <a:t><![CDATA[भाइयों के बीच यरदन के पश्चिम की ओर भाग दिया। उन को जब यहोशू ने विदा किया कि अपने अपने डेरे को जाएं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17804,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[although there was a plague in the congregation of the LORD,]]></a:t>
+              <a:t><![CDATA[8. तब उन को भी आशीर्वाद देकर कहा, बहुत से पशु, और चांदी, सोना, पीतल, लोहा, और बहुत से वस्त्र और बहुत]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17936,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But that all of you must turn away this day from following the LORD? and it will be, seeing all]]></a:t>
+              <a:t><![CDATA[धन-सम्पित लिए हुए अपने अपने डेरे को लौट आओ; और अपने शत्रुओं की लूट की सम्पत्ति को अपने भाइयों के संग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18068,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you rebel to day against the LORD, that tomorrow he will be angry with the whole congregation of]]></a:t>
+              <a:t><![CDATA[बांट लेना॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18200,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And Phinehas the son of Eleazar the priest said unto the children of Reuben, and to the children]]></a:t>
+              <a:t><![CDATA[19. परन्तु यदि तुम्हारी निज भूमि अशुद्ध हो, तो पार आकर यहोवा की निज भूमि में, जहां यहोवा का निवास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18332,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[9. तब रूबेनी, गादी, और मनश्शे के आधे गोत्री इस्राएलियों के पास से, अर्थात कनान देश के शीलो नगर से,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18464,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Notwithstanding, if the land of your possession be unclean, then pass all of you over unto the]]></a:t>
+              <a:t><![CDATA[अपनी गिलाद नाम निज भूमि में, जो मूसा से दिलाई हुई, यहोवा की आज्ञा के अनुसार उनकी निज भूमि हो गई थी,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18596,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[land of the possession of the LORD, wherein the LORD's tabernacle dwells, and take possession among]]></a:t>
+              <a:t><![CDATA[जाने की मनसा से लौट गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18728,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us: but rebel not against the LORD, nor rebel against us, in building you an altar beside the altar]]></a:t>
+              <a:t><![CDATA[10. और जब रूबेनी, गादी, और मनश्शे के आधे गोत्री यरदन की उस तराई में पहुंचे जो कनान देश में है, तब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18860,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD our God.]]></a:t>
+              <a:t><![CDATA[उन्होंने वहां देखने के योग्य एक बड़ी वेदी बनाईं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18992,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Did not Achan the son of Zerah commit a trespass in the accursed thing, and wrath fell on all]]></a:t>
+              <a:t><![CDATA[11. और इसका समाचार इस्राएलियों के सुनने में आया, कि रूबेनियों, गादियों, और मनश्शे के आधे गोत्रियों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19124,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the congregation of Israel? and that man perished not alone in his iniquity.]]></a:t>
+              <a:t><![CDATA[ने कनान देश के साम्हने यरदन की तराई में, अर्थात उसके उस पार जो इस्राएलियों का है, एक वेदी बनाई है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19256,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then the children of Reuben and the children of Gad and the half tribe of Manasseh answered, and]]></a:t>
+              <a:t><![CDATA[12. जब इस्राएलियों ने यह सुना, तब इस्राएलियों की सारी मण्डली उन से लड़ने के लिये चढ़ाई करने को शीलो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19388,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto the heads of the thousands of Israel,]]></a:t>
+              <a:t><![CDATA[में इकट्ठी हुई॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19520,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The LORD God of gods, the LORD God of gods, he knows, and Israel he shall know; if it be in]]></a:t>
+              <a:t><![CDATA[13. तब इस्राएलियों ने रूबेनियों, गादियों, और मनश्शे के आधे गोत्रियों के पास गिलाद देश में एलीआज़र]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19652,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Gad, and to the children of Manasseh, This day we perceive that the LORD is among us, because all]]></a:t>
+              <a:t><![CDATA[रहता है, हम लोगों के बीच में अपनी अपनी निज भूमि कर लो; परन्तु हमारे परमेश्वर यहोवा की वेदी को छोड़]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19784,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rebellion, or if in transgression against the LORD, (save us not this day,)]]></a:t>
+              <a:t><![CDATA[याजक के पुत्र पीनहास को,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19916,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. That we have built us an altar to turn from following the LORD, or if to offer thereon burnt]]></a:t>
+              <a:t><![CDATA[14. और उसके संग दस प्रधानों को, अर्थात इस्राएल के एक एक गोत्र में से पूर्वजों के घरानों के एक एक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20048,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offering or food offering, or if to offer peace offerings thereon, let the LORD himself require it;]]></a:t>
+              <a:t><![CDATA[प्रधान को भेजा, और वे इस्राएल के हजारों में अपने अपने पूर्वजों के घरानों के मुख्य पुरूष थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20180,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And if we have not rather done it for fear of this thing, saying, In time to come your children]]></a:t>
+              <a:t><![CDATA[15. वे गिलाद देश में रूबेनियों, गादियों, और मनश्शे के आधे गोत्रियों के पास जा कर कहने लगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20312,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[might speak unto our children, saying, What have all of you to do with the LORD God of Israel?]]></a:t>
+              <a:t><![CDATA[16. यहोवा की सारी मण्डली यह कहती है, कि तुम ने इस्राएल के परमेश्वर यहोवा का यह कैसा विश्वासघात किया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20444,579 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For the LORD has made Jordan a border between us and you, all of you children of Reuben and]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[sacrifice:]]></a:t>
+              <a:t><![CDATA[आज जो तुम ने एक वेदी बना ली है, इस में तुम ने उसके पीछे चलना छोड़कर उसके विरुद्ध आज बलवा किया है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21104,1371 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of you have not committed this trespass against the LORD: now all of you have delivered the children]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[LORD our God that is before his tabernacle.]]></a:t>
+              <a:t><![CDATA[और कोई वेदी बनाकर न तो यहोवा से बलवा करो, और न हम से।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22556,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel out of the hand of the LORD.]]></a:t>
+              <a:t><![CDATA[20. देखो, जब जेरह के पुत्र आकान ने अर्पण की हुई वस्तु के विषय में विश्वासघात किया, तब क्या यहोवा का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22617,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22727,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22902,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>89</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>