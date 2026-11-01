--- v0 (2026-06-21)
+++ v1 (2026-11-01)
@@ -59,50 +59,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +133,58 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +316,61 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சொன்னபடியே, நீங்கள் அவர்களுடைய தேசத்தைக் கட்டிக்கொள்ளும்படிக்கு, உங்கள் தேவனாகிய கர்த்தர் தாமே அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, உங்கள் பார்வையினின்று அகற்றிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[4. Behold, I have divided unto you by lot these nations that remain, to be an inheritance for your tribes, from Jordan, with all the nations that I have cut off, even unto the great sea westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சொன்னபடியே, நீங்கள் அவர்களுடைய தேசத்தைக் கட்டிக்கொள்ளும்படிக்கு, உங்கள் தேவனாகிய கர்த்தர் தாமே அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, உங்கள் பார்வையினின்று அகற்றிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD your God, he shall expel them from before you, and drive them from out of your sight; and all of you shall possess their land, as the LORD your God has promised unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறதைவிட்டு, வலதுபுறமாகிலும் இடதுபுறமாகிலும் விலகிப்போகாமல், அதையெல்லாம் கைக்கொள்ளவும் செய்யவும் நிர்ணயம் பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD your God, he shall expel them from before you, and drive them from out of your sight; and all of you shall possess their land, as the LORD your God has promised unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறதைவிட்டு, வலதுபுறமாகிலும் இடதுபுறமாகிலும் விலகிப்போகாமல், அதையெல்லாம் கைக்கொள்ளவும் செய்யவும் நிர்ணயம் பண்ணிக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD your God, he shall expel them from before you, and drive them from out of your sight; and all of you shall possess their land, as the LORD your God has promised unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களுக்குள்ளே மீதியாயிருக்கிற இந்த ஜாதிகளோடு கலவாமலும், அவர்களுடைய தேவர்களின் பேரை நினையாமலும், அவைகளைக்கொண்டு ஆணையிடாமலும், அவைகளைச் சேவியாமலும், பணிந்துகொள்ளாமலும் இருக்கும்படி எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Be all of you therefore very courageous to keep and to do all that is written in the book of the law of Moses, that all of you turn not aside from it to the right hand or to the left;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களுக்குள்ளே மீதியாயிருக்கிற இந்த ஜாதிகளோடு கலவாமலும், அவர்களுடைய தேவர்களின் பேரை நினையாமலும், அவைகளைக்கொண்டு ஆணையிடாமலும், அவைகளைச் சேவியாமலும், பணிந்துகொள்ளாமலும் இருக்கும்படி எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Be all of you therefore very courageous to keep and to do all that is written in the book of the law of Moses, that all of you turn not aside from it to the right hand or to the left;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்நாள்மட்டும் நீங்கள் செய்ததுபோல, உங்கள் தேவனாகிய கர்த்தரைப் பற்றிக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. That all of you come not among these nations, these that remain among you; neither make mention of the name of their gods, nor cause to swear by them, neither serve them, nor bow yourselves unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் உங்களுக்கு முன்பாகப் பெரியவைகளும் பலத்தவைகளுமான ஜாதிகளைத் துரத்தியிருக்கிறார்; இந்நாள்மட்டும் ஒருவரும் உங்களுக்கு முன்பாக நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. That all of you come not among these nations, these that remain among you; neither make mention of the name of their gods, nor cause to swear by them, neither serve them, nor bow yourselves unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் உங்களுக்கு முன்பாகப் பெரியவைகளும் பலத்தவைகளுமான ஜாதிகளைத் துரத்தியிருக்கிறார்; இந்நாள்மட்டும் ஒருவரும் உங்களுக்கு முன்பாக நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. That all of you come not among these nations, these that remain among you; neither make mention of the name of their gods, nor cause to swear by them, neither serve them, nor bow yourselves unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களில் ஒருவன் ஆயிரம்பேரைத் துரத்துவான்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சொன்னபடி, அவர்தாமே உங்களுக்காக யுத்தம்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. But cleave unto the LORD your God, as all of you have done unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் இஸ்ரவேலைச் சுற்றிலும் இருந்த அவர்களுடைய எல்லாச் சத்துருக்களாலும் யுத்தமில்லாபடிக்கு இளைப்பாறப்பண்ணி அநேகநாள் சென்றபின்பு, யோசுவா வயது சென்று முதிர்ந்தவனானபோது,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass a long time after that the LORD had given rest unto Israel from all their enemies round about, that Joshua waxed old and stricken in age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களில் ஒருவன் ஆயிரம்பேரைத் துரத்துவான்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சொன்னபடி, அவர்தாமே உங்களுக்காக யுத்தம்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. For the LORD has driven out from before you great nations and strong: but as for you, no man has been able to stand before you unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், உங்கள் தேவனாகிய கர்த்தரில் அன்புகூரும்படி, உங்கள் ஆத்துமாக்களைக் குறித்து மிகவும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. For the LORD has driven out from before you great nations and strong: but as for you, no man has been able to stand before you unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் பின்வாங்கிப்போய், உங்களுக்குள்ளே மீதியாயிருக்கிற இந்த ஜாதிகளைச் சேர்ந்து, அவர்களோடே சம்பந்தம் கலந்து, நீங்கள் அவர்களிடத்திலும் அவர்கள் உங்களிடத்திலும் உறவாடினால்,]]></a:t>
+              <a:t><![CDATA[10. One man of you shall chase a thousand: for the LORD your God, he it is that fights for you, as he has promised you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்கள் பின்வாங்கிப்போய், உங்களுக்குள்ளே மீதியாயிருக்கிற இந்த ஜாதிகளைச் சேர்ந்து, அவர்களோடே சம்பந்தம் கலந்து, நீங்கள் அவர்களிடத்திலும் அவர்கள் உங்களிடத்திலும் உறவாடினால்,]]></a:t>
+              <a:t><![CDATA[10. One man of you shall chase a thousand: for the LORD your God, he it is that fights for you, as he has promised you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் தேவனாகிய கர்த்தர் இனி இந்த ஜாதிகளை உங்களுக்கு முன்பாகத் துரத்திவிடமாட்டார் என்றும், உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து அழிந்துபோகுமட்டும் அவர்கள் உங்களுக்குக் கண்ணியாகவும், வலையாகவும், உங்கள் விலாக்களுக்குச் சவுக்காகவும், உங்கள் கண்களுக்கு முள்ளுகளாகவும் இருப்பார்கள் என்றும் நிச்சயமாய் அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Take good heed therefore unto yourselves, that all of you love the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் தேவனாகிய கர்த்தர் இனி இந்த ஜாதிகளை உங்களுக்கு முன்பாகத் துரத்திவிடமாட்டார் என்றும், உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து அழிந்துபோகுமட்டும் அவர்கள் உங்களுக்குக் கண்ணியாகவும், வலையாகவும், உங்கள் விலாக்களுக்குச் சவுக்காகவும், உங்கள் கண்களுக்கு முள்ளுகளாகவும் இருப்பார்கள் என்றும் நிச்சயமாய் அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Take good heed therefore unto yourselves, that all of you love the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் தேவனாகிய கர்த்தர் இனி இந்த ஜாதிகளை உங்களுக்கு முன்பாகத் துரத்திவிடமாட்டார் என்றும், உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து அழிந்துபோகுமட்டும் அவர்கள் உங்களுக்குக் கண்ணியாகவும், வலையாகவும், உங்கள் விலாக்களுக்குச் சவுக்காகவும், உங்கள் கண்களுக்கு முள்ளுகளாகவும் இருப்பார்கள் என்றும் நிச்சயமாய் அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Else if all of you do in any way go back, and cleave unto the remnant of these nations, even these that remain among you, and shall make marriages with them, and go in unto them, and they to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, இன்று நான் பூலோகத்தார் எல்லாரும் போகிற வழியே போகிறேன்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்காகச் சொன்ன நல்வார்த்தைகளிலெல்லாம் ஒருவார்த்தையும் தவறிப்போகவில்லை என்பதை உங்கள் முழு இருதயத்தாலும் உங்கள் முழு ஆத்துமாவாலும் அறிந்திருக்கிறீர்கள்; அவைகளெல்லாம் உங்களுக்கு நிறைவேறிற்று; அவைகளில் ஒருவார்த்தையும் தவறிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[12. Else if all of you do in any way go back, and cleave unto the remnant of these nations, even these that remain among you, and shall make marriages with them, and go in unto them, and they to you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, இன்று நான் பூலோகத்தார் எல்லாரும் போகிற வழியே போகிறேன்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்காகச் சொன்ன நல்வார்த்தைகளிலெல்லாம் ஒருவார்த்தையும் தவறிப்போகவில்லை என்பதை உங்கள் முழு இருதயத்தாலும் உங்கள் முழு ஆத்துமாவாலும் அறிந்திருக்கிறீர்கள்; அவைகளெல்லாம் உங்களுக்கு நிறைவேறிற்று; அவைகளில் ஒருவார்த்தையும் தவறிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[13. Know for a certainty that the LORD your God will no more drive out any of these nations from before you; but they shall be snares and traps unto you, and scourges in your sides, and thorns in your eyes, until all of you perish from off this good land which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, இன்று நான் பூலோகத்தார் எல்லாரும் போகிற வழியே போகிறேன்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்காகச் சொன்ன நல்வார்த்தைகளிலெல்லாம் ஒருவார்த்தையும் தவறிப்போகவில்லை என்பதை உங்கள் முழு இருதயத்தாலும் உங்கள் முழு ஆத்துமாவாலும் அறிந்திருக்கிறீர்கள்; அவைகளெல்லாம் உங்களுக்கு நிறைவேறிற்று; அவைகளில் ஒருவார்த்தையும் தவறிப்போகவில்லை.]]></a:t>
+              <a:t><![CDATA[13. Know for a certainty that the LORD your God will no more drive out any of these nations from before you; but they shall be snares and traps unto you, and scourges in your sides, and thorns in your eyes, until all of you perish from off this good land which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் இஸ்ரவேலைச் சுற்றிலும் இருந்த அவர்களுடைய எல்லாச் சத்துருக்களாலும் யுத்தமில்லாபடிக்கு இளைப்பாறப்பண்ணி அநேகநாள் சென்றபின்பு, யோசுவா வயது சென்று முதிர்ந்தவனானபோது,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass a long time after that the LORD had given rest unto Israel from all their enemies round about, that Joshua waxed old and stricken in age.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் உங்களோடே சொன்ன நல்ல காரியம் எல்லாம் உங்களிடத்திலே எப்படி நிறைவேறிற்றோ, அப்படியே, உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கட்டளையிட்ட அவருடைய உடன்படிக்கையை நீங்கள் மீறி, அந்நிய தேவர்களைச் சேவித்து, அவைகளைப் பணிந்து கொள்ளுங்காலத்தில்,]]></a:t>
+              <a:t><![CDATA[13. Know for a certainty that the LORD your God will no more drive out any of these nations from before you; but they shall be snares and traps unto you, and scourges in your sides, and thorns in your eyes, until all of you perish from off this good land which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் உங்களோடே சொன்ன நல்ல காரியம் எல்லாம் உங்களிடத்திலே எப்படி நிறைவேறிற்றோ, அப்படியே, உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கட்டளையிட்ட அவருடைய உடன்படிக்கையை நீங்கள் மீறி, அந்நிய தேவர்களைச் சேவித்து, அவைகளைப் பணிந்து கொள்ளுங்காலத்தில்,]]></a:t>
+              <a:t><![CDATA[13. Know for a certainty that the LORD your God will no more drive out any of these nations from before you; but they shall be snares and traps unto you, and scourges in your sides, and thorns in your eyes, until all of you perish from off this good land which the LORD your God has given you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து உங்களை நிர்மூலமாக்குமட்டும், கர்த்தர் உங்கள்மேல் சகல தீமையான காரியங்களையும் வரப்பண்ணுவார்; கர்த்தருடைய கோபம் உங்கள்மேல் பற்றியெரியும்; அவர் உங்களுக்குக் கொடுத்த நல்ல தேசத்திலிருந்து நீங்கள் சீக்கிரமாய் அழிந்துபோவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And, behold, this day I am going the way of all the earth: and all of you know in all your hearts and in all your souls, that not one thing has failed of all the good things which the LORD your God spoke concerning you; all are come to pass unto you, and not one thing has failed thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து உங்களை நிர்மூலமாக்குமட்டும், கர்த்தர் உங்கள்மேல் சகல தீமையான காரியங்களையும் வரப்பண்ணுவார்; கர்த்தருடைய கோபம் உங்கள்மேல் பற்றியெரியும்; அவர் உங்களுக்குக் கொடுத்த நல்ல தேசத்திலிருந்து நீங்கள் சீக்கிரமாய் அழிந்துபோவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And, behold, this day I am going the way of all the earth: and all of you know in all your hearts and in all your souls, that not one thing has failed of all the good things which the LORD your God spoke concerning you; all are come to pass unto you, and not one thing has failed thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3264,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து உங்களை நிர்மூலமாக்குமட்டும், கர்த்தர் உங்கள்மேல் சகல தீமையான காரியங்களையும் வரப்பண்ணுவார்; கர்த்தருடைய கோபம் உங்கள்மேல் பற்றியெரியும்; அவர் உங்களுக்குக் கொடுத்த நல்ல தேசத்திலிருந்து நீங்கள் சீக்கிரமாய் அழிந்துபோவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And, behold, this day I am going the way of all the earth: and all of you know in all your hearts and in all your souls, that not one thing has failed of all the good things which the LORD your God spoke concerning you; all are come to pass unto you, and not one thing has failed thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And, behold, this day I am going the way of all the earth: and all of you know in all your hearts and in all your souls, that not one thing has failed of all the good things which the LORD your God spoke concerning you; all are come to pass unto you, and not one thing has failed thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Therefore it shall come to pass, that as all good things are come upon you, which the LORD your God promised you; so shall the LORD bring upon you all evil things, until he have destroyed you from off this good land which the LORD your God has given you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Therefore it shall come to pass, that as all good things are come upon you, which the LORD your God promised you; so shall the LORD bring upon you all evil things, until he have destroyed you from off this good land which the LORD your God has given you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Therefore it shall come to pass, that as all good things are come upon you, which the LORD your God promised you; so shall the LORD bring upon you all evil things, until he have destroyed you from off this good land which the LORD your God has given you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. When all of you have transgressed the covenant of the LORD your God, which he commanded you, and have gone and served other gods, and bowed yourselves to them; then shall the anger of the LORD be kindled against you, and all of you shall perish quickly from off the good land which he has given unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா இஸ்ரவேலின் மூப்பரையும், தலைவரையும், நியாயாதிபதிகளையும், அதிபதிகளையும், மற்ற எல்லாரையும் அழைப்பித்து, அவர்களை நோக்கி: நான் வயது சென்று முதிர்ந்தவனானேன்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua called for all Israel, and for their elders, and for their heads, and for their judges, and for their officers, and said unto them, I am old and stricken in age:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. When all of you have transgressed the covenant of the LORD your God, which he commanded you, and have gone and served other gods, and bowed yourselves to them; then shall the anger of the LORD be kindled against you, and all of you shall perish quickly from off the good land which he has given unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. When all of you have transgressed the covenant of the LORD your God, which he commanded you, and have gone and served other gods, and bowed yourselves to them; then shall the anger of the LORD be kindled against you, and all of you shall perish quickly from off the good land which he has given unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. When all of you have transgressed the covenant of the LORD your God, which he commanded you, and have gone and served other gods, and bowed yourselves to them; then shall the anger of the LORD be kindled against you, and all of you shall perish quickly from off the good land which he has given unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா இஸ்ரவேலின் மூப்பரையும், தலைவரையும், நியாயாதிபதிகளையும், அதிபதிகளையும், மற்ற எல்லாரையும் அழைப்பித்து, அவர்களை நோக்கி: நான் வயது சென்று முதிர்ந்தவனானேன்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua called for all Israel, and for their elders, and for their heads, and for their judges, and for their officers, and said unto them, I am old and stricken in age:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு முன்பாக இந்தச் சகல ஜாதிகளுக்கும் செய்த யாவையும் நீங்கள் கண்டீர்கள்; உங்கள் தேவனாகிய கர்த்தர் தாமே உங்களுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[3. And all of you have seen all that the LORD your God has done unto all these nations because of you; for the LORD your God is he that has fought for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு முன்பாக இந்தச் சகல ஜாதிகளுக்கும் செய்த யாவையும் நீங்கள் கண்டீர்கள்; உங்கள் தேவனாகிய கர்த்தர் தாமே உங்களுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[3. And all of you have seen all that the LORD your God has done unto all these nations because of you; for the LORD your God is he that has fought for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாருங்கள், யோர்தான் முதல் நான் நிர்மூலமாக்கினவைகளும், மேற்கிலுள்ள பெரிய சமுத்திரமட்டும் இன்னும் மீதியாயிருக்கிறவைகளுமான சகல ஜாதிகளின் தேசத்தையும் சீட்டுப்போட்டு; உங்களுக்கு, உங்கள் கோத்திரங்களுக்குத் தக்கதாய், சுதந்தரமாகப் பங்கிட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. Behold, I have divided unto you by lot these nations that remain, to be an inheritance for your tribes, from Jordan, with all the nations that I have cut off, even unto the great sea westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாருங்கள், யோர்தான் முதல் நான் நிர்மூலமாக்கினவைகளும், மேற்கிலுள்ள பெரிய சமுத்திரமட்டும் இன்னும் மீதியாயிருக்கிறவைகளுமான சகல ஜாதிகளின் தேசத்தையும் சீட்டுப்போட்டு; உங்களுக்கு, உங்கள் கோத்திரங்களுக்குத் தக்கதாய், சுதந்தரமாகப் பங்கிட்டேன்.]]></a:t>
+              <a:t><![CDATA[4. Behold, I have divided unto you by lot these nations that remain, to be an inheritance for your tribes, from Jordan, with all the nations that I have cut off, even unto the great sea westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470801378" r:id="rId1"/>
+    <p:sldLayoutId id="2482540422" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,54 +5129,118 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4417,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మీ దేవుడైన యెహోవాయే వారిని మీ యెదుట నిలువ కుండ వెళ్లగొట్టిన తరువాత మీ దేవుడైన యెహోవా మీతో]]></a:t>
+              <a:t><![CDATA[கோத்திரங்களுக்குத் தக்கதாய், சுதந்தரமாகப் பங்கிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిచ్చినట్లు మీరు వారి దేశమును స్వాధీన పరచుకొందురు.]]></a:t>
+              <a:t><![CDATA[5. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சொன்னபடியே, நீங்கள் அவர்களுடைய தேசத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. కాబట్టి మీరు మోషే ధర్మశాస్త్ర గ్రంథములో వ్రాయబడినదంతటిని గైకొని అనుసరించు టకు మనస్సు దృఢము]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொள்ளும்படிக்கு, உங்கள் தேவனாகிய கர்த்தர் தாமே அவர்களை உங்களுக்கு முன்பாகத் துரத்தி, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసికొని, యెడమకు గాని కుడికి గాని దానినుండి తొలగిపోక]]></a:t>
+              <a:t><![CDATA[பார்வையினின்று அகற்றிப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మీయొద్ద మిగిలియున్న యీజనుల సహవాసము చేయక వారి దేవతల పేళ్లను ఎత్తక వాటి తోడని ప్రమాణము చేయక వాటిని]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறதைவிட்டு, வலதுபுறமாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పూజింపక వాటికి నమస్కరింపక]]></a:t>
+              <a:t><![CDATA[இடதுபுறமாகிலும் விலகிப்போகாமல், அதையெல்லாம் கைக்கொள்ளவும் செய்யவும் நிர்ணயம் பண்ணிக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మీరు నేటివరకు చేసినట్లు మీ దేవుడైన యెహోవాను హత్తుకొని యుండవలెను.]]></a:t>
+              <a:t><![CDATA[7. உங்களுக்குள்ளே மீதியாயிருக்கிற இந்த ஜாதிகளோடு கலவாமலும், அவர்களுடைய தேவர்களின் பேரை நினையாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. యెహోవా బలముగల గొప్ప జనములను మీ యెదుట నుండి కొట్టివేసియున్నాడు, మీ యెదుట నేటివరకును ఏ మనుష్యుడును]]></a:t>
+              <a:t><![CDATA[அவைகளைக்கொண்டு ஆணையிடாமலும், அவைகளைச் சேவியாமலும், பணிந்துகொள்ளாமலும் இருக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిలిచియుండలేదు.]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మీ దేవుడైన యెహోవా మీకిచ్చిన మాటచొప్పున తానే మీకొరకు యుద్ధము చేయువాడు గనుక మీలో ఒకడు వేయిమందిని]]></a:t>
+              <a:t><![CDATA[8. இந்நாள்மட்டும் நீங்கள் செய்ததுபோல, உங்கள் தேவனாகிய கர்த்தரைப் பற்றிக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. చుట్టునున్న వారి శత్రువులలో ఎవరును వారి మీదికి రాకుండ యెహోవా ఇశ్రాయేలీయులకు నెమ్మది కలుగ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் இஸ்ரவேலைச் சுற்றிலும் இருந்த அவர்களுடைய எல்லாச் சத்துருக்களாலும் யுத்தமில்லாபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తరుమును]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் உங்களுக்கு முன்பாகப் பெரியவைகளும் பலத்தவைகளுமான ஜாதிகளைத் துரத்தியிருக்கிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కాబట్టి మీరు బహు జాగ్రత్తపడి మీ దేవు డైన యెహోవాను ప్రేమింపవలెను.]]></a:t>
+              <a:t><![CDATA[இந்நாள்மட்டும் ஒருவரும் உங்களுக்கு முன்பாக நிற்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అయితే మీరు వెనుకకు తొలగి మీయొద్ద మిగిలి యున్న యీ జనములను హత్తుకొని వారితో వియ్యమంది, వారితో]]></a:t>
+              <a:t><![CDATA[10. உங்களில் ஒருவன் ஆயிரம்பேரைத் துரத்துவான்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சொன்னபடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరును మీతో వారును సాంగత్యము చేసిన యెడల]]></a:t>
+              <a:t><![CDATA[அவர்தாமே உங்களுக்காக யுத்தம்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మీ దేవుడైన యెహోవా మీ యెదుటనుండి యీ జనములను కొట్టివేయుట మానును. మీ దేవుడైన యెహోవా మీకిచ్చిన యీ]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், உங்கள் தேவனாகிய கர்த்தரில் அன்புகூரும்படி, உங்கள் ஆத்துமாக்களைக் குறித்து மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మంచి దేశములో ఉండకుండ మీరు నశించువరకు వారు మీకు ఉరిగాను బోనుగాను మీ ప్రక్కల మీద కొరడాలుగాను మీ]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కన్నులలో ముళ్లుగాను ఉందురు.]]></a:t>
+              <a:t><![CDATA[12. நீங்கள் பின்வாங்கிப்போய், உங்களுக்குள்ளே மீதியாயிருக்கிற இந்த ஜாதிகளைச் சேர்ந்து, அவர்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఇదిగో నేడు నేను సర్వ లోకుల మార్గమున వెళ్లుచున్నాను. మీ దేవుడైన యెహోవా మీ విషయమై సెలవిచ్చిన మంచి]]></a:t>
+              <a:t><![CDATA[சம்பந்தம் கலந்து, நீங்கள் அவர்களிடத்திலும் அவர்கள் உங்களிடத்திலும் உறவாடினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటలన్నిటిలో ఒక్కటియైనను తప్పియుండలేదని మీరు అనుభవ పూర్వకముగా ఎరుగుదురు; అవి అన్నియు మీకు కలిగెను,]]></a:t>
+              <a:t><![CDATA[13. உங்கள் தேவனாகிய கர்த்தர் இனி இந்த ஜாதிகளை உங்களுக்கு முன்பாகத் துரத்திவிடமாட்டார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాటిలో ఒక్కటియైనను తప్పియుండలేదు.]]></a:t>
+              <a:t><![CDATA[உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து அழிந்துபோகுமட்டும் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జేసినమీదట అనేక దినములైన తరువాత యెహోషువ బహు సంవత్సరములుగల వృద్ధుడాయెను.]]></a:t>
+              <a:t><![CDATA[இளைப்பாறப்பண்ணி அநேகநாள் சென்றபின்பு, யோசுவா வயது சென்று முதிர்ந்தவனானபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అయితే మీ దేవుడైన యెహోవా మీతో చెప్పిన మేలంతయు మీకు కలిగిన ప్రకారము మీ దేవుడైన యెహోవా మీ కిచ్చిన]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கண்ணியாகவும், வலையாகவும், உங்கள் விலாக்களுக்குச் சவுக்காகவும், உங்கள் கண்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యీ మంచి దేశములో ఉండకుండ ఆయన మిమ్ము నశింపజేయువరకు యెహోవా మీ మీదికి కీడంతయు రాజేయును.]]></a:t>
+              <a:t><![CDATA[முள்ளுகளாகவும் இருப்பார்கள் என்றும் நிச்சயமாய் அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. మీరు మీ దేవుడైన యెహోవా మీకు నియ మించిన ఆయన నిబంధనను మీరి యితర దేవతలను పూజించి వాటికి]]></a:t>
+              <a:t><![CDATA[14. இதோ, இன்று நான் பூலோகத்தார் எல்லாரும் போகிற வழியே போகிறேன்; உங்கள் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నమస్కరించినయెడల యెహోవా కోపము మీ మీద మండును గనుక ఆయన మీకిచ్చిన యీ మంచి దేశ ములో నుండ కుండ మీరు]]></a:t>
+              <a:t><![CDATA[உங்களுக்காகச் சொன்ன நல்வார்த்தைகளிலெல்லாம் ஒருவார்த்தையும் தவறிப்போகவில்லை என்பதை உங்கள் முழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8817,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శీఘ్రముగా నశించి పోవుదురు.]]></a:t>
+              <a:t><![CDATA[இருதயத்தாலும் உங்கள் முழு ஆத்துமாவாலும் அறிந்திருக்கிறீர்கள்; அவைகளெல்லாம் உங்களுக்கு நிறைவேறிற்று;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளில் ஒருவார்த்தையும் தவறிப்போகவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இப்பொழுதும் உங்கள் தேவனாகிய கர்த்தர் உங்களோடே சொன்ன நல்ல காரியம் எல்லாம் உங்களிடத்திலே எப்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிறைவேறிற்றோ, அப்படியே, உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கட்டளையிட்ட அவருடைய உடன்படிக்கையை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கள் மீறி, அந்நிய தேவர்களைச் சேவித்து, அவைகளைப் பணிந்து கொள்ளுங்காலத்தில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குக் கொடுத்த இந்த நல்ல தேசத்திலிருந்து உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అప్పు డతడు ఇశ్రాయేలీయులనందరిని వారి పెద్దలను వారి ముఖ్యులను వారి న్యాయాధిపతులను వారి నాయకు లను]]></a:t>
+              <a:t><![CDATA[2. யோசுவா இஸ்ரவேலின் மூப்பரையும், தலைவரையும், நியாயாதிபதிகளையும், அதிபதிகளையும், மற்ற எல்லாரையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிர்மூலமாக்குமட்டும், கர்த்தர் உங்கள்மேல் சகல தீமையான காரியங்களையும் வரப்பண்ணுவார்; கர்த்தருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோபம் உங்கள்மேல் பற்றியெரியும்; அவர் உங்களுக்குக் கொடுத்த நல்ல தேசத்திலிருந்து நீங்கள் சீக்கிரமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 23]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழிந்துபோவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిలిపించి వారితో ఇట్లనెనునేను బహు సంవ త్సరములు గడచిన ముసలివాడను.]]></a:t>
+              <a:t><![CDATA[அழைப்பித்து, அவர்களை நோக்கி: நான் வயது சென்று முதிர்ந்தவனானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. మీ దేవుడైన యెహోవా మీ నిమిత్తము సమస్తజనములకు చేసిన దంతయు మీరు చూచితిరి. మీ నిమిత్తము యుద్ధము]]></a:t>
+              <a:t><![CDATA[3. உங்கள் தேவனாகிய கர்த்தர் உங்களுக்கு முன்பாக இந்தச் சகல ஜாதிகளுக்கும் செய்த யாவையும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసినవాడు మీ దేవుడైన యెహో వాయే.]]></a:t>
+              <a:t><![CDATA[கண்டீர்கள்; உங்கள் தேவனாகிய கர்த்தர் தாமே உங்களுக்காக யுத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. చూడుడి, యొర్దాను మొదలుకొని తూర్పు దిక్కున మహాసముద్రము వరకు నేను నిర్మూలము చేసిన సమస్త జనముల]]></a:t>
+              <a:t><![CDATA[4. பாருங்கள், யோர்தான் முதல் நான் நிர்மூலமாக்கினவைகளும், மேற்கிலுள்ள பெரிய சமுத்திரமட்டும் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశమును, మీ గోత్రముల స్వాస్థ్యముమధ్య మిగిలియున్న యీ జనముల దేశమును మీకు వంతుచీట్లవలన పంచిపెట్టితిని.]]></a:t>
+              <a:t><![CDATA[மீதியாயிருக்கிறவைகளுமான சகல ஜாதிகளின் தேசத்தையும் சீட்டுப்போட்டு; உங்களுக்கு, உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 23]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>