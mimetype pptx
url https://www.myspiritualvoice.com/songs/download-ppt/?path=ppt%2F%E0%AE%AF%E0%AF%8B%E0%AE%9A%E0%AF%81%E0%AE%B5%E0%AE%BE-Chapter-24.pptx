--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -131,50 +131,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -225,50 +241,58 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -436,53 +460,61 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -542,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஈசாக்குக்கு யாக்கோபையும் ஏசாவையும் கட்டளையிட்டு, ஏசாவுக்குச் சேயீர் மலைத்தேசத்தைச் சுதந்தரிக்கும்படி கொடுத்தேன்; யாக்கோபும் அவன் பிள்ளைகளுமோ எகிப்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And I gave unto Isaac Jacob and Esau: and I gave unto Esau mount Seir, to possess it; but Jacob and his children went down into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -651,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் மோசேயையும் ஆரோனையும் அனுப்பி, எகிப்தியரை வாதித்தேன், அப்படி அவர்கள் நடுவிலே நான் செய்தபின்பு உங்களைப் புறப்படப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[4. And I gave unto Isaac Jacob and Esau: and I gave unto Esau mount Seir, to possess it; but Jacob and his children went down into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -760,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் மோசேயையும் ஆரோனையும் அனுப்பி, எகிப்தியரை வாதித்தேன், அப்படி அவர்கள் நடுவிலே நான் செய்தபின்பு உங்களைப் புறப்படப்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[5. I sent Moses also and Aaron, and I plagued Egypt, according to that which I did among them: and afterward I brought you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -869,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணினபோது சமுத்திரக்கரைக்கு வந்தீர்கள்; எகிப்தியர் இரதங்களோடும் குதிரைவீரரோடும் உங்கள் பிதாக்களைச் சிவந்த சமுத்திரமட்டும் பின்தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. I sent Moses also and Aaron, and I plagued Egypt, according to that which I did among them: and afterward I brought you out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -978,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் உங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணினபோது சமுத்திரக்கரைக்கு வந்தீர்கள்; எகிப்தியர் இரதங்களோடும் குதிரைவீரரோடும் உங்கள் பிதாக்களைச் சிவந்த சமுத்திரமட்டும் பின்தொடர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I brought your fathers out of Egypt: and all of you came unto the sea; and the Egyptians pursued after your fathers with chariots and horsemen unto the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1087,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்; அப்பொழுது அவர் உங்களுக்கும் எகிப்தியருக்கும் நடுவே அந்தகாரத்தை வரப்பண்ணி, சமுத்திரத்தை அவர்கள்மேல் புரளச்செய்து, அவர்களை மூடிப்போட்டார்; நான் எகிப்திலே செய்ததை உங்கள் கண்கள் கண்டது; பின்பு வனாந்தரத்தில் அநேகநாள் சஞ்சரித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I brought your fathers out of Egypt: and all of you came unto the sea; and the Egyptians pursued after your fathers with chariots and horsemen unto the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1196,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்; அப்பொழுது அவர் உங்களுக்கும் எகிப்தியருக்கும் நடுவே அந்தகாரத்தை வரப்பண்ணி, சமுத்திரத்தை அவர்கள்மேல் புரளச்செய்து, அவர்களை மூடிப்போட்டார்; நான் எகிப்திலே செய்ததை உங்கள் கண்கள் கண்டது; பின்பு வனாந்தரத்தில் அநேகநாள் சஞ்சரித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I brought your fathers out of Egypt: and all of you came unto the sea; and the Egyptians pursued after your fathers with chariots and horsemen unto the Red sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1305,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி யோசுவா அந்நாளில் சீகேமிலே ஜனங்களோடே உடன்படிக்கைபண்ணி, அவர்களுக்கு அதைப் பிரமாணமும் நியாயமுமாக ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[7. And when they cried unto the LORD, he put darkness between you and the Egyptians, and brought the sea upon them, and covered them; and your eyes have seen what I have done in Egypt: and all of you dwelt in the wilderness a long season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1414,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்தப்படி யோசுவா அந்நாளில் சீகேமிலே ஜனங்களோடே உடன்படிக்கைபண்ணி, அவர்களுக்கு அதைப் பிரமாணமும் நியாயமுமாக ஏற்படுத்தினான்.]]></a:t>
+              <a:t><![CDATA[7. And when they cried unto the LORD, he put darkness between you and the Egyptians, and brought the sea upon them, and covered them; and your eyes have seen what I have done in Egypt: and all of you dwelt in the wilderness a long season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1523,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப்பின்பு உங்களை யோர்தானுக்கு அப்புறத்திலே குடியிருந்த ஏமோரியரின் தேசத்திற்குக் கொண்டுவந்தேன்; அவர்கள் உங்களோடு யுத்தம்பண்ணுகிறபோது, அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தேன்; அவர்கள் தேசத்தைக் கட்டிக்கொண்டீர்கள்; அவர்களை உங்கள் முகத்தினின்று அழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[7. And when they cried unto the LORD, he put darkness between you and the Egyptians, and brought the sea upon them, and covered them; and your eyes have seen what I have done in Egypt: and all of you dwelt in the wilderness a long season.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1632,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு யோசுவா இஸ்ரவேலின் கோத்திரங்களையெல்லாம் சீகேமிலே கூடிவரப்பண்ணி, இஸ்ரவேலின் மூப்பரையும், தலைவரையும், நியாயாதிபதிகளையும், அதிபதிகளையும் வரவழைத்தான்; அவர்கள் தேவனுடைய சந்நிதியில் வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Joshua gathered all the tribes of Israel to Shechem, and called for the elders of Israel, and for their heads, and for their judges, and for their officers; and they presented themselves before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1741,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப்பின்பு உங்களை யோர்தானுக்கு அப்புறத்திலே குடியிருந்த ஏமோரியரின் தேசத்திற்குக் கொண்டுவந்தேன்; அவர்கள் உங்களோடு யுத்தம்பண்ணுகிறபோது, அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தேன்; அவர்கள் தேசத்தைக் கட்டிக்கொண்டீர்கள்; அவர்களை உங்கள் முகத்தினின்று அழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And I brought you into the land of the Amorites, which dwelt on the other side Jordan; and they fought with you: and I gave them into your hand, that all of you might possess their land; and I destroyed them from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1850,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப்பின்பு உங்களை யோர்தானுக்கு அப்புறத்திலே குடியிருந்த ஏமோரியரின் தேசத்திற்குக் கொண்டுவந்தேன்; அவர்கள் உங்களோடு யுத்தம்பண்ணுகிறபோது, அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தேன்; அவர்கள் தேசத்தைக் கட்டிக்கொண்டீர்கள்; அவர்களை உங்கள் முகத்தினின்று அழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And I brought you into the land of the Amorites, which dwelt on the other side Jordan; and they fought with you: and I gave them into your hand, that all of you might possess their land; and I destroyed them from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1959,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப்பின்பு உங்களை யோர்தானுக்கு அப்புறத்திலே குடியிருந்த ஏமோரியரின் தேசத்திற்குக் கொண்டுவந்தேன்; அவர்கள் உங்களோடு யுத்தம்பண்ணுகிறபோது, அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தேன்; அவர்கள் தேசத்தைக் கட்டிக்கொண்டீர்கள்; அவர்களை உங்கள் முகத்தினின்று அழித்துவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And I brought you into the land of the Amorites, which dwelt on the other side Jordan; and they fought with you: and I gave them into your hand, that all of you might possess their land; and I destroyed them from before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2068,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்த வார்த்தைகளை யோசுவா தேவனுடைய நியாயப்பிரமாண புஸ்தகத்தில் எழுதி, ஒரு பெரிய கல்லை எடுத்து, அதை அங்கே கர்த்தருடைய பரிசுத்த ஸ்தலத்தின் அருகில் இருந்த கர்வாலி மரத்தின்கீழ் நாட்டி,]]></a:t>
+              <a:t><![CDATA[9. Then Balak the son of Zippor, king of Moab, arose and warred against Israel, and sent and called Balaam the son of Beor to curse you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2177,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்த வார்த்தைகளை யோசுவா தேவனுடைய நியாயப்பிரமாண புஸ்தகத்தில் எழுதி, ஒரு பெரிய கல்லை எடுத்து, அதை அங்கே கர்த்தருடைய பரிசுத்த ஸ்தலத்தின் அருகில் இருந்த கர்வாலி மரத்தின்கீழ் நாட்டி,]]></a:t>
+              <a:t><![CDATA[9. Then Balak the son of Zippor, king of Moab, arose and warred against Israel, and sent and called Balaam the son of Beor to curse you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2286,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சிப்போரின் குமாரன் பாலாக் என்னும் மோவாபியரின் ராஜா எழும்பி, இஸ்ரவேலோடு யுத்தம்பண்ணி, உங்களைச் சபிக்கும்படி, பேயோரின் குமாரனாகிய பிலேயாமை அழைத்தனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. But I would not hearken unto Balaam; therefore he blessed you still: so I delivered you out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2395,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது சிப்போரின் குமாரன் பாலாக் என்னும் மோவாபியரின் ராஜா எழும்பி, இஸ்ரவேலோடு யுத்தம்பண்ணி, உங்களைச் சபிக்கும்படி, பேயோரின் குமாரனாகிய பிலேயாமை அழைத்தனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. But I would not hearken unto Balaam; therefore he blessed you still: so I delivered you out of his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2504,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லா ஜனங்களையும் நோக்கி: இதோ, இந்தக் கல் நமக்குள்ளே சாட்சியாயிருக்கக் கடவது; கர்த்தர் நம்மோடே சொன்ன எல்லா வார்த்தைகளையும் இது கேட்டது; நீங்கள் உங்கள் தேவனுக்கு விரோதமாகப் பொய்சொல்லாதபடிக்கு, இது உங்களுக்குச் சாட்சியாயிருக்கக் கடவது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And you went over Jordan, and came unto Jericho: and the men of Jericho fought against you, the Amorites, and the Perizzites, and the Canaanites, and the Hittites, and the Girgashites, the Hivites, and the Jebusites; and I delivered them into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2613,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லா ஜனங்களையும் நோக்கி: இதோ, இந்தக் கல் நமக்குள்ளே சாட்சியாயிருக்கக் கடவது; கர்த்தர் நம்மோடே சொன்ன எல்லா வார்த்தைகளையும் இது கேட்டது; நீங்கள் உங்கள் தேவனுக்கு விரோதமாகப் பொய்சொல்லாதபடிக்கு, இது உங்களுக்குச் சாட்சியாயிருக்கக் கடவது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And you went over Jordan, and came unto Jericho: and the men of Jericho fought against you, the Amorites, and the Perizzites, and the Canaanites, and the Hittites, and the Girgashites, the Hivites, and the Jebusites; and I delivered them into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2722,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எல்லா ஜனங்களையும் நோக்கி: இதோ, இந்தக் கல் நமக்குள்ளே சாட்சியாயிருக்கக் கடவது; கர்த்தர் நம்மோடே சொன்ன எல்லா வார்த்தைகளையும் இது கேட்டது; நீங்கள் உங்கள் தேவனுக்கு விரோதமாகப் பொய்சொல்லாதபடிக்கு, இது உங்களுக்குச் சாட்சியாயிருக்கக் கடவது என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And you went over Jordan, and came unto Jericho: and the men of Jericho fought against you, the Amorites, and the Perizzites, and the Canaanites, and the Hittites, and the Girgashites, the Hivites, and the Jebusites; and I delivered them into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2831,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு யோசுவா இஸ்ரவேலின் கோத்திரங்களையெல்லாம் சீகேமிலே கூடிவரப்பண்ணி, இஸ்ரவேலின் மூப்பரையும், தலைவரையும், நியாயாதிபதிகளையும், அதிபதிகளையும் வரவழைத்தான்; அவர்கள் தேவனுடைய சந்நிதியில் வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Joshua gathered all the tribes of Israel to Shechem, and called for the elders of Israel, and for their heads, and for their judges, and for their officers; and they presented themselves before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2940,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிலேயாமுக்குச் செவிகொடுக்க எனக்குச் சித்தமில்லாததினாலே, அவன் உங்களை ஆசீர்வதிக்கவே ஆசீர்வதித்தான், இவ்விதமாய் உங்களை அவன் கைக்குத் தப்புவித்தேன்.]]></a:t>
+              <a:t><![CDATA[12. And I sent the hornet before you, which drove them out from before you, even the two kings of the Amorites; but not with your sword, nor with your bow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3049,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பிலேயாமுக்குச் செவிகொடுக்க எனக்குச் சித்தமில்லாததினாலே, அவன் உங்களை ஆசீர்வதிக்கவே ஆசீர்வதித்தான், இவ்விதமாய் உங்களை அவன் கைக்குத் தப்புவித்தேன்.]]></a:t>
+              <a:t><![CDATA[12. And I sent the hornet before you, which drove them out from before you, even the two kings of the Amorites; but not with your sword, nor with your bow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3158,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யோசுவா ஜனங்களை அவரவர் சுதந்தரத்திற்கு அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And I have given you a land for which all of you did not labour, and cities which all of you built not, and all of you dwell in them; of the vineyards and olive yards which all of you planted not do all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3267,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு யோர்தானைக் கடந்து எரிகோவுக்கு வந்தீர்கள்; எரிகோவின் குடிகளும், எமோரியரும், பெரிசியரும், கானானியரும், ஏத்தியரும், கிர்காசியரும், ஏவியரும், எபூசியரும், உங்களுக்கு விரோதமாக யுத்தம்பண்ணினார்கள்; ஆனாலும் அவர்களை நான் உங்கள் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And I have given you a land for which all of you did not labour, and cities which all of you built not, and all of you dwell in them; of the vineyards and olive yards which all of you planted not do all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3376,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு யோர்தானைக் கடந்து எரிகோவுக்கு வந்தீர்கள்; எரிகோவின் குடிகளும், எமோரியரும், பெரிசியரும், கானானியரும், ஏத்தியரும், கிர்காசியரும், ஏவியரும், எபூசியரும், உங்களுக்கு விரோதமாக யுத்தம்பண்ணினார்கள்; ஆனாலும் அவர்களை நான் உங்கள் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[13. And I have given you a land for which all of you did not labour, and cities which all of you built not, and all of you dwell in them; of the vineyards and olive yards which all of you planted not do all of you eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3485,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு யோர்தானைக் கடந்து எரிகோவுக்கு வந்தீர்கள்; எரிகோவின் குடிகளும், எமோரியரும், பெரிசியரும், கானானியரும், ஏத்தியரும், கிர்காசியரும், ஏவியரும், எபூசியரும், உங்களுக்கு விரோதமாக யுத்தம்பண்ணினார்கள்; ஆனாலும் அவர்களை நான் உங்கள் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[14. Now therefore fear the LORD, and serve him in sincerity and in truth: and put away the gods which your fathers served on the other side of the flood, and in Egypt; and serve all of you the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3594,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இந்தக் காரியங்கள் நடந்தபின்பு, நூனின் குமாரனாகிய யோசுவா என்னும் கர்த்தருடைய ஊழியக்காரன் நூற்றுப் பத்து வயதுள்ளவனாய் மரணமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Now therefore fear the LORD, and serve him in sincerity and in truth: and put away the gods which your fathers served on the other side of the flood, and in Egypt; and serve all of you the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3703,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கே இருக்கிற திம்னாத் சேரா என்னும் அவனுடைய சுதந்தரத்தின் எல்லைக்குள்ளே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And if it seem evil unto you to serve the LORD, choose you this day whom all of you will serve; whether the gods which your fathers served that were on the other side of the flood, or the gods of the Amorites, in whose land all of you dwell: but as for me and my house, we will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3812,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கே இருக்கிற திம்னாத் சேரா என்னும் அவனுடைய சுதந்தரத்தின் எல்லைக்குள்ளே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And if it seem evil unto you to serve the LORD, choose you this day whom all of you will serve; whether the gods which your fathers served that were on the other side of the flood, or the gods of the Amorites, in whose land all of you dwell: but as for me and my house, we will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3921,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோரியரின் இரண்டு ராஜாக்களையும் உங்கள் பட்டயத்தாலும் உங்கள் வில்லாலும் நீங்கள் துரத்தவில்லை; நான் உங்களுக்கு முன்பாகக் குளவிகளை அனுப்பினேன்; அவைகள் அவர்களை உங்கள் முன்னின்று துரத்திவிட்டது.]]></a:t>
+              <a:t><![CDATA[15. And if it seem evil unto you to serve the LORD, choose you this day whom all of you will serve; whether the gods which your fathers served that were on the other side of the flood, or the gods of the Amorites, in whose land all of you dwell: but as for me and my house, we will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4030,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசுவா சகல ஜனங்களையும் நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: பூர்வத்திலே உங்கள் பிதாக்களாகிய ஆபிரகாமுக்கும் நாகோருக்கும் தகப்பனான தேராகு என்பவன் நதிக்கு அப்புறத்திலே குடியிருந்தபோது அவர்கள் வேறே தேவர்களைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And Joshua gathered all the tribes of Israel to Shechem, and called for the elders of Israel, and for their heads, and for their judges, and for their officers; and they presented themselves before God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4139,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோரியரின் இரண்டு ராஜாக்களையும் உங்கள் பட்டயத்தாலும் உங்கள் வில்லாலும் நீங்கள் துரத்தவில்லை; நான் உங்களுக்கு முன்பாகக் குளவிகளை அனுப்பினேன்; அவைகள் அவர்களை உங்கள் முன்னின்று துரத்திவிட்டது.]]></a:t>
+              <a:t><![CDATA[15. And if it seem evil unto you to serve the LORD, choose you this day whom all of you will serve; whether the gods which your fathers served that were on the other side of the flood, or the gods of the Amorites, in whose land all of you dwell: but as for me and my house, we will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4248,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோசுவா உயிரோடிருந்த சகல நாட்களிலும், கர்த்தர் இஸ்ரவேலுக்குச் செய்த அவருடைய கிரியைகள் யாவையும் அறிந்து யோசுவாவுக்குப்பின்பு வெகுநாள் உயிரோடிருந்த மூப்பருடைய சகல நாட்களிலும், இஸ்ரவேலர் கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the people answered and said, God forbid that we should forsake the LORD, to serve other gods;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4357,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோசுவா உயிரோடிருந்த சகல நாட்களிலும், கர்த்தர் இஸ்ரவேலுக்குச் செய்த அவருடைய கிரியைகள் யாவையும் அறிந்து யோசுவாவுக்குப்பின்பு வெகுநாள் உயிரோடிருந்த மூப்பருடைய சகல நாட்களிலும், இஸ்ரவேலர் கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the people answered and said, God forbid that we should forsake the LORD, to serve other gods;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4466,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே நீங்கள் பண்படுத்தாத தேசத்தையும், நீங்கள் கட்டாத பட்டணங்களையும் உங்களுக்குக் கொடுத்தேன், அவைகளில் குடியிருக்கிறீர்கள்; நீங்கள் நடாத திராட்சைத்தோட்டங்களின் பலனையும் ஒலிவத்தோப்புகளின் பலனையும் புசிக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. For the LORD our God, he it is that brought us up and our fathers out of the land of Egypt, from the house of bondage, and which did those great signs in our sight, and preserved us in all the way wherein we went, and among all the people through whom we passed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4575,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியே நீங்கள் பண்படுத்தாத தேசத்தையும், நீங்கள் கட்டாத பட்டணங்களையும் உங்களுக்குக் கொடுத்தேன், அவைகளில் குடியிருக்கிறீர்கள்; நீங்கள் நடாத திராட்சைத்தோட்டங்களின் பலனையும் ஒலிவத்தோப்புகளின் பலனையும் புசிக்கிறீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. For the LORD our God, he it is that brought us up and our fathers out of the land of Egypt, from the house of bondage, and which did those great signs in our sight, and preserved us in all the way wherein we went, and among all the people through whom we passed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4684,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் நீங்கள் கர்த்தருக்குப் பயந்து, அவரை உத்தமமும் உண்மையுமாய்ச் சேவித்து, உங்கள் பிதாக்கள் நதிக்கு அப்புறத்திலும் எகிப்திலும் சேவித்த தேவர்களை அகற்றிவிட்டு, கர்த்தரைச் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. For the LORD our God, he it is that brought us up and our fathers out of the land of Egypt, from the house of bondage, and which did those great signs in our sight, and preserved us in all the way wherein we went, and among all the people through whom we passed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4793,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால் நீங்கள் கர்த்தருக்குப் பயந்து, அவரை உத்தமமும் உண்மையுமாய்ச் சேவித்து, உங்கள் பிதாக்கள் நதிக்கு அப்புறத்திலும் எகிப்திலும் சேவித்த தேவர்களை அகற்றிவிட்டு, கர்த்தரைச் சேவியுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the LORD drove out from before us all the people, even the Amorites which dwelt in the land: therefore will we also serve the LORD; for he is our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4902,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரர் எகிப்திலேயிருந்து கொண்டுவந்த யோசேப்பின் எலும்புகளை, அவர்கள் சீகேமிலே யாக்கோபு சீகேமின் தகப்பனாகிய எமோரியருடைய புத்திரரின் கையில் நூறு வெள்ளிக்காசுக்குக் கொண்ட நிலத்தின் பங்கிலே அடக்கம்பண்ணினார்கள்; அந்த நிலம் யோசேப்பின் புத்திரருக்குச் சுதந்தரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And the LORD drove out from before us all the people, even the Amorites which dwelt in the land: therefore will we also serve the LORD; for he is our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5011,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரர் எகிப்திலேயிருந்து கொண்டுவந்த யோசேப்பின் எலும்புகளை, அவர்கள் சீகேமிலே யாக்கோபு சீகேமின் தகப்பனாகிய எமோரியருடைய புத்திரரின் கையில் நூறு வெள்ளிக்காசுக்குக் கொண்ட நிலத்தின் பங்கிலே அடக்கம்பண்ணினார்கள்; அந்த நிலம் யோசேப்பின் புத்திரருக்குச் சுதந்தரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. And Joshua said unto the people, All of you cannot serve the LORD: for he is an holy God; he is a jealous God; he will not forgive your transgressions nor your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5120,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரர் எகிப்திலேயிருந்து கொண்டுவந்த யோசேப்பின் எலும்புகளை, அவர்கள் சீகேமிலே யாக்கோபு சீகேமின் தகப்பனாகிய எமோரியருடைய புத்திரரின் கையில் நூறு வெள்ளிக்காசுக்குக் கொண்ட நிலத்தின் பங்கிலே அடக்கம்பண்ணினார்கள்; அந்த நிலம் யோசேப்பின் புத்திரருக்குச் சுதந்தரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. And Joshua said unto the people, All of you cannot serve the LORD: for he is an holy God; he is a jealous God; he will not forgive your transgressions nor your sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5229,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது யோசுவா சகல ஜனங்களையும் நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்: பூர்வத்திலே உங்கள் பிதாக்களாகிய ஆபிரகாமுக்கும் நாகோருக்கும் தகப்பனான தேராகு என்பவன் நதிக்கு அப்புறத்திலே குடியிருந்தபோது அவர்கள் வேறே தேவர்களைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua said unto all the people, Thus says the LORD God of Israel, Your fathers dwelt on the other side of the flood in old time, even Terah, the father of Abraham, and the father of Nachor: and they served other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5338,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரைச் சேவிக்கிறது உங்கள் பார்வைக்கு ஆகாததாய்க் கண்டால், பின்னை யாரைச் சேவிப்பீர்கள் என்று இன்று தெரிந்து கொள்ளுங்கள்; நதிக்கு அப்புறத்தில் உங்கள் பிதாக்கள் சேவித்த தேவர்களைச் சேவிப்பீர்களோ? நீங்கள் வாசம்பண்ணுகிற தேசத்துக் குடிகளாகிய எமோரியரின் தேவர்களைச் சேவிப்பீர்களோ? நானும் என் வீட்டாருமோவென்றால், கர்த்தரையே சேவிப்போம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. If all of you forsake the LORD, and serve strange gods, then he will turn and do you hurt, and consume you, after that he has done you good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5447,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரைச் சேவிக்கிறது உங்கள் பார்வைக்கு ஆகாததாய்க் கண்டால், பின்னை யாரைச் சேவிப்பீர்கள் என்று இன்று தெரிந்து கொள்ளுங்கள்; நதிக்கு அப்புறத்தில் உங்கள் பிதாக்கள் சேவித்த தேவர்களைச் சேவிப்பீர்களோ? நீங்கள் வாசம்பண்ணுகிற தேசத்துக் குடிகளாகிய எமோரியரின் தேவர்களைச் சேவிப்பீர்களோ? நானும் என் வீட்டாருமோவென்றால், கர்த்தரையே சேவிப்போம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. If all of you forsake the LORD, and serve strange gods, then he will turn and do you hurt, and consume you, after that he has done you good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5556,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தரைச் சேவிக்கிறது உங்கள் பார்வைக்கு ஆகாததாய்க் கண்டால், பின்னை யாரைச் சேவிப்பீர்கள் என்று இன்று தெரிந்து கொள்ளுங்கள்; நதிக்கு அப்புறத்தில் உங்கள் பிதாக்கள் சேவித்த தேவர்களைச் சேவிப்பீர்களோ? நீங்கள் வாசம்பண்ணுகிற தேசத்துக் குடிகளாகிய எமோரியரின் தேவர்களைச் சேவிப்பீர்களோ? நானும் என் வீட்டாருமோவென்றால், கர்த்தரையே சேவிப்போம் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the people said unto Joshua, Nay; but we will serve the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5665,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆரோனின் குமாரனாகிய எலெயாசாரும் மரணமடைந்தான், அவன் குமாரனாகிய பினெகாசுக்கு எப்பிராயீமின் மலைத் தேசத்திலே கொடுக்கப்பட்ட மேட்டிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Joshua said unto the people, All of you are witnesses against yourselves that all of you have chosen you the LORD, to serve him. And they said, We are witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5774,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆரோனின் குமாரனாகிய எலெயாசாரும் மரணமடைந்தான், அவன் குமாரனாகிய பினெகாசுக்கு எப்பிராயீமின் மலைத் தேசத்திலே கொடுக்கப்பட்ட மேட்டிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Joshua said unto the people, All of you are witnesses against yourselves that all of you have chosen you the LORD, to serve him. And they said, We are witnesses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5883,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஜனங்கள் பிரதியுத்தரமாக: வேறே தேவர்களைச் சேவிக்கும்படி, கர்த்தரை விட்டு விலகுகிற காரியம் எங்களுக்குத் தூரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. Now therefore put away, said he, the strange gods which are among you, and incline your heart unto the LORD God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5992,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது ஜனங்கள் பிரதியுத்தரமாக: வேறே தேவர்களைச் சேவிக்கும்படி, கர்த்தரை விட்டு விலகுகிற காரியம் எங்களுக்குத் தூரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. Now therefore put away, said he, the strange gods which are among you, and incline your heart unto the LORD God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6101,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நம்மையும் நம்முடைய பிதாக்களையும் அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி, நம்முடைய கண்களுக்கு முன்பாகப் பெரிய அடையாளங்களைச் செய்து, நாம் நடந்த எல்லா வழியிலும், நாம் கடந்து வந்த எல்லா ஜனங்களுக்குள்ளும் நம்மைக் காப்பாற்றினவர் நம்முடைய தேவனாகிய கர்த்தர்தாமே.]]></a:t>
+              <a:t><![CDATA[24. And the people said unto Joshua, The LORD our God will we serve, and his voice will we obey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6210,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நம்மையும் நம்முடைய பிதாக்களையும் அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி, நம்முடைய கண்களுக்கு முன்பாகப் பெரிய அடையாளங்களைச் செய்து, நாம் நடந்த எல்லா வழியிலும், நாம் கடந்து வந்த எல்லா ஜனங்களுக்குள்ளும் நம்மைக் காப்பாற்றினவர் நம்முடைய தேவனாகிய கர்த்தர்தாமே.]]></a:t>
+              <a:t><![CDATA[24. And the people said unto Joshua, The LORD our God will we serve, and his voice will we obey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6319,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நம்மையும் நம்முடைய பிதாக்களையும் அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி, நம்முடைய கண்களுக்கு முன்பாகப் பெரிய அடையாளங்களைச் செய்து, நாம் நடந்த எல்லா வழியிலும், நாம் கடந்து வந்த எல்லா ஜனங்களுக்குள்ளும் நம்மைக் காப்பாற்றினவர் நம்முடைய தேவனாகிய கர்த்தர்தாமே.]]></a:t>
+              <a:t><![CDATA[25. So Joshua made a covenant with the people that day, and set them a statute and an ordinance in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6428,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது ஜனங்கள் யோசுவாவை நோக்கி: நம்முடைய தேவனாகிய கர்த்தரையே சேவித்து, அவர் சத்தத்திற்கே கீழ்ப்படிவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua said unto all the people, Thus says the LORD God of Israel, Your fathers dwelt on the other side of the flood in old time, even Terah, the father of Abraham, and the father of Nachor: and they served other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6537,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேசத்திலே குடியிருந்த எமோரியர் முதலான சகல ஜனங்களையும் கர்த்தர் நமக்கு முன்பாகத் துரத்தினாரே; ஆகையால் நாங்களும் கர்த்தரைச் சேவிப்போம், அவரே நம்முடைய தேவன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. So Joshua made a covenant with the people that day, and set them a statute and an ordinance in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6646,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தேசத்திலே குடியிருந்த எமோரியர் முதலான சகல ஜனங்களையும் கர்த்தர் நமக்கு முன்பாகத் துரத்தினாரே; ஆகையால் நாங்களும் கர்த்தரைச் சேவிப்போம், அவரே நம்முடைய தேவன் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Joshua wrote these words in the book of the law of God, and took a great stone, and set it up there under an oak, that was by the sanctuary of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6755,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசுவா ஜனங்களை நோக்கி: நீங்கள் கர்த்தரைச் சேவிக்கமாட்டீர்கள்; அவர் பரிசுத்தமுள்ள தேவன், அவர் எரிச்சலுள்ள தேவன்; உங்கள் மீறுதலையும் உங்கள் பாவங்களையும் மன்னியார்.]]></a:t>
+              <a:t><![CDATA[26. And Joshua wrote these words in the book of the law of God, and took a great stone, and set it up there under an oak, that was by the sanctuary of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6864,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசுவா ஜனங்களை நோக்கி: நீங்கள் கர்த்தரைச் சேவிக்கமாட்டீர்கள்; அவர் பரிசுத்தமுள்ள தேவன், அவர் எரிச்சலுள்ள தேவன்; உங்கள் மீறுதலையும் உங்கள் பாவங்களையும் மன்னியார்.]]></a:t>
+              <a:t><![CDATA[27. And Joshua said unto all the people, Behold, this stone shall be a witness unto us; for it has heard all the words of the LORD which he spoke unto us: it shall be therefore a witness unto you, lest all of you deny your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6973,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் உங்களுக்கு நன்மை செய்திருக்க, நீங்கள் கர்த்தரை விட்டு, அந்நிய தேவர்களைச் சேவித்தால், அவர் திரும்ப உங்களுக்குத் தீமை செய்து, உங்களை நிர்மூலமாக்குவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And Joshua said unto all the people, Behold, this stone shall be a witness unto us; for it has heard all the words of the LORD which he spoke unto us: it shall be therefore a witness unto you, lest all of you deny your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7082,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் உங்களுக்கு நன்மை செய்திருக்க, நீங்கள் கர்த்தரை விட்டு, அந்நிய தேவர்களைச் சேவித்தால், அவர் திரும்ப உங்களுக்குத் தீமை செய்து, உங்களை நிர்மூலமாக்குவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And Joshua said unto all the people, Behold, this stone shall be a witness unto us; for it has heard all the words of the LORD which he spoke unto us: it shall be therefore a witness unto you, lest all of you deny your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7191,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்கள் யோசுவாவை நோக்கி: அப்படியல்ல, நாங்கள் கர்த்தரையே சேவிப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. So Joshua let the people depart, every man unto his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7300,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோசுவா ஜனங்களை நோக்கி: கர்த்தரைச் சேவிக்கும்படி நீங்கள் அவரைத் தெரிந்துகொண்டதற்கு நீங்களே உங்களுக்குச் சாட்சிகள் என்றான். அதற்கு அவர்கள்: நாங்களே சாட்சிகள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass after these things, that Joshua the son of Nun, the servant of the LORD, died, being an hundred and ten years old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7409,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோசுவா ஜனங்களை நோக்கி: கர்த்தரைச் சேவிக்கும்படி நீங்கள் அவரைத் தெரிந்துகொண்டதற்கு நீங்களே உங்களுக்குச் சாட்சிகள் என்றான். அதற்கு அவர்கள்: நாங்களே சாட்சிகள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass after these things, that Joshua the son of Nun, the servant of the LORD, died, being an hundred and ten years old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7518,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன்: அப்படியானால் இப்பொழுதும் உங்கள் நடுவே இருக்கிற அந்நிய தேவர்களை அகற்றிவிட்டு, உங்கள் இருதயத்தை இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு நேராகத் திருப்புங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And they buried him in the border of his inheritance in Timnathserah, which is in mount Ephraim, on the north side of the hill of Gaash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7627,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் நதிக்கு அப்புறத்தில் இருந்த உங்கள் தகப்பனாகிய ஆபிரகாமை அழைத்துக்கொண்டுவந்து, அவனைக் கானான்தேசமெங்கும் சஞ்சரிக்கச்செய்து, அவன் சந்ததியைத் திரட்சியாக்கி, அவனுக்கு ஈசாக்கைக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua said unto all the people, Thus says the LORD God of Israel, Your fathers dwelt on the other side of the flood in old time, even Terah, the father of Abraham, and the father of Nachor: and they served other gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7736,51 +7768,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது அவன்: அப்படியானால் இப்பொழுதும் உங்கள் நடுவே இருக்கிற அந்நிய தேவர்களை அகற்றிவிட்டு, உங்கள் இருதயத்தை இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு நேராகத் திருப்புங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And they buried him in the border of his inheritance in Timnathserah, which is in mount Ephraim, on the north side of the hill of Gaash.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Israel served the LORD all the days of Joshua, and all the days of the elders that survived after Joshua, and which had known all the works of the LORD, that he had done for Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Israel served the LORD all the days of Joshua, and all the days of the elders that survived after Joshua, and which had known all the works of the LORD, that he had done for Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Israel served the LORD all the days of Joshua, and all the days of the elders that survived after Joshua, and which had known all the works of the LORD, that he had done for Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the bones of Joseph, which the children of Israel brought up out of Egypt, buried they in Shechem, in a parcel of ground which Jacob bought of the sons of Hamor the father of Shechem for an hundred pieces of silver: and it became the inheritance of the children of Joseph.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the bones of Joseph, which the children of Israel brought up out of Egypt, buried they in Shechem, in a parcel of ground which Jacob bought of the sons of Hamor the father of Shechem for an hundred pieces of silver: and it became the inheritance of the children of Joseph.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the bones of Joseph, which the children of Israel brought up out of Egypt, buried they in Shechem, in a parcel of ground which Jacob bought of the sons of Hamor the father of Shechem for an hundred pieces of silver: and it became the inheritance of the children of Joseph.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Eleazar the son of Aaron died; and they buried him in a hill that pertained to Phinehas his son, which was given him in mount Ephraim.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Eleazar the son of Aaron died; and they buried him in a hill that pertained to Phinehas his son, which was given him in mount Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7845,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் நதிக்கு அப்புறத்தில் இருந்த உங்கள் தகப்பனாகிய ஆபிரகாமை அழைத்துக்கொண்டுவந்து, அவனைக் கானான்தேசமெங்கும் சஞ்சரிக்கச்செய்து, அவன் சந்ததியைத் திரட்சியாக்கி, அவனுக்கு ஈசாக்கைக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[3. And I took your father Abraham from the other side of the flood, and led him throughout all the land of Canaan, and multiplied his seed, and gave him Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7954,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஈசாக்குக்கு யாக்கோபையும் ஏசாவையும் கட்டளையிட்டு, ஏசாவுக்குச் சேயீர் மலைத்தேசத்தைச் சுதந்தரிக்கும்படி கொடுத்தேன்; யாக்கோபும் அவன் பிள்ளைகளுமோ எகிப்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And I took your father Abraham from the other side of the flood, and led him throughout all the land of Canaan, and multiplied his seed, and gave him Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8033,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044126" r:id="rId1"/>
+    <p:sldLayoutId id="2482630130" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8613,50 +9517,114 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8773,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಾಸ್ತ್ಯವಾಗಿ ಕೊಟ್ಟೆನು. ಆದರೆ ಯಾಕೋಬನೂ ಅವನ ಮಕ್ಕಳೂ ಐಗುಪ್ತಕ್ಕೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[4. ஈசாக்குக்கு யாக்கோபையும் ஏசாவையும் கட்டளையிட்டு, ஏசாவுக்குச் சேயீர் மலைத்தேசத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಾನು ಮೋಶೆಯನ್ನೂ ಆರೋನನನ್ನೂ ಕಳುಹಿಸಿ ಅವರ ಮಧ್ಯದಲ್ಲಿ ನಾನು ಮಾಡಿದವುಗಳ ಪ್ರಕಾರ ಐಗುಪ್ತವನ್ನು ಬಾಧಿಸಿದ ತರುವಾಯ]]></a:t>
+              <a:t><![CDATA[சுதந்தரிக்கும்படி கொடுத்தேன்; யாக்கோபும் அவன் பிள்ளைகளுமோ எகிப்துக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮನ್ನು ಹೊರಗೆ ತಂದೆನು.]]></a:t>
+              <a:t><![CDATA[5. நான் மோசேயையும் ஆரோனையும் அனுப்பி, எகிப்தியரை வாதித்தேன், அப்படி அவர்கள் நடுவிலே நான் செய்தபின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಾನು ನಿಮ್ಮ ತಂದೆಗಳನ್ನು ಐಗುಪ್ತದಿಂದ ಹೊರಡಿಸಿದಾಗ ನೀವು ಸಮುದ್ರದ ತೀರಕ್ಕೆ ಬಂದಿರಿ. ಆದರೆ ಐಗುಪ್ತ್ಯರು ರಥಗಳ]]></a:t>
+              <a:t><![CDATA[உங்களைப் புறப்படப்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಗಡಲೂ ರಾಹುತರ ಸಂಗಡಲೂ ನಿಮ್ಮ ಪಿತೃಗಳನ್ನು ಕೆಂಪು ಸಮುದ್ರದ ವರೆಗೂ ಹಿಂದಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[6. நான் உங்கள் பிதாக்களை எகிப்திலிருந்து புறப்படப்பண்ணினபோது சமுத்திரக்கரைக்கு வந்தீர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವರು ಕರ್ತನಿಗೆ ಕೂಗಿದಾಗ ನಿಮಗೂ ಐಗುಪ್ತ್ಯರಿಗೂ ಮಧ್ಯದಲ್ಲಿ ಅಂಧಕಾರವನ್ನು ಇರಿಸಿ ಸಮುದ್ರವನ್ನು ಅವರ ಮೇಲೆ ಬರಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[எகிப்தியர் இரதங்களோடும் குதிரைவீரரோடும் உங்கள் பிதாக்களைச் சிவந்த சமுத்திரமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಮುಚ್ಚಿಬಿಟ್ಟೆನು.]]></a:t>
+              <a:t><![CDATA[பின்தொடர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಯೆಹೋಶುವನು ಆ ಹೊತ್ತು ಶೆಕೆಮಿನಲ್ಲಿ ಜನರ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಯನ್ನು ಮಾಡಿ ಅದನ್ನು ಅವರಿಗೆ ನಿಯಮವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டார்கள்; அப்பொழுது அவர் உங்களுக்கும் எகிப்தியருக்கும் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಳೆಯಾಗಿಯೂ ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[அந்தகாரத்தை வரப்பண்ணி, சமுத்திரத்தை அவர்கள்மேல் புரளச்செய்து, அவர்களை மூடிப்போட்டார்; நான் எகிப்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ನಾನು ಐಗುಪ್ತದಲ್ಲಿ ಮಾಡಿ ದ್ದನ್ನು ನಿಮ್ಮ ಕಣ್ಣುಗಳು ನೋಡಿದವು. ಅರಣ್ಯದಲ್ಲಿ ಬಹುಕಾಲದ ವರೆಗೆ ವಾಸವಾಗಿದ್ದಿರಿ.]]></a:t>
+              <a:t><![CDATA[செய்ததை உங்கள் கண்கள் கண்டது; பின்பு வனாந்தரத்தில் அநேகநாள் சஞ்சரித்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೆಹೋಶುವನು ಶೆಕೆಮಿನಲ್ಲಿ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಗೋತ್ರದವರನ್ನು ಕೂಡಿಸಿ ಇಸ್ರಾಯೇಲಿನ ಹಿರಿಯರನ್ನೂ ಅವರ ಮುಖ್ಯಸ್ಥ]]></a:t>
+              <a:t><![CDATA[1. பின்பு யோசுவா இஸ்ரவேலின் கோத்திரங்களையெல்லாம் சீகேமிலே கூடிவரப்பண்ணி, இஸ்ரவேலின் மூப்பரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೊರ್ದನಿಗೆ ಆಚೆ ವಾಸವಾಗಿದ್ದ ಅಮೋರಿಯರ ದೇಶಕ್ಕೆ ನಿಮ್ಮನ್ನು ಕರಕೊಂಡು ಬಂದೆನು. ಅವರು ನಿಮ್ಮ ಸಂಗಡ ಯುದ್ಧ ಮಾಡುವಾಗ ಅವರ]]></a:t>
+              <a:t><![CDATA[8. அதற்குப்பின்பு உங்களை யோர்தானுக்கு அப்புறத்திலே குடியிருந்த ஏமோரியரின் தேசத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶವನ್ನು ನೀವು ಸ್ವಾಧೀನ ಮಾಡಿಕೊಳ್ಳುವ ಹಾಗೆ ಅವರನ್ನು ನಿಮ್ಮ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿ ಅವರನ್ನು ನಿಮ್ಮ ಎದುರಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தேன்; அவர்கள் உங்களோடு யுத்தம்பண்ணுகிறபோது, அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಶಮಾಡಿದೆನು.]]></a:t>
+              <a:t><![CDATA[அவர்கள் தேசத்தைக் கட்டிக்கொண்டீர்கள்; அவர்களை உங்கள் முகத்தினின்று அழித்துவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಈ ಮಾತುಗಳನ್ನು ಯೆಹೋಶುವನು ದೇವರ ನ್ಯಾಯಪ್ರಮಾಣದ ಪುಸ್ತಕ ದಲ್ಲಿ ಬರೆದು ಒಂದು ದೊಡ್ಡ ಕಲ್ಲನ್ನು ಎತ್ತಿ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது சிப்போரின் குமாரன் பாலாக் என்னும் மோவாபியரின் ராஜா எழும்பி, இஸ்ரவேலோடு யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲ್ಲಿ ಕರ್ತನ ಪರಿಶುದ್ಧ ಸ್ಥಳದ ಬಳಿಯಲ್ಲಿ ಏಲಾಮರದ ಕೆಳಗೆ ನೆಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[உங்களைச் சபிக்கும்படி, பேயோரின் குமாரனாகிய பிலேயாமை அழைத்தனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಮೋವಾಬ್ಯರ ಅರಸನಾದ ಚಿಪ್ಪೋರನ ಮಗ ನಾದ ಬಾಲಾಕನು ಎದ್ದು ಇಸ್ರಾಯೇಲಿಗೆ ವಿರೋಧ ವಾಗಿ ಯುದ್ಧಮಾಡಿ ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[10. பிலேயாமுக்குச் செவிகொடுக்க எனக்குச் சித்தமில்லாததினாலே, அவன் உங்களை ஆசீர்வதிக்கவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಪಿಸುವ ಹಾಗೆ ಬೆಯೋರನ ಮಗನಾದ ಬಿಳಾಮನನ್ನು ಕರೇ ಕಳುಹಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதித்தான், இவ்விதமாய் உங்களை அவன் கைக்குத் தப்புவித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಯೆಹೋಶುವನು ಜನ ರಿಗೆಲ್ಲಾ--ಇಗೋ, ಈ ಕಲ್ಲು ನಿಮ್ಮ ಮಧ್ಯದಲ್ಲಿ ಸಾಕ್ಷಿಯಾಗಿರಲಿ. ಯಾಕಂದರೆ ಅದು ಕರ್ತನು ನಮ್ಮ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[11. பின்பு யோர்தானைக் கடந்து எரிகோவுக்கு வந்தீர்கள்; எரிகோவின் குடிகளும், எமோரியரும், பெரிசியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ ಎಲ್ಲಾ ವಚನಗಳನ್ನು ಕೇಳಿತು. ಆದದರಿಂದ ನೀವು ನಿಮ್ಮ ದೇವರನ್ನು ಅಲ್ಲಗಳೆಯದ ಹಾಗೆ ಇದೇ ನಿಮಗೆ ಸಾಕ್ಷಿಯಾಗಿರಲಿ]]></a:t>
+              <a:t><![CDATA[கானானியரும், ஏத்தியரும், கிர்காசியரும், ஏவியரும், எபூசியரும், உங்களுக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணினார்கள்; ஆனாலும் அவர்களை நான் உங்கள் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರನ್ನೂ ನ್ಯಾಯಾಧಿಪತಿಗಳನ್ನೂ ಅಧಿಕಾರಿಗಳನ್ನೂ ಕರೆಸಿದನು. ಅವರು ದೇವರ ಮುಂದೆ ಬಂದು ನಿಂತರು.]]></a:t>
+              <a:t><![CDATA[தலைவரையும், நியாயாதிபதிகளையும், அதிபதிகளையும் வரவழைத்தான்; அவர்கள் தேவனுடைய சந்நிதியில் வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದರೆ ನಾನು ಬಿಳಾಮನ ಮಾತನ್ನು ಕೇಳಲು ಮನಸ್ಸಿಲ್ಲದ್ದರಿಂದ ಅವನು ನಿಮ್ಮನ್ನು ಆಶೀರ್ವದಿ ಸುತ್ತಲೇ ಇರಬೇಕಾಯಿತು. ಹೀಗೆ]]></a:t>
+              <a:t><![CDATA[12. மோரியரின் இரண்டு ராஜாக்களையும் உங்கள் பட்டயத்தாலும் உங்கள் வில்லாலும் நீங்கள் துரத்தவில்லை; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಅವನ ಕೈಯಿಂದ ನಿಮ್ಮನ್ನು ತಪ್ಪಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு முன்பாகக் குளவிகளை அனுப்பினேன்; அவைகள் அவர்களை உங்கள் முன்னின்று துரத்திவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಹೀಗೆ ಯೆಹೋಶುವನು ಜನರನ್ನು ಅವರವರ ಬಾಧ್ಯೆತೆಗಳಿಗೆ ಕಳುಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[13. அப்படியே நீங்கள் பண்படுத்தாத தேசத்தையும், நீங்கள் கட்டாத பட்டணங்களையும் உங்களுக்குக் கொடுத்தேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನೀವು ಯೊರ್ದನನ್ನು ದಾಟಿ ಯೆರಿಕೋವಿಗೆ ಬಂದಿರಿ. ಯೆರಿಕೋವಿನ ನಿವಾಸಿ ಗಳೂ ಅಮೋರಿಯರೂ ಪೆರಿಜ್ಜೀಯರೂ ಕಾನಾನ್ಯರೂ]]></a:t>
+              <a:t><![CDATA[அவைகளில் குடியிருக்கிறீர்கள்; நீங்கள் நடாத திராட்சைத்தோட்டங்களின் பலனையும் ஒலிவத்தோப்புகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿತ್ತಿಯರೂ ಗಿರ್ಗಾಷಿಯರೂ ಹಿವ್ವಿಯರೂ ಯೆಬೂಸಿ ಯರೂ ನಿಮ್ಮ ಸಂಗಡ ಯುದ್ಧಮಾಡಿದರು. ಆದರೆ ನಾನು ಅವರನ್ನೂ ನಿಮ್ಮ ಕೈಗೆ]]></a:t>
+              <a:t><![CDATA[பலனையும் புசிக்கிறீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால் நீங்கள் கர்த்தருக்குப் பயந்து, அவரை உத்தமமும் உண்மையுமாய்ச் சேவித்து, உங்கள் பிதாக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಇವುಗಳಾದ ತರುವಾಯ ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನೆಂಬ ಕರ್ತನ ಸೇವಕನು ನೂರ ಹತ್ತು ವರುಷ ವಯಸ್ಸಿನವನಾಗಿ ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[நதிக்கு அப்புறத்திலும் எகிப்திலும் சேவித்த தேவர்களை அகற்றிவிட்டு, கர்த்தரைச் சேவியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅವ ನನ್ನು ಎಫ್ರಾಯಾಮ್‌ ಪರ್ವತದ ಗಾಷ್‌ ಬೆಟ್ಟದ ಉತ್ತರಕ್ಕಿರುವ ತಿಮ್ನತ್‌ಸೆರಹ ಎಂಬ ಅವನ ಬಾಧ್ಯ ತೆಯ ಮೇರೆಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[15. கர்த்தரைச் சேவிக்கிறது உங்கள் பார்வைக்கு ஆகாததாய்க் கண்டால், பின்னை யாரைச் சேவிப்பீர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೂಣಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[இன்று தெரிந்து கொள்ளுங்கள்; நதிக்கு அப்புறத்தில் உங்கள் பிதாக்கள் சேவித்த தேவர்களைச் சேவிப்பீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇದಲ್ಲದೆ ನಾನು ನಿಮ್ಮ ಮುಂದೆ ಕಡಜದ ಹುಳಗಳನ್ನು ಕಳು ಹಿಸಿದೆನು. ಅವು ಅವರನ್ನೂ ಅಮೋರಿಯರ ಇಬ್ಬರು ಅರಸುಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[நீங்கள் வாசம்பண்ணுகிற தேசத்துக் குடிகளாகிய எமோரியரின் தேவர்களைச் சேவிப்பீர்களோ? நானும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಯೆಹೋಶುವನು ಎಲ್ಲಾ ಜನರಿಗೆ--ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನು ಹೇಳುವದೇನಂದರೆ--ಪೂರ್ವ ದಲ್ಲಿ ನಿಮ್ಮ ತಂದೆಗಳು,]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಓಡಿಸಿಬಿಟ್ಟವು; ನಿಮ್ಮ ಕತ್ತಿ, ಬಿಲ್ಲುಗ ಳಿಂದಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[வீட்டாருமோவென்றால், கர்த்தரையே சேவிப்போம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಯೆಹೋಶುವನ ಎಲ್ಲಾ ದಿನಗಳಲ್ಲಿಯೂ ಅವನ ತರುವಾಯ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿಗೆ ಮಾಡಿದ ಸಕಲಕಾರ್ಯಗಳನ್ನು ಅರಿತಿದ್ದ ಹಿರಿಯರ]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது ஜனங்கள் பிரதியுத்தரமாக: வேறே தேவர்களைச் சேவிக்கும்படி, கர்த்தரை விட்டு விலகுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಕಲ ದಿನಗಳಲ್ಲಿಯೂ ಇಸ್ರಾಯೇಲ್ಯರು ಕರ್ತನನ್ನು ಸೇವಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[காரியம் எங்களுக்குத் தூரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀವು ದುಡಿಯದ ಭೂಮಿಯನ್ನೂ ನೀವು ಕಟ್ಟದ ಪಟ್ಟಣಗಳನ್ನೂ ನಾನು ನಿಮಗೆ ಕೊಟ್ಟೆನು; ನೀವು ಅವುಗಳಲ್ಲಿ ವಾಸವಾಗಿದ್ದೀರಿ;]]></a:t>
+              <a:t><![CDATA[17. நம்மையும் நம்முடைய பிதாக்களையும் அடிமைத்தன வீடாகிய எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀವು ನೆಡದ ದ್ರಾಕ್ಷೇ ತೋಟಗಳ ಫಲವನ್ನೂ ಇಪ್ಪೇತೋಪುಗಳ ಫಲವನ್ನೂ ತಿನ್ನುತ್ತೀರಿ ಎಂಬದೇ.]]></a:t>
+              <a:t><![CDATA[நம்முடைய கண்களுக்கு முன்பாகப் பெரிய அடையாளங்களைச் செய்து, நாம் நடந்த எல்லா வழியிலும், நாம் கடந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದದರಿಂದ ಈಗ ಕರ್ತನಿಗೆ ಭಯಪಟ್ಟು ಯಥಾರ್ಥದಲ್ಲಿಯೂ ಸತ್ಯದಲ್ಲಿಯೂ ಆತನನ್ನು ಸೇವಿಸಿರಿ. ನಿಮ್ಮ ತಂದೆಗಳು ನದಿಯ]]></a:t>
+              <a:t><![CDATA[வந்த எல்லா ஜனங்களுக்குள்ளும் நம்மைக் காப்பாற்றினவர் நம்முடைய தேவனாகிய கர்த்தர்தாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಚೆಯಲ್ಲಿಯೂ ಐಗುಪ್ತದಲ್ಲಿಯೂ ಸೇವಿ ಸಿದ ದೇವರುಗಳನ್ನು ತೊರೆದುಬಿಟ್ಟು ಕರ್ತನನ್ನೇ ನೀವು ಸೇವಿಸಿರಿ.]]></a:t>
+              <a:t><![CDATA[18. தேசத்திலே குடியிருந்த எமோரியர் முதலான சகல ஜனங்களையும் கர்த்தர் நமக்கு முன்பாகத் துரத்தினாரே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಇದ ಲ್ಲದೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಐಗುಪ್ತದಿಂದ ತಂದ ಯೋಸೇಫನ ಎಲುಬುಗಳನ್ನು ಅವರು ಶೆಕೆಮಿನಲ್ಲಿ ಯಾಕೋಬನು ಶೆಕೆಮನ]]></a:t>
+              <a:t><![CDATA[ஆகையால் நாங்களும் கர்த்தரைச் சேவிப்போம், அவரே நம்முடைய தேவன் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಯಾದ ಹಮೋರನ ಮಕ್ಕಳಿಂದ ನೂರು ಬೆಳ್ಳಿನಾಣ್ಯಗಳಿಗೆ ಕೊಂಡು ಕೊಂಡಿದ್ದ, ಯೋಸೇಫನ ಮಕ್ಕಳಿಗೆ ಬಾಧ್ಯತೆ ಯಾದ, ನೆಲದ]]></a:t>
+              <a:t><![CDATA[19. யோசுவா ஜனங்களை நோக்கி: நீங்கள் கர்த்தரைச் சேவிக்கமாட்டீர்கள்; அவர் பரிசுத்தமுள்ள தேவன், அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಾಗದಲ್ಲಿ ಹೂಣಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[எரிச்சலுள்ள தேவன்; உங்கள் மீறுதலையும் உங்கள் பாவங்களையும் மன்னியார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಬ್ರಹಾಮನೂ ನಾಹೋ ರನೂ ಅವರ ತಂದೆಯಾದ ತೆರಹನೂ ನದಿಯ ಆಚೆ ವಾಸವಾಗಿದ್ದು ಅನ್ಯದೇವರುಗಳನ್ನು ಆರಾಧಿಸುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது யோசுவா சகல ஜனங்களையும் நோக்கி: இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕರ್ತನನ್ನು ಸೇವಿಸುವದು ನಿಮಗೆ ಕೆಟ್ಟದ್ದಾಗಿ ಕಂಡರೆ ಈಹೊತ್ತು ನೀವು ಯಾರನ್ನು ಸೇವಿಸುವಿರಿ? ನಿಮ್ಮ ತಂದೆಗಳು ನದಿಯ]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் உங்களுக்கு நன்மை செய்திருக்க, நீங்கள் கர்த்தரை விட்டு, அந்நிய தேவர்களைச் சேவித்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಚೆ ಸೇವಿ ಸಿದ ದೇವರುಗಳನ್ನೋ ಇಲ್ಲವೆ ನೀವು ವಾಸವಾಗಿರುವ ಅಮೋರಿಯರ ದೇವರುಗಳನ್ನೋ? ನೀವು ಆರಿಸಿ ಕೊಳ್ಳಿರಿ; ಆದರೆ ನಾನೂ]]></a:t>
+              <a:t><![CDATA[அவர் திரும்ப உங்களுக்குத் தீமை செய்து, உங்களை நிர்மூலமாக்குவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಮನೆಯವರೂ ಕರ್ತನನ್ನೇ ಸೇವಿಸುವೆವು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்கள் யோசுவாவை நோக்கி: அப்படியல்ல, நாங்கள் கர்த்தரையே சேவிப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆರೋ ನನ ಮಗನಾದ ಎಲೀಯಾಜರನು ಸತ್ತನು; ಅವ ನನ್ನು ಅವನ ಮಗನಾದ ಫೀನೆಹಾಸನಿಗೆ ಎಫ್ರಾ ಯಾಮ್‌ ಬೆಟ್ಟದ ದೇಶದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோசுவா ஜனங்களை நோக்கி: கர்த்தரைச் சேவிக்கும்படி நீங்கள் அவரைத் தெரிந்துகொண்டதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡಲ್ಪಟ್ಟ ಗುಡ್ಡದಲ್ಲಿ ಹೂಣಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[நீங்களே உங்களுக்குச் சாட்சிகள் என்றான். அதற்கு அவர்கள்: நாங்களே சாட்சிகள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಜನರು ಅವನಿಗೆ ಪ್ರತ್ಯುತ್ತರಕೊಟ್ಟು--ನಾವು ಕರ್ತನನ್ನು ಬಿಟ್ಟು ಅನ್ಯ ದೇವತೆಗಳನ್ನು ಸೇವಿಸುವ ಕಾರ್ಯವು ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது அவன்: அப்படியானால் இப்பொழுதும் உங்கள் நடுவே இருக்கிற அந்நிய தேவர்களை அகற்றிவிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂರವಾಗಿರಲಿ.]]></a:t>
+              <a:t><![CDATA[உங்கள் இருதயத்தை இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு நேராகத் திருப்புங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಮ್ಮ ದೇವ ರಾದ ಕರ್ತನು ತಾನೇ ನಮ್ಮನ್ನೂ ನಮ್ಮ ತಂದೆಗಳನ್ನೂ ದಾಸತ್ವದ ಮನೆಯಾದ ಐಗುಪ್ತದೇಶದಿಂದ ಬರಮಾಡಿ ದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது ஜனங்கள் யோசுவாவை நோக்கி: நம்முடைய தேவனாகிய கர்த்தரையே சேவித்து, அவர் சத்தத்திற்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಮ್ಮ ಕಣ್ಣುಗಳ ಮುಂದೆ ಆ ದೊಡ್ಡ ಅದ್ಭುತ ಗಳನ್ನು ಮಾಡಿ ನಾವು ನಡೆದ ಎಲ್ಲಾ ಮಾರ್ಗಗಳ ಲ್ಲಿಯೂ ನಾವು ಅವರ ಮಧ್ಯದಲ್ಲಿ ಹಾದು]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படிவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದ ಎಲ್ಲಾ ಜನಗಳಲ್ಲಿಯೂ ನಮ್ಮನ್ನು ಕಾಪಾಡಿದಾತನು.]]></a:t>
+              <a:t><![CDATA[25. அந்தப்படி யோசுவா அந்நாளில் சீகேமிலே ஜனங்களோடே உடன்படிக்கைபண்ணி, அவர்களுக்கு அதைப் பிரமாணமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಜನರು ಯೆಹೋಶುವನಿಗೆ--ನಾವು ನಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ಸೇವಿಸಿ ಆತನ ಮಾತಿಗೆ ವಿಧೇಯರಾಗುವೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[பூர்வத்திலே உங்கள் பிதாக்களாகிய ஆபிரகாமுக்கும் நாகோருக்கும் தகப்பனான தேராகு என்பவன் நதிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ದೇಶದಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಅಮೋರಿಯರ ಸಕಲ ಜನಗಳನ್ನು ಕರ್ತನು ನಮ್ಮ ಮುಂದೆ ಹೊರಡಿಸಿ ಬಿಟ್ಟನು. ಆದದರಿಂದ ನಾವು]]></a:t>
+              <a:t><![CDATA[நியாயமுமாக ஏற்படுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನನ್ನೇ ಸೇವಿಸುವೆವು; ಆತನು ನಮ್ಮ ದೇವರು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[26. இந்த வார்த்தைகளை யோசுவா தேவனுடைய நியாயப்பிரமாண புஸ்தகத்தில் எழுதி, ஒரு பெரிய கல்லை எடுத்து, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಅದಕ್ಕೆ ಯೆಹೋ ಶುವನು ಜನರಿಗೆ--ನೀವು ಕರ್ತನನ್ನು ಸೇವಿಸಲಾರಿರಿ; ಯಾಕಂದರೆ ಆತನು ಪರಿಶುದ್ಧನಾದ ದೇವರು, ರೋಷ ವುಳ್ಳ]]></a:t>
+              <a:t><![CDATA[அங்கே கர்த்தருடைய பரிசுத்த ஸ்தலத்தின் அருகில் இருந்த கர்வாலி மரத்தின்கீழ் நாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು; ಆತನು ನಿಮ್ಮ ದ್ರೋಹಗಳನ್ನೂ ಪಾಪಗಳನ್ನೂ ಮನ್ನಿಸನು.]]></a:t>
+              <a:t><![CDATA[27. எல்லா ஜனங்களையும் நோக்கி: இதோ, இந்தக் கல் நமக்குள்ளே சாட்சியாயிருக்கக் கடவது; கர்த்தர் நம்மோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಕರ್ತನನ್ನು ಬಿಟ್ಟು ಅನ್ಯ ದೇವರುಗಳನ್ನು ಸೇವಿಸಿದರೆ ಒಳ್ಳೇದನ್ನು ಮಾಡದೆ ಆತನು ನಿಮಗೆ ಕೇಡುಮಾಡಿ ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[சொன்ன எல்லா வார்த்தைகளையும் இது கேட்டது; நீங்கள் உங்கள் தேவனுக்கு விரோதமாகப் பொய்சொல்லாதபடிக்கு, இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಹಿಸಿಬಿಡುವನು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சாட்சியாயிருக்கக் கடவது என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅದಕ್ಕೆ ಜನರು ಯೆಹೋಶುವ ನಿಗೆ--ಇಲ್ಲ; ಆದರೆ ನಾವು ಕರ್ತನನ್ನೇ ಸೇವಿಸುವೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[28. யோசுவா ஜனங்களை அவரவர் சுதந்தரத்திற்கு அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಯೆಹೋಶುವನು ಜನರಿಗೆ--ನೀವು ಕರ್ತನನ್ನು ಸೇವಿಸುವದಕ್ಕೆ ಆತನನ್ನು ಆದು ಕೊಂಡಿರು ವಿರೆಂದು ನಿಮಗೆ ನೀವೇ]]></a:t>
+              <a:t><![CDATA[29. இந்தக் காரியங்கள் நடந்தபின்பு, நூனின் குமாரனாகிய யோசுவா என்னும் கர்த்தருடைய ஊழியக்காரன் நூற்றுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಕ್ಷಿಗಳಾಗಿದ್ದೀರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பத்து வயதுள்ளவனாய் மரணமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅದಕ್ಕವರು--ನಾವೇ ಸಾಕ್ಷಿಗಳಾಗಿದ್ದೇವೆ ಅಂದರು. ಅದಕ್ಕವನು--ಈಗ ನಿಮ್ಮ ಮಧ್ಯದಲ್ಲಿರುವ ಅನ್ಯ ದೇವರುಗಳನ್ನು ತೊರೆದು]]></a:t>
+              <a:t><![CDATA[30. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கே இருக்கிற திம்னாத் சேரா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದರೆ ನಾನು ನದಿಯ ಆಚೆಯಲ್ಲಿದ್ದ ನಿಮ್ಮ ತಂದೆಯಾದ ಅಬ್ರಹಾಮನನ್ನು ತಕ್ಕೊಂಡು ಬಂದು ಅವನನ್ನು ಕಾನಾನ್‌ ದೇಶವನ್ನೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[அப்புறத்திலே குடியிருந்தபோது அவர்கள் வேறே தேவர்களைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +18453,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮ ಹೃದಯವನ್ನು ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನಿಗೆ ತಿರುಗಿಸಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[அவனுடைய சுதந்தரத்தின் எல்லைக்குள்ளே அடக்கம்பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. யோசுவா உயிரோடிருந்த சகல நாட்களிலும், கர்த்தர் இஸ்ரவேலுக்குச் செய்த அவருடைய கிரியைகள் யாவையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்து யோசுவாவுக்குப்பின்பு வெகுநாள் உயிரோடிருந்த மூப்பருடைய சகல நாட்களிலும், இஸ்ரவேலர் கர்த்தரைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேவித்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரர் எகிப்திலேயிருந்து கொண்டுவந்த யோசேப்பின் எலும்புகளை, அவர்கள் சீகேமிலே யாக்கோபு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சீகேமின் தகப்பனாகிய எமோரியருடைய புத்திரரின் கையில் நூறு வெள்ளிக்காசுக்குக் கொண்ட நிலத்தின் பங்கிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கம்பண்ணினார்கள்; அந்த நிலம் யோசேப்பின் புத்திரருக்குச் சுதந்தரமாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஆரோனின் குமாரனாகிய எலெயாசாரும் மரணமடைந்தான், அவன் குமாரனாகிய பினெகாசுக்கு எப்பிராயீமின் மலைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேசத்திலே கொடுக்கப்பட்ட மேட்டிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಚಾರ ಮಾಡಿಸಿ ಅವನ ಸಂತಾನವನ್ನು ಅಭಿವೃದ್ಧಿ ಮಾಡಿದೆನು;]]></a:t>
+              <a:t><![CDATA[3. நான் நதிக்கு அப்புறத்தில் இருந்த உங்கள் தகப்பனாகிய ஆபிரகாமை அழைத்துக்கொண்டுவந்து, அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವನಿಗೆ ಇಸಾಕನನ್ನು ಕೊಟ್ಟೆನು; ಇಸಾಕನಿಗೆ ಯಾಕೋಬನನ್ನೂ ಏಸಾವನನ್ನೂ ಕೊಟ್ಟು ಏಸಾವನಿಗೆ ಸೇಯಾರ್‌ ಪರ್ವತದ ದೇಶವನ್ನು]]></a:t>
+              <a:t><![CDATA[கானான்தேசமெங்கும் சஞ்சரிக்கச்செய்து, அவன் சந்ததியைத் திரட்சியாக்கி, அவனுக்கு ஈசாக்கைக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17810,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17920,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18095,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>70</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>