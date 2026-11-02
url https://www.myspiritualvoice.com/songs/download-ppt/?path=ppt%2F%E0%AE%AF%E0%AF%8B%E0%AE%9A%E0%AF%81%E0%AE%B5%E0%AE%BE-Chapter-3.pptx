--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -61,50 +61,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +132,56 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +314,59 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலேயிருந்து ஓடிவருகிற தண்ணீர் நின்று சார்தானுக்கடுத்த ஆதாம் ஊர்வரைக்கும் ஒரு குவியலாகக் குவிந்தது; உப்புக்கடல் என்னும் சமனான வெளியின் கடலுக்கு ஓடிவருகிற தண்ணீர் பிரிந்து ஓடிற்று; அப்பொழுது ஜனங்கள் எரிகோவுக்கு எதிரே கடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Yet there shall be a space between you and it, about two thousand cubits by measure: come not near unto it, that all of you may know the way by which all of you must go: for all of you have not passed this way in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலேயிருந்து ஓடிவருகிற தண்ணீர் நின்று சார்தானுக்கடுத்த ஆதாம் ஊர்வரைக்கும் ஒரு குவியலாகக் குவிந்தது; உப்புக்கடல் என்னும் சமனான வெளியின் கடலுக்கு ஓடிவருகிற தண்ணீர் பிரிந்து ஓடிற்று; அப்பொழுது ஜனங்கள் எரிகோவுக்கு எதிரே கடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joshua said unto the people, Sanctify yourselves: in order to morrow the LORD will do wonders among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகல ஜனங்களும் யோர்தானைக்கடந்து தீருமளவும், கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியர்கள் யோர்தானின் நடுவிலே தண்ணீரில்லாத தரையில் காலூன்றி நிற்கும்போது, இஸ்ரவேலரெல்லாரும் தண்ணீரற்ற உலர்ந்த தரைவழியாய்க் கடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joshua said unto the people, Sanctify yourselves: in order to morrow the LORD will do wonders among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சகல ஜனங்களும் யோர்தானைக்கடந்து தீருமளவும், கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியர்கள் யோர்தானின் நடுவிலே தண்ணீரில்லாத தரையில் காலூன்றி நிற்கும்போது, இஸ்ரவேலரெல்லாரும் தண்ணீரற்ற உலர்ந்த தரைவழியாய்க் கடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joshua spoke unto the priests, saying, Take up the ark of the covenant, and pass over before the people. And they took up the ark of the covenant, and went before the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதிகாலமே யோசுவா எழுந்திருந்தபின்பு, அவனும் இஸ்ரவேல் புத்திரர் அனைவரும் சித்தீமிலிருந்து பிரயாணம்பண்ணி, யோர்தான் மட்டும் வந்து, அதைக்கடந்து போகுமுன்னே அங்கே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joshua spoke unto the priests, saying, Take up the ark of the covenant, and pass over before the people. And they took up the ark of the covenant, and went before the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதிகாலமே யோசுவா எழுந்திருந்தபின்பு, அவனும் இஸ்ரவேல் புத்திரர் அனைவரும் சித்தீமிலிருந்து பிரயாணம்பண்ணி, யோர்தான் மட்டும் வந்து, அதைக்கடந்து போகுமுன்னே அங்கே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joshua spoke unto the priests, saying, Take up the ark of the covenant, and pass over before the people. And they took up the ark of the covenant, and went before the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மூன்று நாள் சென்றபின்பு, அதிபதிகள் பாளயம் எங்கும் போய்,]]></a:t>
+              <a:t><![CDATA[7. And the LORD said unto Joshua, This day will I begin to magnify you in the sight of all Israel, that they may know that, as I was with Moses, so I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களை நோக்கி: நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய உடன்படிக்கைப் பெட்டியையும் அதைச்சுமக்கிற லேவியராகிய ஆசாரியர்களையும் கண்டவுடனே, நீங்களும் உங்கள் இடத்தைவிட்டுப் பிரயாணப்பட்டு, அதற்குப் பின்செல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said unto Joshua, This day will I begin to magnify you in the sight of all Israel, that they may know that, as I was with Moses, so I will be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களை நோக்கி: நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய உடன்படிக்கைப் பெட்டியையும் அதைச்சுமக்கிற லேவியராகிய ஆசாரியர்களையும் கண்டவுடனே, நீங்களும் உங்கள் இடத்தைவிட்டுப் பிரயாணப்பட்டு, அதற்குப் பின்செல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And you shall command the priests that bear the ark of the covenant, saying, When all of you are come to the brink of the water of Jordan, all of you shall stand still in Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களுக்கும் அதற்கும் இடையிலே இரண்டாயிரம் முழத் தூரமான இடம் இருக்கவேண்டும்; நீங்கள் நடக்கவேண்டிய வழியை அறியும்படிக்கு, அதற்குச் சமீபமாய் வராதிருப்பீர்களாக; இதற்குமுன்னே நீங்கள் ஒருபோதும் இந்த வழியாய் நடந்து போகவில்லை என்று சொல்லி கட்டளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And you shall command the priests that bear the ark of the covenant, saying, When all of you are come to the brink of the water of Jordan, all of you shall stand still in Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சம்பவிப்பது என்னவென்றால், சர்வபூமிக்கும் ஆண்டவராகிய கர்த்தரின் பெட்டியைச்சுமக்கிற ஆசாரியர்களின் உள்ளங்கால்கள் யோர்தானின் தண்ணீரிலே பட்டமாத்திரத்தில், மேலேயிருந்து ஓடிவருகிற யோர்தானின் தண்ணீர் ஓடாமல் ஒரு குவியலாக நிற்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Joshua rose early in the morning; and they removed from Shittim, and came to Jordan, he and all the children of Israel, and lodged there before they passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களுக்கும் அதற்கும் இடையிலே இரண்டாயிரம் முழத் தூரமான இடம் இருக்கவேண்டும்; நீங்கள் நடக்கவேண்டிய வழியை அறியும்படிக்கு, அதற்குச் சமீபமாய் வராதிருப்பீர்களாக; இதற்குமுன்னே நீங்கள் ஒருபோதும் இந்த வழியாய் நடந்து போகவில்லை என்று சொல்லி கட்டளையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Joshua said unto the children of Israel, Come here, and hear the words of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோசுவா ஜனங்களை நோக்கி: உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; நாளைக்குக் கர்த்தர் உங்கள் நடுவிலே அற்புதங்களைச் செய்வார் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Joshua said unto the children of Israel, Come here, and hear the words of the LORD your God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோசுவா ஜனங்களை நோக்கி: உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; நாளைக்குக் கர்த்தர் உங்கள் நடுவிலே அற்புதங்களைச் செய்வார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua said, Hereby all of you shall know that the living God is among you, and that he will without fail drive out from before you the Canaanites, and the Hittites, and the Hivites, and the Perizzites, and the Girgashites, and the Amorites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு யோசுவா ஆசாரியர்களை நோக்கி: நீங்கள் உடன்படிக்கைப்பெட்டியை எடுத்துக்கொண்டு, ஜனங்களுக்கு முன்னே நடந்து போங்கள் என்றான்; அப்படியே உடன்படிக்கைப் பெட்டியை எடுத்துக்கொண்டு ஜனங்களுக்கு முன்னே போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua said, Hereby all of you shall know that the living God is among you, and that he will without fail drive out from before you the Canaanites, and the Hittites, and the Hivites, and the Perizzites, and the Girgashites, and the Amorites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் யோசுவாவை நோக்கி: நான் மோசேயோடே இருந்ததுபோல, உன்னோடும் இருக்கிறேன் என்பதை இஸ்ரவேலரெல்லாரும் அறியும்படிக்கு, இன்று அவர்கள் கண்களுக்கு முன்பாக உன்னை மேன்மைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua said, Hereby all of you shall know that the living God is among you, and that he will without fail drive out from before you the Canaanites, and the Hittites, and the Hivites, and the Perizzites, and the Girgashites, and the Amorites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் யோசுவாவை நோக்கி: நான் மோசேயோடே இருந்ததுபோல, உன்னோடும் இருக்கிறேன் என்பதை இஸ்ரவேலரெல்லாரும் அறியும்படிக்கு, இன்று அவர்கள் கண்களுக்கு முன்பாக உன்னை மேன்மைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[11. Behold, the ark of the covenant of the LORD of all the earth passes over before you into Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியரைப் பார்த்து: நீங்கள் யோர்தான் தண்ணீர் ஓரத்தில் சேரும்போது, யோர்தானில் நில்லுங்கள் என்று நீ கட்டளையிடுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Behold, the ark of the covenant of the LORD of all the earth passes over before you into Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியரைப் பார்த்து: நீங்கள் யோர்தான் தண்ணீர் ஓரத்தில் சேரும்போது, யோர்தானில் நில்லுங்கள் என்று நீ கட்டளையிடுவாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore take you twelve men out of the tribes of Israel, out of every tribe a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசுவா இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் இங்கே சேர்ந்து, உங்கள் தேவனாகிய கர்த்தருடைய வார்த்தைகளைக் கேளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore take you twelve men out of the tribes of Israel, out of every tribe a man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசுவா இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் இங்கே சேர்ந்து, உங்கள் தேவனாகிய கர்த்தருடைய வார்த்தைகளைக் கேளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And it shall come to pass, as soon as the soles of the feet of the priests that bear the ark of the LORD, the LORD of all the earth, shall rest in the waters of Jordan, that the waters of Jordan shall be cut off from the waters that come down from above; and they shall stand upon an heap.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சம்பவிப்பது என்னவென்றால், சர்வபூமிக்கும் ஆண்டவராகிய கர்த்தரின் பெட்டியைச்சுமக்கிற ஆசாரியர்களின் உள்ளங்கால்கள் யோர்தானின் தண்ணீரிலே பட்டமாத்திரத்தில், மேலேயிருந்து ஓடிவருகிற யோர்தானின் தண்ணீர் ஓடாமல் ஒரு குவியலாக நிற்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Joshua rose early in the morning; and they removed from Shittim, and came to Jordan, he and all the children of Israel, and lodged there before they passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு யோசுவா: ஜீவனுள்ள தேவன் உங்கள் நடுவிலே இருக்கிறார் என்பதையும், அவர் கானானியரையும் ஏத்தியரையும் ஏவியரையும் பெரிசியரையும் கிர்காசியரையும் எமோரியரையும் எபூசியரையும் உங்களுக்கு முன்பாகத் துரத்திவிடுவார் என்பதையும், நீங்கள் அறிந்துகொள்வதற்கு அடையாளமாக:]]></a:t>
+              <a:t><![CDATA[13. And it shall come to pass, as soon as the soles of the feet of the priests that bear the ark of the LORD, the LORD of all the earth, shall rest in the waters of Jordan, that the waters of Jordan shall be cut off from the waters that come down from above; and they shall stand upon an heap.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு யோசுவா: ஜீவனுள்ள தேவன் உங்கள் நடுவிலே இருக்கிறார் என்பதையும், அவர் கானானியரையும் ஏத்தியரையும் ஏவியரையும் பெரிசியரையும் கிர்காசியரையும் எமோரியரையும் எபூசியரையும் உங்களுக்கு முன்பாகத் துரத்திவிடுவார் என்பதையும், நீங்கள் அறிந்துகொள்வதற்கு அடையாளமாக:]]></a:t>
+              <a:t><![CDATA[13. And it shall come to pass, as soon as the soles of the feet of the priests that bear the ark of the LORD, the LORD of all the earth, shall rest in the waters of Jordan, that the waters of Jordan shall be cut off from the waters that come down from above; and they shall stand upon an heap.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு யோசுவா: ஜீவனுள்ள தேவன் உங்கள் நடுவிலே இருக்கிறார் என்பதையும், அவர் கானானியரையும் ஏத்தியரையும் ஏவியரையும் பெரிசியரையும் கிர்காசியரையும் எமோரியரையும் எபூசியரையும் உங்களுக்கு முன்பாகத் துரத்திவிடுவார் என்பதையும், நீங்கள் அறிந்துகொள்வதற்கு அடையாளமாக:]]></a:t>
+              <a:t><![CDATA[14. And it came to pass, when the people removed from their tents, to pass over Jordan, and the priests bearing the ark of the covenant before the people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சர்வ பூமிக்கும் ஆண்டவராயிருக்கிறவருடைய உடன்படிக்கைப்பெட்டி உங்களுக்கு முன்னே யோர்தானிலே போகிறது.]]></a:t>
+              <a:t><![CDATA[14. And it came to pass, when the people removed from their tents, to pass over Jordan, and the priests bearing the ark of the covenant before the people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ, சர்வ பூமிக்கும் ஆண்டவராயிருக்கிறவருடைய உடன்படிக்கைப்பெட்டி உங்களுக்கு முன்னே யோர்தானிலே போகிறது.]]></a:t>
+              <a:t><![CDATA[15. And as they that bare the ark were come unto Jordan, and the feet of the priests that bare the ark were dipped in the brim of the water, (for Jordan overflows all his banks all the time of harvest,)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3369,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்பொழுதும் இஸ்ரவேல் கோத்திரங்களிலே பன்னிரண்டுபேரை, ஒவ்வொரு கோத்திரத்துக்கு ஒவ்வொருவராகப் பிரித்தெடுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. And as they that bare the ark were come unto Jordan, and the feet of the priests that bare the ark were dipped in the brim of the water, (for Jordan overflows all his banks all the time of harvest,)]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. That the waters which came down from above stood and rose up upon an heap very far from the city Adam, that is beside Zaretan: and those that came down toward the sea of the plain, even the salt sea, failed, and were cut off: and the people passed over right against Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. That the waters which came down from above stood and rose up upon an heap very far from the city Adam, that is beside Zaretan: and those that came down toward the sea of the plain, even the salt sea, failed, and were cut off: and the people passed over right against Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. That the waters which came down from above stood and rose up upon an heap very far from the city Adam, that is beside Zaretan: and those that came down toward the sea of the plain, even the salt sea, failed, and were cut off: and the people passed over right against Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the priests that bare the ark of the covenant of the LORD stood firm on dry ground in the midst of Jordan, and all the Israelites passed over on dry ground, until all the people were passed clean over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சம்பவிப்பது என்னவென்றால், சர்வபூமிக்கும் ஆண்டவராகிய கர்த்தரின் பெட்டியைச்சுமக்கிற ஆசாரியர்களின் உள்ளங்கால்கள் யோர்தானின் தண்ணீரிலே பட்டமாத்திரத்தில், மேலேயிருந்து ஓடிவருகிற யோர்தானின் தண்ணீர் ஓடாமல் ஒரு குவியலாக நிற்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass after three days, that the officers went through the host;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the priests that bare the ark of the covenant of the LORD stood firm on dry ground in the midst of Jordan, and all the Israelites passed over on dry ground, until all the people were passed clean over Jordan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And the priests that bare the ark of the covenant of the LORD stood firm on dry ground in the midst of Jordan, and all the Israelites passed over on dry ground, until all the people were passed clean over Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்கள் யோர்தானைக் கடந்துபோகத் தங்கள் கூடாரங்களில் இருந்து புறப்பட்டார்கள்; ஆசாரியர்கள் உடன்படிக்கைப் பெட்டியை ஜனங்களுக்கு முன்னே சுமந்து கொண்டுபோய், யோர்தான் மட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they commanded the people, saying, When all of you see the ark of the covenant of the LORD your God, and the priests the Levites bearing it, then all of you shall remove from your place, and go after it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஜனங்கள் யோர்தானைக் கடந்துபோகத் தங்கள் கூடாரங்களில் இருந்து புறப்பட்டார்கள்; ஆசாரியர்கள் உடன்படிக்கைப் பெட்டியை ஜனங்களுக்கு முன்னே சுமந்து கொண்டுபோய், யோர்தான் மட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they commanded the people, saying, When all of you see the ark of the covenant of the LORD your God, and the priests the Levites bearing it, then all of you shall remove from your place, and go after it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோர்தான் அறுப்புக்காலம் முழுவதும் கரைபுரண்டுபோம். பெட்டியைச்சுமக்கிற ஆசாரியர்களின் கால்கள் தண்ணீரின் ஓரத்தில் பட்டவுடனே,]]></a:t>
+              <a:t><![CDATA[3. And they commanded the people, saying, When all of you see the ark of the covenant of the LORD your God, and the priests the Levites bearing it, then all of you shall remove from your place, and go after it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோர்தான் அறுப்புக்காலம் முழுவதும் கரைபுரண்டுபோம். பெட்டியைச்சுமக்கிற ஆசாரியர்களின் கால்கள் தண்ணீரின் ஓரத்தில் பட்டவுடனே,]]></a:t>
+              <a:t><![CDATA[4. Yet there shall be a space between you and it, about two thousand cubits by measure: come not near unto it, that all of you may know the way by which all of you must go: for all of you have not passed this way in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலேயிருந்து ஓடிவருகிற தண்ணீர் நின்று சார்தானுக்கடுத்த ஆதாம் ஊர்வரைக்கும் ஒரு குவியலாகக் குவிந்தது; உப்புக்கடல் என்னும் சமனான வெளியின் கடலுக்கு ஓடிவருகிற தண்ணீர் பிரிந்து ஓடிற்று; அப்பொழுது ஜனங்கள் எரிகோவுக்கு எதிரே கடந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Yet there shall be a space between you and it, about two thousand cubits by measure: come not near unto it, that all of you may know the way by which all of you must go: for all of you have not passed this way in time past.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474749572" r:id="rId1"/>
+    <p:sldLayoutId id="2482630838" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5024,102 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে সোজা আদম পর্য়ন্ত (সর্ত্তনের নিকবর্তী এক শহরে) জমে রম্পল| য়িরীহোর কাছাকাছি গিয়ে লোকেরা নদী]]></a:t>
+              <a:t><![CDATA[வழியாய் நடந்து போகவில்லை என்று சொல்லி கட்டளையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেরোল|]]></a:t>
+              <a:t><![CDATA[5. யோசுவா ஜனங்களை நோக்கி: உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; நாளைக்குக் கர்த்தர் உங்கள் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সে জায়গার মাটি শুকিয়ে গিয়েছিল| যাজকরা প্রভুর সাক্ষ্যসিন্দুক মাঝ নদী পর্য়ন্ত বহন করার পর]]></a:t>
+              <a:t><![CDATA[அற்புதங்களைச் செய்வார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থামলেন| তাঁরা অপেক্ষা করলেন| য়র্দ্দনের শুষ্ক ভূমির ওপর দিয়ে ইস্রায়েলের সমস্ত মানুষ হাঁটতে লাগল|]]></a:t>
+              <a:t><![CDATA[6. பின்பு யோசுவா ஆசாரியர்களை நோக்கி: நீங்கள் உடன்படிக்கைப்பெட்டியை எடுத்துக்கொண்டு, ஜனங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. পরদিন খুব সকালে যিহোশূয় আর ইস্রায়েলের সমস্ত লোক উঠে শিটীম ছেড়ে চলে গেল| তারা য়র্দ্দনের পারে]]></a:t>
+              <a:t><![CDATA[முன்னே நடந்து போங்கள் என்றான்; அப்படியே உடன்படிக்கைப் பெட்டியை எடுத்துக்கொண்டு ஜனங்களுக்கு முன்னே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়ে পৌঁছল| নদী পেরোবার আগে সেখানেই তাঁবু খাটাল|]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তিন দিন পর, দলপতিরা শিবিরের সর্বত্র ঘুরে দেখলেন|]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் யோசுவாவை நோக்கி: நான் மோசேயோடே இருந்ததுபோல, உன்னோடும் இருக்கிறேன் என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. তারপর তাঁরা সকলকে বললেন, “তোমরা যখন যাজকদের এবং লেবীয়দের প্রভু, তোমাদের ঈশ্বরের সাক্ষ্যসিন্দুক]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலரெல்லாரும் அறியும்படிக்கு, இன்று அவர்கள் கண்களுக்கு முன்பாக உன்னை மேன்மைப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বহন করতে দেখবে তখন তোমরা অবশ্যই তাদের অনুসরণ করবে|]]></a:t>
+              <a:t><![CDATA[8. உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியரைப் பார்த்து: நீங்கள் யோர்தான் தண்ணீர் ஓரத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু দেখো য়েন খুব কাছে থেকে অনুসরণ কোরো না| প্রায 1,000 গজ তফাতে থাকবে| তোমরা এখানে আগে আসোনি,]]></a:t>
+              <a:t><![CDATA[சேரும்போது, யோர்தானில் நில்லுங்கள் என்று நீ கட்டளையிடுவாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. যাজকরা প্রভুর সাক্ষ্যসিন্দুক বহন করবেন| প্রভুই সমস্ত ভূমণ্ডলের রাজাধিরাজ| যাজকেরা তোমাদের সামনে]]></a:t>
+              <a:t><![CDATA[1. அதிகாலமே யோசுவா எழுந்திருந்தபின்பு, அவனும் இஸ்ரவேல் புத்திரர் அனைவரும் சித்தீமிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাই যদি তাদের অনুসরণ করো, জানতে পারবে কোথায় তোমাদের গন্তব্য|”]]></a:t>
+              <a:t><![CDATA[9. யோசுவா இஸ்ரவேல் புத்திரரை நோக்கி: நீங்கள் இங்கே சேர்ந்து, உங்கள் தேவனாகிய கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারপর যিহোশূয় তাদের বললেন, “নিজেদের পবিত্র করো| আগামীকাল প্রভু তোমাদের উপস্থিতিতে কিছু]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளைக் கேளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশ্চর্য়্য় কাজ করবেন|”]]></a:t>
+              <a:t><![CDATA[10. பின்பு யோசுவா: ஜீவனுள்ள தேவன் உங்கள் நடுவிலே இருக்கிறார் என்பதையும், அவர் கானானியரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যিহোশূয় যাজকদের বললেন, “সাক্ষ্যসিন্দুক নিয়ে সকলের সামনে দিয়েই নদী পেরিয়ে যাও|” তারা তাই করল|]]></a:t>
+              <a:t><![CDATA[ஏத்தியரையும் ஏவியரையும் பெரிசியரையும் கிர்காசியரையும் எமோரியரையும் எபூசியரையும் உங்களுக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. প্রভু যিহোশূয়কে বললেন, “আজ আমি তোমাকে মহাপুরুষ করে গড়ে তোলবার কাজে প্রবৃত্ত হব| ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[துரத்திவிடுவார் என்பதையும், நீங்கள் அறிந்துகொள்வதற்கு அடையாளமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সমস্ত লোক তোমার দিকে তাকিযে থাকবে| তারা জানবে য়ে আমি তোমার সঙ্গে আছি, য়েমন মোশির সঙ্গে ছিলাম|]]></a:t>
+              <a:t><![CDATA[11. இதோ, சர்வ பூமிக்கும் ஆண்டவராயிருக்கிறவருடைய உடன்படிக்கைப்பெட்டி உங்களுக்கு முன்னே யோர்தானிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যাজকরা সাক্ষ্যসিন্দুক বহন করবে| একথা তাদের বোলো, ‘আপনারা যর্দন নদীর তীর পর্য়ন্ত হেঁটে যাবেন এবং]]></a:t>
+              <a:t><![CDATA[போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নদীতে পা রাখার ঠিক আগেই থেমে যাবেন|”‘]]></a:t>
+              <a:t><![CDATA[12. இப்பொழுதும் இஸ்ரவேல் கோத்திரங்களிலே பன்னிரண்டுபேரை, ஒவ்வொரு கோத்திரத்துக்கு ஒவ்வொருவராகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারপর ইস্রায়েলের লোকদের উদ্দেশ্যে যিহোশূয় বললেন, “তোমরা সকলে এখানে এসো এবং তোমাদের প্রভু,]]></a:t>
+              <a:t><![CDATA[பிரித்தெடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের বার্তা শ্রবণ করো|]]></a:t>
+              <a:t><![CDATA[13. சம்பவிப்பது என்னவென்றால், சர்வபூமிக்கும் ஆண்டவராகிய கர்த்தரின் பெட்டியைச்சுமக்கிற ஆசாரியர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে সাক্ষ্যসিন্দুক বহন করে যর্দন নদীতে নামবেন| তারা নদীতে পদার্পণ করা মাত্রই নদীর জলস্রোত স্তব্ধ]]></a:t>
+              <a:t><![CDATA[பிரயாணம்பண்ணி, யோர்தான் மட்டும் வந்து, அதைக்கடந்து போகுமுன்னே அங்கே இராத்தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রমাণ আছে জীবন্ত ঈশ্বর যথার্থই তোমাদের সঙ্গে আছেন| প্রমাণ আছে, তিনি সত্যই তোমাদের শত্রুকে]]></a:t>
+              <a:t><![CDATA[உள்ளங்கால்கள் யோர்தானின் தண்ணீரிலே பட்டமாத்திரத்தில், மேலேயிருந்து ஓடிவருகிற யோர்தானின் தண்ணீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাজিত করবেন| তিনি কনানীয়, হিত্তীয়, হিব্বীয়, পরিষীয়, গির্গাশীয, ইমোরীয় এবং য়িবুষীযদের পরাজিত]]></a:t>
+              <a:t><![CDATA[ஓடாமல் ஒரு குவியலாக நிற்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবেন| ঐ ভুখণ্ড থেকে তিনি তাদের চলে য়েতে বাধ্য করবেন|]]></a:t>
+              <a:t><![CDATA[14. ஜனங்கள் யோர்தானைக் கடந்துபோகத் தங்கள் கூடாரங்களில் இருந்து புறப்பட்டார்கள்; ஆசாரியர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এই হল প্রমাণ| তোমরা যখন যর্দন নদী পেরোবে, তখন প্রভু, যিনি সমস্ত ভূমণ্ডলের অধিকারী, তাঁর]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைப் பெட்டியை ஜனங்களுக்கு முன்னே சுமந்து கொண்டுபோய், யோர்தான் மட்டும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাক্ষ্যসিন্দুক তোমাদের আগে আগে যাবে|]]></a:t>
+              <a:t><![CDATA[15. யோர்தான் அறுப்புக்காலம் முழுவதும் கரைபுரண்டுபோம். பெட்டியைச்சுமக்கிற ஆசாரியர்களின் கால்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8828,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এখন তোমাদের মধ্যে থেকে বারোজনকে তোমরা বেছে নাও|]]></a:t>
+              <a:t><![CDATA[தண்ணீரின் ஓரத்தில் பட்டவுடனே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. மேலேயிருந்து ஓடிவருகிற தண்ணீர் நின்று சார்தானுக்கடுத்த ஆதாம் ஊர்வரைக்கும் ஒரு குவியலாகக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குவிந்தது; உப்புக்கடல் என்னும் சமனான வெளியின் கடலுக்கு ஓடிவருகிற தண்ணீர் பிரிந்து ஓடிற்று; அப்பொழுது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்கள் எரிகோவுக்கு எதிரே கடந்து போனார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. சகல ஜனங்களும் யோர்தானைக்கடந்து தீருமளவும், கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে যাবে| সেই স্তব্ধীভূত জল নদীর পিছনে পূর্ণ হয়ে বাঁধের আকারে পড়ে থাকবে|”]]></a:t>
+              <a:t><![CDATA[2. மூன்று நாள் சென்றபின்பு, அதிபதிகள் பாளயம் எங்கும் போய்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆசாரியர்கள் யோர்தானின் நடுவிலே தண்ணீரில்லாத தரையில் காலூன்றி நிற்கும்போது, இஸ்ரவேலரெல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தண்ணீரற்ற உலர்ந்த தரைவழியாய்க் கடந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যাজকরা সাক্ষ্যসিন্দুক বহন করলেন| লোকরা যেখানে তাঁবু গেড়েছিল সেখান থেকে বেরিয়ে যর্দন নদী]]></a:t>
+              <a:t><![CDATA[3. ஜனங்களை நோக்கி: நீங்கள் உங்கள் தேவனாகிய கர்த்தருடைய உடன்படிக்கைப் பெட்டியையும் அதைச்சுமக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেরোনোর জন্যে রওনা হল|]]></a:t>
+              <a:t><![CDATA[லேவியராகிய ஆசாரியர்களையும் கண்டவுடனே, நீங்களும் உங்கள் இடத்தைவிட்டுப் பிரயாணப்பட்டு, அதற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. (ফসল তোলার সময় য়র্দ্দনের দুই কুলই প্লাবিত হয়ে যায়| তাই নদী তখন কানায়-কানায় পূর্ণ ছিল|)]]></a:t>
+              <a:t><![CDATA[பின்செல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাজকরা সাক্ষ্যসিন্দুক বহন করে নদীর ধারে এসে পৌঁছলেন এবং নদীতে পা রাখলেন|]]></a:t>
+              <a:t><![CDATA[4. உங்களுக்கும் அதற்கும் இடையிலே இரண்டாயிரம் முழத் தூரமான இடம் இருக்கவேண்டும்; நீங்கள் நடக்கவேண்டிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সঙ্গে সঙ্গে জলস্রোত থেমে গেল| সব জল নদীর পেছনে বাঁধের মতো জমা হয়ে রইল| সেম্প জলরাশি নদীর ধার]]></a:t>
+              <a:t><![CDATA[வழியை அறியும்படிக்கு, அதற்குச் சமீபமாய் வராதிருப்பீர்களாக; இதற்குமுன்னே நீங்கள் ஒருபோதும் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>