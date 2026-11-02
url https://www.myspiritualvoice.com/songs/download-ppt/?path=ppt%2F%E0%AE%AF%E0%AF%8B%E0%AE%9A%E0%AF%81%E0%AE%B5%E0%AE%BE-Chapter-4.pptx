--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -91,50 +91,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +169,52 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +362,55 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் யோர்தானின் மத்தியில் உங்கள் தேவனாகிய கர்த்தரின் பெட்டிக்கு முன்பாகக் கடந்து போய், உங்களுக்குள்ளே ஒரு அடையாளமாயிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாக, உங்களில் ஒவ்வொருவன் ஒவ்வொரு கல்லைத் தன் தோளின்மேல் எடுத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joshua said unto them, Pass over before the ark of the LORD your God into the midst of Jordan, and take you up every man of you a stone upon his shoulder, according unto the number of the tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாளை இந்தக் கற்கள் ஏதென்று உங்கள் பிள்ளைகள் உங்களைக் கேட்கும்போது,]]></a:t>
+              <a:t><![CDATA[5. And Joshua said unto them, Pass over before the ark of the LORD your God into the midst of Jordan, and take you up every man of you a stone upon his shoulder, according unto the number of the tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாளை இந்தக் கற்கள் ஏதென்று உங்கள் பிள்ளைகள் உங்களைக் கேட்கும்போது,]]></a:t>
+              <a:t><![CDATA[6. That this may be a sign among you, that when your children ask their fathers in time to come, saying, What mean all of you by these stones?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக யோர்தானின் தண்ணீர் பிரிந்துபோனதினால் அவைகள் வைக்கப்பட்டிருக்கிறது; யோர்தானைக் கடந்துபோகிறபோது, யோர்தானின் தண்ணீர் பிரிந்துபோயிற்று; ஆகையால் இந்தக் கற்கள் இஸ்ரவேல் புத்திரருக்கு என்றைக்கும் நினைப்பூட்டும் அடையாளம் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then all of you shall answer them, That the waters of Jordan were cut off before the ark of the covenant of the LORD; when it passed over Jordan, the waters of Jordan were cut off: and these stones shall be for a memorial unto the children of Israel for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக யோர்தானின் தண்ணீர் பிரிந்துபோனதினால் அவைகள் வைக்கப்பட்டிருக்கிறது; யோர்தானைக் கடந்துபோகிறபோது, யோர்தானின் தண்ணீர் பிரிந்துபோயிற்று; ஆகையால் இந்தக் கற்கள் இஸ்ரவேல் புத்திரருக்கு என்றைக்கும் நினைப்பூட்டும் அடையாளம் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then all of you shall answer them, That the waters of Jordan were cut off before the ark of the covenant of the LORD; when it passed over Jordan, the waters of Jordan were cut off: and these stones shall be for a memorial unto the children of Israel for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக யோர்தானின் தண்ணீர் பிரிந்துபோனதினால் அவைகள் வைக்கப்பட்டிருக்கிறது; யோர்தானைக் கடந்துபோகிறபோது, யோர்தானின் தண்ணீர் பிரிந்துபோயிற்று; ஆகையால் இந்தக் கற்கள் இஸ்ரவேல் புத்திரருக்கு என்றைக்கும் நினைப்பூட்டும் அடையாளம் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. Then all of you shall answer them, That the waters of Jordan were cut off before the ark of the covenant of the LORD; when it passed over Jordan, the waters of Jordan were cut off: and these stones shall be for a memorial unto the children of Israel for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா கட்டளையிட்டபடி இஸ்ரவேல் புத்திரர் செய்து, கர்த்தர் யோசுவாவோடு சொன்னபடியே, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாகப் பன்னிரண்டு கற்களை யோர்தானின் நடுவிலே எடுத்து, அவைகளைத் தங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், தாங்கள் தங்கின இடத்திலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel did so as Joshua commanded, and took up twelve stones out of the midst of Jordan, as the LORD spoke unto Joshua, according to the number of the tribes of the children of Israel, and carried them over with them unto the place where they lodged, and laid them down there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா கட்டளையிட்டபடி இஸ்ரவேல் புத்திரர் செய்து, கர்த்தர் யோசுவாவோடு சொன்னபடியே, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாகப் பன்னிரண்டு கற்களை யோர்தானின் நடுவிலே எடுத்து, அவைகளைத் தங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், தாங்கள் தங்கின இடத்திலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel did so as Joshua commanded, and took up twelve stones out of the midst of Jordan, as the LORD spoke unto Joshua, according to the number of the tribes of the children of Israel, and carried them over with them unto the place where they lodged, and laid them down there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா கட்டளையிட்டபடி இஸ்ரவேல் புத்திரர் செய்து, கர்த்தர் யோசுவாவோடு சொன்னபடியே, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாகப் பன்னிரண்டு கற்களை யோர்தானின் நடுவிலே எடுத்து, அவைகளைத் தங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், தாங்கள் தங்கின இடத்திலே வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the children of Israel did so as Joshua commanded, and took up twelve stones out of the midst of Jordan, as the LORD spoke unto Joshua, according to the number of the tribes of the children of Israel, and carried them over with them unto the place where they lodged, and laid them down there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோர்தானின் நடுவிலும் உடன்படிக்கைப் பெட்டியைச் சுமந்த ஆசாரியரின் கால்கள் நின்ற இடத்திலே யோசுவா பன்னிரண்டு கற்களை நாட்டினான்; அவைகள் இந்நாள்மட்டும் அங்கே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And Joshua set up twelve stones in the midst of Jordan, in the place where the feet of the priests which bare the ark of the covenant stood: and they are there unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஜனங்கள் எல்லாரும் யோர்தானைக்கடந்து தீர்ந்தபோது, கர்த்தர் யோசுவாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the people were clean passed over Jordan, that the LORD spoke unto Joshua, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோர்தானின் நடுவிலும் உடன்படிக்கைப் பெட்டியைச் சுமந்த ஆசாரியரின் கால்கள் நின்ற இடத்திலே யோசுவா பன்னிரண்டு கற்களை நாட்டினான்; அவைகள் இந்நாள்மட்டும் அங்கே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And Joshua set up twelve stones in the midst of Jordan, in the place where the feet of the priests which bare the ark of the covenant stood: and they are there unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசே யோசுவாவுக்குக் கட்டளையிட்டிருந்த எல்லாவற்றின்படியும் ஜனங்களுக்குச் சொல்லும்படி, கர்த்தர் யோசுவாவுக்குக் கட்டளையிட்டவையெல்லாம் செய்து முடியுமட்டும், பெட்டியைச்சுமக்கிற ஆசாரியர் யோர்தானின் நடுவே நின்றார்கள்; ஜனங்கள் தீவிரித்துக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For the priests which bare the ark stood in the midst of Jordan, until everything was finished that the LORD commanded Joshua to speak unto the people, according to all that Moses commanded Joshua: and the people hasted and passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசே யோசுவாவுக்குக் கட்டளையிட்டிருந்த எல்லாவற்றின்படியும் ஜனங்களுக்குச் சொல்லும்படி, கர்த்தர் யோசுவாவுக்குக் கட்டளையிட்டவையெல்லாம் செய்து முடியுமட்டும், பெட்டியைச்சுமக்கிற ஆசாரியர் யோர்தானின் நடுவே நின்றார்கள்; ஜனங்கள் தீவிரித்துக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For the priests which bare the ark stood in the midst of Jordan, until everything was finished that the LORD commanded Joshua to speak unto the people, according to all that Moses commanded Joshua: and the people hasted and passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +1996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசே யோசுவாவுக்குக் கட்டளையிட்டிருந்த எல்லாவற்றின்படியும் ஜனங்களுக்குச் சொல்லும்படி, கர்த்தர் யோசுவாவுக்குக் கட்டளையிட்டவையெல்லாம் செய்து முடியுமட்டும், பெட்டியைச்சுமக்கிற ஆசாரியர் யோர்தானின் நடுவே நின்றார்கள்; ஜனங்கள் தீவிரித்துக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For the priests which bare the ark stood in the midst of Jordan, until everything was finished that the LORD commanded Joshua to speak unto the people, according to all that Moses commanded Joshua: and the people hasted and passed over.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஜனமெல்லாம் கடந்துபோனபின்பு, கர்த்தருடைய பெட்டியும் கடந்தது; ஆசாரியர் ஜனத்துக்கு முன்பாகப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when all the people were clean passed over, that the ark of the LORD passed over, and the priests, in the presence of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் மோசே தங்களுக்குச் சொன்னபடியே அணிஅணியாய் இஸ்ரவேல் புத்திரருக்கு முன்பாகக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when all the people were clean passed over, that the ark of the LORD passed over, and the priests, in the presence of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் மோசே தங்களுக்குச் சொன்னபடியே அணிஅணியாய் இஸ்ரவேல் புத்திரருக்கு முன்பாகக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the children of Reuben, and the children of Gad, and half the tribe of Manasseh, passed over armed before the children of Israel, as Moses spoke unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் மோசே தங்களுக்குச் சொன்னபடியே அணிஅணியாய் இஸ்ரவேல் புத்திரருக்கு முன்பாகக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the children of Reuben, and the children of Gad, and half the tribe of Manasseh, passed over armed before the children of Israel, as Moses spoke unto them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏறக்குறைய நாற்பதினாயிரம்பேர் யுத்தசன்னத்தராய் யுத்தம்பண்ணும்படி, கர்த்தருக்கு முன்பாக எரிகோவின் சமனான வெளிகளுக்குக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. About forty thousand prepared for war passed over before the LORD unto battle, to the plains of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஏறக்குறைய நாற்பதினாயிரம்பேர் யுத்தசன்னத்தராய் யுத்தம்பண்ணும்படி, கர்த்தருக்கு முன்பாக எரிகோவின் சமனான வெளிகளுக்குக் கடந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. About forty thousand prepared for war passed over before the LORD unto battle, to the plains of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் ஒவ்வொரு கோத்திரத்திற்கு ஒவ்வொருவராக ஜனங்களில் பன்னிரண்டுபேரைத் தெரிந்துகொண்டு,]]></a:t>
+              <a:t><![CDATA[2. Take you twelve men out of the people, out of every tribe a man,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்நாளிலே கர்த்தர் யோசுவாவைச் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாகவும் மேன்மைப்படுத்தினார்; அவர்கள் மோசேக்குப் பயந்திருந்ததுபோல, அவனுக்கும், அவன் உயிரோடிருந்த நாளெல்லாம் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. On that day the LORD magnified Joshua in the sight of all Israel; and they feared him, as they feared Moses, all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்நாளிலே கர்த்தர் யோசுவாவைச் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாகவும் மேன்மைப்படுத்தினார்; அவர்கள் மோசேக்குப் பயந்திருந்ததுபோல, அவனுக்கும், அவன் உயிரோடிருந்த நாளெல்லாம் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. On that day the LORD magnified Joshua in the sight of all Israel; and they feared him, as they feared Moses, all the days of his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்நாளிலே கர்த்தர் யோசுவாவைச் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாகவும் மேன்மைப்படுத்தினார்; அவர்கள் மோசேக்குப் பயந்திருந்ததுபோல, அவனுக்கும், அவன் உயிரோடிருந்த நாளெல்லாம் பயந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD spoke unto Joshua, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் யோசுவாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[16. Command the priests that bear the ark of the testimony, that they come up out of Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சாட்சியின் பெட்டியைச் சுமக்கிற ஆசாரியர் யோர்தானிலிருந்து கரையேறும்படி அவர்களுக்குக் கட்டளையிடு என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[16. Command the priests that bear the ark of the testimony, that they come up out of Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோசுவா: யோர்தானிலிருந்து கரையேறி வாருங்கள் என்று ஆசாரியர்களுக்குக் கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Joshua therefore commanded the priests, saying, Come all of you up out of Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியர் யோர்தான் நதியிலிருந்து ஏறி, அவர்கள் உள்ளங்கால்கள் கரையில் ஊன்றினபோது, யோர்தானின் தண்ணீர்கள் தங்களிடத்துக்குத் திரும்பி, முன்போல அதின் கரையெங்கும் புரண்டது.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when the priests that bare the ark of the covenant of the LORD were come up out of the midst of Jordan, and the soles of the priests' feet were lifted up unto the dry land, that the waters of Jordan returned unto their place, and flowed over all his banks, as they did before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியர் யோர்தான் நதியிலிருந்து ஏறி, அவர்கள் உள்ளங்கால்கள் கரையில் ஊன்றினபோது, யோர்தானின் தண்ணீர்கள் தங்களிடத்துக்குத் திரும்பி, முன்போல அதின் கரையெங்கும் புரண்டது.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when the priests that bare the ark of the covenant of the LORD were come up out of the midst of Jordan, and the soles of the priests' feet were lifted up unto the dry land, that the waters of Jordan returned unto their place, and flowed over all his banks, as they did before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்தப்பிரகாரமாக முதல் மாதம் பத்தாம் தேதியிலே ஜனங்கள் யோர்தானிலிருந்து கரையேறி, எரிகோவுக்குக் கீழ் எல்லையான கில்காலிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, when the priests that bare the ark of the covenant of the LORD were come up out of the midst of Jordan, and the soles of the priests' feet were lifted up unto the dry land, that the waters of Jordan returned unto their place, and flowed over all his banks, as they did before.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்தப்பிரகாரமாக முதல் மாதம் பத்தாம் தேதியிலே ஜனங்கள் யோர்தானிலிருந்து கரையேறி, எரிகோவுக்குக் கீழ் எல்லையான கில்காலிலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the people came up out of Jordan on the tenth day of the first month, and encamped in Gilgal, in the east border of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இங்கே யோர்தானின் நடுவிலே ஆசாரியரின் கால்கள் நிலையாய் நின்ற இடத்திலே பன்னிரண்டு கற்களை எடுத்து, அவைகளை உங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், நீங்கள் இன்று இரவில்தங்கும் ஸ்தானத்திலே அவைகளை வையுங்கள் என்று அவர்களுக்குக் கட்டளையிடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And command all of you them, saying, Take you behind out of the midst of Jordan, out of the place where the priests' feet stood firm, twelve stones, and all of you shall carry them over with you, and leave them in the lodging place, where all of you shall lodge this night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் யோர்தானிலிருந்து எடுத்துக் கொண்டுவந்த அந்தப் பன்னிரண்டு கற்களையும் யோசுவா கில்காலிலே நாட்டி,]]></a:t>
+              <a:t><![CDATA[19. And the people came up out of Jordan on the tenth day of the first month, and encamped in Gilgal, in the east border of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் யோர்தானிலிருந்து எடுத்துக் கொண்டுவந்த அந்தப் பன்னிரண்டு கற்களையும் யோசுவா கில்காலிலே நாட்டி,]]></a:t>
+              <a:t><![CDATA[20. And those twelve stones, which they took out of Jordan, did Joshua pitch in Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேல் புத்திரரை நோக்கி: நாளை உங்கள் பிள்ளைகள் இந்தக்கற்கள் யாதென்று; தங்கள் பிதாக்களைக் கேட்கும்போது]]></a:t>
+              <a:t><![CDATA[20. And those twelve stones, which they took out of Jordan, did Joshua pitch in Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேல் புத்திரரை நோக்கி: நாளை உங்கள் பிள்ளைகள் இந்தக்கற்கள் யாதென்று; தங்கள் பிதாக்களைக் கேட்கும்போது]]></a:t>
+              <a:t><![CDATA[21. And he spoke unto the children of Israel, saying, When your children shall ask their fathers in time to come, saying, What mean these stones?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் உங்கள் பிள்ளைகளுக்கு அறிவிக்கவேண்டியது என்னவென்றால்: இஸ்ரவேலர் வெட்டாந்தரை வழியாய் இந்த யோர்தானைக்கடந்து வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And he spoke unto the children of Israel, saying, When your children shall ask their fathers in time to come, saying, What mean these stones?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் உங்கள் பிள்ளைகளுக்கு அறிவிக்கவேண்டியது என்னவென்றால்: இஸ்ரவேலர் வெட்டாந்தரை வழியாய் இந்த யோர்தானைக்கடந்து வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Then all of you shall let your children know, saying, Israel came over this Jordan on dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பூமியின் சகல ஜனங்களும் கர்த்தருடைய கரம் பலத்ததென்று அறியும்படிக்கும், நீங்கள் சகல நாளும் உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[22. Then all of you shall let your children know, saying, Israel came over this Jordan on dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பூமியின் சகல ஜனங்களும் கர்த்தருடைய கரம் பலத்ததென்று அறியும்படிக்கும், நீங்கள் சகல நாளும் உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[23. For the LORD your God dried up the waters of Jordan from before you, until all of you were passed over, as the LORD your God did to the Red sea, which he dried up from before us, until we were gone over:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பூமியின் சகல ஜனங்களும் கர்த்தருடைய கரம் பலத்ததென்று அறியும்படிக்கும், நீங்கள் சகல நாளும் உங்கள் தேவனாகிய கர்த்தருக்குப் பயப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[23. For the LORD your God dried up the waters of Jordan from before you, until all of you were passed over, as the LORD your God did to the Red sea, which he dried up from before us, until we were gone over:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் தேவனாகிய கர்த்தர் சிவந்த சமுத்திரத்தின் தண்ணீரை நாங்கள் கடந்து தீருமட்டும் எங்களுக்கு முன்பாக வற்றிப்போகப்பண்ணினதுபோல, உங்கள் தேவனாகிய கர்த்தர் யோர்தானின் தண்ணீருக்கும் செய்து, அதை உங்களுக்கு முன்பாக நீங்கள் கடந்து தீருமளவும் வற்றிப்போகப்பண்ணினார் என்று அறிவிக்கக்கடவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. That all the people of the earth might know the hand of the LORD, that it is mighty: that all of you might fear the LORD your God for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இங்கே யோர்தானின் நடுவிலே ஆசாரியரின் கால்கள் நிலையாய் நின்ற இடத்திலே பன்னிரண்டு கற்களை எடுத்து, அவைகளை உங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், நீங்கள் இன்று இரவில்தங்கும் ஸ்தானத்திலே அவைகளை வையுங்கள் என்று அவர்களுக்குக் கட்டளையிடுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And command all of you them, saying, Take you behind out of the midst of Jordan, out of the place where the priests' feet stood firm, twelve stones, and all of you shall carry them over with you, and leave them in the lodging place, where all of you shall lodge this night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5266,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்கள் தேவனாகிய கர்த்தர் சிவந்த சமுத்திரத்தின் தண்ணீரை நாங்கள் கடந்து தீருமட்டும் எங்களுக்கு முன்பாக வற்றிப்போகப்பண்ணினதுபோல, உங்கள் தேவனாகிய கர்த்தர் யோர்தானின் தண்ணீருக்கும் செய்து, அதை உங்களுக்கு முன்பாக நீங்கள் கடந்து தீருமளவும் வற்றிப்போகப்பண்ணினார் என்று அறிவிக்கக்கடவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. That all the people of the earth might know the hand of the LORD, that it is mighty: that all of you might fear the LORD your God for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. That all the people of the earth might know the hand of the LORD, that it is mighty: that all of you might fear the LORD your God for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. That all the people of the earth might know the hand of the LORD, that it is mighty: that all of you might fear the LORD your God for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +5593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யோசுவா இஸ்ரவேல் புத்திரரில் ஒவ்வொரு கோத்திரத்திற்கு ஒவ்வொருவராக ஆயத்தப்படுத்தியிருந்த பன்னிரண்டுபேரை அழைத்து,]]></a:t>
+              <a:t><![CDATA[3. And command all of you them, saying, Take you behind out of the midst of Jordan, out of the place where the priests' feet stood firm, twelve stones, and all of you shall carry them over with you, and leave them in the lodging place, where all of you shall lodge this night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +5702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யோசுவா இஸ்ரவேல் புத்திரரில் ஒவ்வொரு கோத்திரத்திற்கு ஒவ்வொருவராக ஆயத்தப்படுத்தியிருந்த பன்னிரண்டுபேரை அழைத்து,]]></a:t>
+              <a:t><![CDATA[4. Then Joshua called the twelve men, whom he had prepared of the children of Israel, out of every tribe a man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +5811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் யோர்தானின் மத்தியில் உங்கள் தேவனாகிய கர்த்தரின் பெட்டிக்கு முன்பாகக் கடந்து போய், உங்களுக்குள்ளே ஒரு அடையாளமாயிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாக, உங்களில் ஒவ்வொருவன் ஒவ்வொரு கல்லைத் தன் தோளின்மேல் எடுத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then Joshua called the twelve men, whom he had prepared of the children of Israel, out of every tribe a man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +5920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் யோர்தானின் மத்தியில் உங்கள் தேவனாகிய கர்த்தரின் பெட்டிக்கு முன்பாகக் கடந்து போய், உங்களுக்குள்ளே ஒரு அடையாளமாயிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாக, உங்களில் ஒவ்வொருவன் ஒவ்வொரு கல்லைத் தன் தோளின்மேல் எடுத்துக்கொண்டு போங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joshua said unto them, Pass over before the ark of the LORD your God into the midst of Jordan, and take you up every man of you a stone upon his shoulder, according unto the number of the tribes of the children of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +5999,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474737255" r:id="rId1"/>
+    <p:sldLayoutId id="2482630842" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6403,66 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাথর| ঐ পাথর কাঁধে তুলে নাও|]]></a:t>
+              <a:t><![CDATA[கடந்து போய், உங்களுக்குள்ளே ஒரு அடையாளமாயிருக்கும்படிக்கு, இஸ்ரவேல் புத்திரருடைய கோத்திரங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এই সব পাথর তোমাদের কাছে এক একটা প্রতীকের মতো| ভবিষ্যতে তোমাদের সন্তানসন্ততিরা জিজ্ঞাসা করবে, ‘এই]]></a:t>
+              <a:t><![CDATA[இலக்கத்திற்குச் சரியாக, உங்களில் ஒவ்வொருவன் ஒவ்வொரு கல்லைத் தன் தோளின்மேல் எடுத்துக்கொண்டு போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সব পাথরের অর্থ কি?’]]></a:t>
+              <a:t><![CDATA[6. நாளை இந்தக் கற்கள் ஏதென்று உங்கள் பிள்ளைகள் உங்களைக் கேட்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা তাদের বলবে প্রভু যর্দন নদীর স্রোত বন্ধ করে দিয়েছিলেন| যখন সাক্ষ্যসিন্দুকটিকে যর্দন নদী পার]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் கர்த்தருடைய உடன்படிக்கைப் பெட்டிக்கு முன்பாக யோர்தானின் தண்ணீர் பிரிந்துபோனதினால் அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করানো হচ্ছিল তখন জল তার প্রবাহ বন্ধ রেখেছিল| পাথরগুলো ইস্রায়েলের লোকদের কাছে এইসব ঘটনার চিরকালের]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டிருக்கிறது; யோர்தானைக் கடந்துபோகிறபோது, யோர்தானின் தண்ணீர் பிரிந்துபோயிற்று; ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্মারক হয়ে থাকবে|”]]></a:t>
+              <a:t><![CDATA[இந்தக் கற்கள் இஸ்ரவேல் புத்திரருக்கு என்றைக்கும் நினைப்பூட்டும் அடையாளம் என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ইস্রায়েলবাসীরা সেই মত যিহোশূয়র আদেশ পালন করল| তারা যর্দন নদীর মাঝখান থেকে বারো খানা পাথর তুলে]]></a:t>
+              <a:t><![CDATA[8. யோசுவா கட்டளையிட்டபடி இஸ்ரவேல் புத்திரர் செய்து, கர்த்தர் யோசுவாவோடு சொன்னபடியே, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিল| বারোটি পরিবারবর্গের প্রত্যেকের জন্য একটি করে পাথর ছিল| য়েমন ভাবে প্রভু যিহোশূয়কে বলেছিলেন ঠিক]]></a:t>
+              <a:t><![CDATA[புத்திரருடைய கோத்திரங்களின் இலக்கத்திற்குச் சரியாகப் பன்னிரண்டு கற்களை யோர்தானின் நடுவிலே எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তেমনি ভাবেই লোকরা পাথর বয়ে নিয়ে চলল| তারপর যেখানে তারা তাঁবু গেড়েছিল সেখানে ঐগুলো রাখল|]]></a:t>
+              <a:t><![CDATA[அவைகளைத் தங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், தாங்கள் தங்கின இடத்திலே வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. (যিহোশূয় যর্দন নদীর মাঝখানেও বারোটি পাথর রেখেছিলেন| ঠিক সেই জায়গাতেই যেখানে যাজকরা পবিত্র]]></a:t>
+              <a:t><![CDATA[9. யோர்தானின் நடுவிலும் உடன்படிக்கைப் பெட்டியைச் சுமந்த ஆசாரியரின் கால்கள் நின்ற இடத்திலே யோசுவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সকলে যর্দন নদী পেরিয়ে এলে প্রভু যিহোশূয়কে বললেন,]]></a:t>
+              <a:t><![CDATA[1. ஜனங்கள் எல்லாரும் யோர்தானைக்கடந்து தீர்ந்தபோது, கர்த்தர் யோசுவாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিন্দুক কাঁধে নিয়ে দাঁড়িয়েছিলেন| আজও ঐ জায়গায় পাথরগুলো দেখা যায়|)]]></a:t>
+              <a:t><![CDATA[பன்னிரண்டு கற்களை நாட்டினான்; அவைகள் இந்நாள்மட்டும் அங்கே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রভু যিহোশূয়কে লোকদের কি করতে হবে তা জানাতে আদেশ দিলেন| সেগুলো মোশি যিহোশূয়কে পালন করার জন্য]]></a:t>
+              <a:t><![CDATA[10. மோசே யோசுவாவுக்குக் கட்டளையிட்டிருந்த எல்லாவற்றின்படியும் ஜனங்களுக்குச் சொல்லும்படி, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিলেন| তাই পবিত্র সিন্দুক বহনকারী যাজকরা মাঝনদীতে দাঁড়িয়ে রইলেন যতক্ষণ না যিহোশূয় লোকদের]]></a:t>
+              <a:t><![CDATA[யோசுவாவுக்குக் கட்டளையிட்டவையெல்லாம் செய்து முடியுமட்டும், பெட்டியைச்சுமக்கிற ஆசாரியர் யோர்தானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্দেশ দেওয়া শেষ করলেন| লোকরা দ্রুত নদী পেরোতে লাগল|]]></a:t>
+              <a:t><![CDATA[நடுவே நின்றார்கள்; ஜனங்கள் தீவிரித்துக் கடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তারা নদী পেরোনোর পালা শেষ করল| তারপর যাজকরা তাদের সামনে দিয়ে প্রভুর সিন্দুক বহন করে চললেন|]]></a:t>
+              <a:t><![CDATA[11. ஜனமெல்லாம் கடந்துபோனபின்பு, கர்த்தருடைய பெட்டியும் கடந்தது; ஆசாரியர் ஜனத்துக்கு முன்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. রূবেণের লোকরা, গাদ পরিবারগোষ্ঠী এবং মনঃশির পরিবারগোষ্ঠীর অর্ধেক লোকরা মোশির নির্দেশ পালন করল|]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এরা অন্যান্য লোকদের চোখের সামনে নদী পেরোল| এরা যুদ্ধের জন্য প্রস্তুত ছিল| ইস্রায়েলের বাকী লোকদের]]></a:t>
+              <a:t><![CDATA[12. ரூபன் புத்திரரும் காத் புத்திரரும் மனாசேயின் பாதிக் கோத்திரத்தாரும் மோசே தங்களுக்குச் சொன்னபடியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা সাহায্য করতে যাচ্ছিল যাতে তারা ঈশ্বরের প্রতিশ্রুত ভূখণ্ডের দখল নিতে পারে|]]></a:t>
+              <a:t><![CDATA[அணிஅணியாய் இஸ்ரவேல் புத்திரருக்கு முன்பாகக் கடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রায 40,000 সৈন্য যুদ্ধের জন্য প্রস্তুত হয়ে প্রভুর সামনে দিয়ে চলে গেল| য়িরীহোর সমতলভূমির]]></a:t>
+              <a:t><![CDATA[13. ஏறக்குறைய நாற்பதினாயிரம்பேர் யுத்தசன்னத்தராய் யுத்தம்பண்ணும்படி, கர்த்தருக்கு முன்பாக எரிகோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে তারা অভিযান করেছিল|]]></a:t>
+              <a:t><![CDATA[சமனான வெளிகளுக்குக் கடந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “বারো জনকে এবার বেছে নাও| প্রত্যেক পরিবারগোষ্ঠী থেকে এক জন করে নেবে|]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் ஒவ்வொரு கோத்திரத்திற்கு ஒவ்வொருவராக ஜனங்களில் பன்னிரண்டுபேரைத் தெரிந்துகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সেদিন থেকে প্রভু সমস্ত ইস্রায়েলবাসীদের জন্য যিহোশূয়কে একজন মহাপুরুষে পরিণত করলেন| সেদিন থেকে]]></a:t>
+              <a:t><![CDATA[14. அந்நாளிலே கர்த்தர் யோசுவாவைச் சகல இஸ்ரவேலரின் கண்களுக்கு முன்பாகவும் மேன்மைப்படுத்தினார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা তাঁকে সম্মান প্রদর্শন করতে শুরু করল| য়েমন ভাবে তারা মোশিকে শ্রদ্ধা করত, সে ভাবেই তারা]]></a:t>
+              <a:t><![CDATA[அவர்கள் மோசேக்குப் பயந்திருந்ததுபோல, அவனுக்கும், அவன் உயிரோடிருந்த நாளெல்லாம் பயந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহোশূয়কে শ্রদ্ধা করতে লাগল|]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் யோசுவாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সিন্দুকবাহী যাজকরা নদীতে দাঁড়িয়ে রয়েছেন| প্রভু যিহোশূয় বললেন,]]></a:t>
+              <a:t><![CDATA[16. சாட்சியின் பெட்டியைச் சுமக்கிற ஆசாரியர் யோர்தானிலிருந்து கரையேறும்படி அவர்களுக்குக் கட்டளையிடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “যাজকদের নদী থেকে চলে আসতে বলো|”]]></a:t>
+              <a:t><![CDATA[என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যিহোশূয় সেই মতো যাজকদের আদেশ দিলেন| তিনি বললেন, “যর্দন নদী থেকে আপনারা বেরিয়ে আসুন|”]]></a:t>
+              <a:t><![CDATA[17. யோசுவா: யோர்தானிலிருந்து கரையேறி வாருங்கள் என்று ஆசாரியர்களுக்குக் கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. যাজকরা যিহোশূয়র আদেশ পালন করলেন| সিন্দুক বহন করে তারা নদী থেকে উঠে এলেন| নদীর এপারে যখন তারা পা]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற ஆசாரியர் யோர்தான் நதியிலிருந்து ஏறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখলেন তখন আবার নদী বইতে শুরু করল| আবার নদী আগের মতোই কুলপ্লাবী হয়ে উঠল|]]></a:t>
+              <a:t><![CDATA[அவர்கள் உள்ளங்கால்கள் கரையில் ஊன்றினபோது, யோர்தானின் தண்ணீர்கள் தங்களிடத்துக்குத் திரும்பி, முன்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রথম মাসের দশম দিনে তাঁরা যর্দন নদী অতিক্রম করলেন| তাঁরা য়িরীহোর পূর্ব দিকে গিল্গল নামক একটি]]></a:t>
+              <a:t><![CDATA[அதின் கரையெங்கும் புரண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গায় তাঁবু খাটালেন|]]></a:t>
+              <a:t><![CDATA[19. இந்தப்பிரகாரமாக முதல் மாதம் பத்தாம் தேதியிலே ஜனங்கள் யோர்தானிலிருந்து கரையேறி, எரிகோவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. নদীর যেখানে যাজকরা দাঁড়িয়ে আছেন সেদিকে তাদের তাকাতে বলো| সেখানে বারোটি শিলা তাদের খুঁজে নিতে]]></a:t>
+              <a:t><![CDATA[3. இங்கே யோர்தானின் நடுவிலே ஆசாரியரின் கால்கள் நிலையாய் நின்ற இடத்திலே பன்னிரண்டு கற்களை எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তাঁরা যর্দন নদী থেকে পাওয়া বারোটি পাথর বয়ে নিয়ে গিয়েছিলেন| গিল্গলে যিহোশূয় সেইসব পাথর]]></a:t>
+              <a:t><![CDATA[கீழ் எல்லையான கில்காலிலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্থাপন করলেন|]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் யோர்தானிலிருந்து எடுத்துக் கொண்டுவந்த அந்தப் பன்னிரண்டு கற்களையும் யோசுவா கில்காலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যিহোশূয় তাদের বললেন, “ভবিষ্যতে তোমাদের সন্তানরা তাদের মাতা-পিতার কাছে জিজ্ঞাসা করবে, ‘এসব]]></a:t>
+              <a:t><![CDATA[நாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাথরের অর্থ কি?’]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேல் புத்திரரை நோக்கி: நாளை உங்கள் பிள்ளைகள் இந்தக்கற்கள் யாதென்று; தங்கள் பிதாக்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তোমরা তাদের বলবে, ‘এসব পাথর আমাদের মনে করিযে দেয়, কি ভাবে শুকনো জমির ওপর দিয়ে ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[கேட்கும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা যর্দন নদী পেরিয়ে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் உங்கள் பிள்ளைகளுக்கு அறிவிக்கவேண்டியது என்னவென்றால்: இஸ்ரவேலர் வெட்டாந்தரை வழியாய் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. প্রভু, তোমাদের ঈশ্বর, যর্দন নদীর প্রবাহ বন্ধ করে দিয়েছিলেন যাতে তোমরা ঐ শুকনো জমির ওপর দিয়ে]]></a:t>
+              <a:t><![CDATA[யோர்தானைக்கடந்து வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেরিয়ে য়েতে পারো; ঠিক য়েমনটি হয়েছিল, যখন প্রভু লোহিত সাগরের জলপ্রবাহ বন্ধ করে দিয়েছিলেন যাতে]]></a:t>
+              <a:t><![CDATA[23. பூமியின் சகல ஜனங்களும் கர்த்தருடைய கரம் பலத்ததென்று அறியும்படிக்கும், நீங்கள் சகல நாளும் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা ঐ অংশটি শুকনো জমির ওপর দিয়ে পেরিয়ে য়েতে পারি|’]]></a:t>
+              <a:t><![CDATA[தேவனாகிய கர்த்தருக்குப் பயப்படும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. প্রভু এই কাজ করেছিলেন যাতে এই দেশের সমস্ত সম্প্রদাযের মানুষ জানতে পারে তিনি কতটা শক্তিমান| তাহলে]]></a:t>
+              <a:t><![CDATA[24. உங்கள் தேவனாகிய கர்த்தர் சிவந்த சமுத்திரத்தின் தண்ணீரை நாங்கள் கடந்து தீருமட்டும் எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্দেশ দাও| ঐ বারোটি শিলা বহন করো| আজ রাত্রে যেখানে থাকবে সেখানে ঐগুলো রেখে দেবে|”]]></a:t>
+              <a:t><![CDATA[அவைகளை உங்களோடேகூட அக்கரைக்குக் கொண்டுபோய், நீங்கள் இன்று இரவில்தங்கும் ஸ்தானத்திலே அவைகளை வையுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12403,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই দেশের সমস্ত সম্প্রদাযের মানুষ প্রভু, তোমাদের ঈশ্বরের মহাশক্তিকে চিরকাল ভয় করে চলবে|”]]></a:t>
+              <a:t><![CDATA[முன்பாக வற்றிப்போகப்பண்ணினதுபோல, உங்கள் தேவனாகிய கர்த்தர் யோர்தானின் தண்ணீருக்கும் செய்து, அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கு முன்பாக நீங்கள் கடந்து தீருமளவும் வற்றிப்போகப்பண்ணினார் என்று அறிவிக்கக்கடவீர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সেই মত যিহোশূয় প্রতি পরিবারগোষ্ঠী থেকে এক জন করে লোক বেছে নিলেন| তিনি সেই বারো জনকে এক সঙ্গে]]></a:t>
+              <a:t><![CDATA[என்று அவர்களுக்குக் கட்டளையிடுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ডাকলেন|]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யோசுவா இஸ்ரவேல் புத்திரரில் ஒவ்வொரு கோத்திரத்திற்கு ஒவ்வொருவராக ஆயத்தப்படுத்தியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যিহোশূয় তাদের বললেন, “নদীর যেখানে তোমাদের প্রভু ঈশ্বরের পবিত্র সিন্দুক রয়েছে সেখানে যাও| তোমরা]]></a:t>
+              <a:t><![CDATA[பன்னிரண்டுபேரை அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রত্যেকে একটি করে পাথর খুঁজে নেবে| ইস্রায়েলের বারোটি পরিবারগোষ্ঠীর প্রত্যেক জনের জন্য একটি করে]]></a:t>
+              <a:t><![CDATA[5. அவர்களை நோக்கி: நீங்கள் யோர்தானின் மத்தியில் உங்கள் தேவனாகிய கர்த்தரின் பெட்டிக்கு முன்பாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +13256,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +13366,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +13541,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>52</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>