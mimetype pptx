--- v0 (2026-08-02)
+++ v1 (2026-11-02)
@@ -55,50 +55,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +119,54 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +296,57 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்திலிருந்து புறப்பட்ட எல்லா ஜனங்களும் விருத்தசேதனம்பண்ணப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And this is the cause why Joshua did circumcise: All the people that came out of Egypt, that were males, even all the men of war, died in the wilderness by the way, after they came out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போன எகிப்திலிருந்து புறப்பட்ட யுத்த புருஷரான யாவரும் மாளுமட்டும், இஸ்ரவேல் புத்திரர் நாற்பது வருஷம் வனாந்தரத்தில் நடந்து திரிந்தார்கள்; கர்த்தர் எங்களுக்குக் கொடுக்கும்படி அவர்கள் பிதாக்களுக்கு ஆணையிட்ட பாலும் தேனும் ஓடுகிற தேசத்தை அவர்கள் காண்பதில்லை என்று கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[4. And this is the cause why Joshua did circumcise: All the people that came out of Egypt, that were males, even all the men of war, died in the wilderness by the way, after they came out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போன எகிப்திலிருந்து புறப்பட்ட யுத்த புருஷரான யாவரும் மாளுமட்டும், இஸ்ரவேல் புத்திரர் நாற்பது வருஷம் வனாந்தரத்தில் நடந்து திரிந்தார்கள்; கர்த்தர் எங்களுக்குக் கொடுக்கும்படி அவர்கள் பிதாக்களுக்கு ஆணையிட்ட பாலும் தேனும் ஓடுகிற தேசத்தை அவர்கள் காண்பதில்லை என்று கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[5. Now all the people that came out were circumcised: but all the people that were born in the wilderness by the way as they came forth out of Egypt, them they had not circumcised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போன எகிப்திலிருந்து புறப்பட்ட யுத்த புருஷரான யாவரும் மாளுமட்டும், இஸ்ரவேல் புத்திரர் நாற்பது வருஷம் வனாந்தரத்தில் நடந்து திரிந்தார்கள்; கர்த்தர் எங்களுக்குக் கொடுக்கும்படி அவர்கள் பிதாக்களுக்கு ஆணையிட்ட பாலும் தேனும் ஓடுகிற தேசத்தை அவர்கள் காண்பதில்லை என்று கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[6. For the children of Israel walked forty years in the wilderness, till all the people that were men of war, which came out of Egypt, were consumed, because they obeyed not the voice of the LORD: unto whom the LORD swore that he would not show them the land, which the LORD swore unto their fathers that he would give us, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போன எகிப்திலிருந்து புறப்பட்ட யுத்த புருஷரான யாவரும் மாளுமட்டும், இஸ்ரவேல் புத்திரர் நாற்பது வருஷம் வனாந்தரத்தில் நடந்து திரிந்தார்கள்; கர்த்தர் எங்களுக்குக் கொடுக்கும்படி அவர்கள் பிதாக்களுக்கு ஆணையிட்ட பாலும் தேனும் ஓடுகிற தேசத்தை அவர்கள் காண்பதில்லை என்று கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தார்.]]></a:t>
+              <a:t><![CDATA[6. For the children of Israel walked forty years in the wilderness, till all the people that were men of war, which came out of Egypt, were consumed, because they obeyed not the voice of the LORD: unto whom the LORD swore that he would not show them the land, which the LORD swore unto their fathers that he would give us, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுக்குப் பதிலாக அவர் எழும்பப்பண்ணின அவர்கள் பிள்ளைகளை யோசுவா விருத்தசேதனம் பண்ணினான்; வழியிலே அவர்களை விருத்தசேதனம்பண்ணாததினால் அவர்கள் விருத்தசேதனம் இல்லாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For the children of Israel walked forty years in the wilderness, till all the people that were men of war, which came out of Egypt, were consumed, because they obeyed not the voice of the LORD: unto whom the LORD swore that he would not show them the land, which the LORD swore unto their fathers that he would give us, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுக்குப் பதிலாக அவர் எழும்பப்பண்ணின அவர்கள் பிள்ளைகளை யோசுவா விருத்தசேதனம் பண்ணினான்; வழியிலே அவர்களை விருத்தசேதனம்பண்ணாததினால் அவர்கள் விருத்தசேதனம் இல்லாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For the children of Israel walked forty years in the wilderness, till all the people that were men of war, which came out of Egypt, were consumed, because they obeyed not the voice of the LORD: unto whom the LORD swore that he would not show them the land, which the LORD swore unto their fathers that he would give us, a land that flows with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனங்களெல்லாரும் விருத்தசேதனம்பண்ணப்பட்டுத் தீர்ந்தபின்பு, அவர்கள் குணமாகுமட்டும் தங்கள் தங்கள் இடத்திலே பாளயத்தில் தரித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And their children, whom he raised up in their position, them Joshua circumcised: for they were uncircumcised, because they had not circumcised them by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனங்களெல்லாரும் விருத்தசேதனம்பண்ணப்பட்டுத் தீர்ந்தபின்பு, அவர்கள் குணமாகுமட்டும் தங்கள் தங்கள் இடத்திலே பாளயத்தில் தரித்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And their children, whom he raised up in their position, them Joshua circumcised: for they were uncircumcised, because they had not circumcised them by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் யோசுவாவை நோக்கி: இன்று எகிப்தின் நிந்தையை உங்கள்மேல் இராதபடிக்குப் புரட்டிப்போட்டேன் என்றார்; அதனால் அந்த ஸ்தலம் இந்நாள்வரைக்கும் கில்கால் என்னப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when they had done circumcising all the people, that they abode in their places in the camp, till they were whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் கடந்து தீருமளவும், கர்த்தர் யோர்தானின் தண்ணீரை அவர்களுக்கு முன்பாக வற்றிப்போகப்பண்ணினதை, யோர்தானுக்கு மேல்கரையில் குடியிருந்த எமோரியரின் சகல ராஜாக்களும் கேட்டதுமுதற்கொண்டு, அவர்கள் இருதயம் கரைந்து, இஸ்ரவேல் புத்திரருக்கு முன்பாகச் சோர்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the kings of the Amorites, which were on the side of Jordan westward, and all the kings of the Canaanites, which were by the sea, heard that the LORD had dried up the waters of Jordan from before the children of Israel, until we were passed over, that their heart melted, neither was there spirit in them any more, because of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் யோசுவாவை நோக்கி: இன்று எகிப்தின் நிந்தையை உங்கள்மேல் இராதபடிக்குப் புரட்டிப்போட்டேன் என்றார்; அதனால் அந்த ஸ்தலம் இந்நாள்வரைக்கும் கில்கால் என்னப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when they had done circumcising all the people, that they abode in their places in the camp, till they were whole.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் கில்காலிலே பாளயமிறங்கியிருந்து, மாதத்தின் பதினாலாம் தேதி அந்திநேரத்திலே எரிகோவின் சமனான வெளிகளிலே பஸ்காவை ஆசரித்தார்கள்]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Joshua, This day have I rolled away the reproach of Egypt from off you. Wherefore the name of the place is called Gilgal unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் கில்காலிலே பாளயமிறங்கியிருந்து, மாதத்தின் பதினாலாம் தேதி அந்திநேரத்திலே எரிகோவின் சமனான வெளிகளிலே பஸ்காவை ஆசரித்தார்கள்]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Joshua, This day have I rolled away the reproach of Egypt from off you. Wherefore the name of the place is called Gilgal unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பஸ்காவின் மறுநாளாகிய அன்றையதினம் அவர்கள் தேசத்தினுடைய தானியத்தாலாகிய புளிப்பில்லாத அப்பங்களையும் சுட்ட கதிர்களையும் புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the children of Israel encamped in Gilgal, and kept the passover on the fourteenth day of the month at even in the plains of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தேசத்தின் தானியத்திலே புசித்த மறுநாளிலே மன்னா பெய்யாமல் ஒழிந்தது: அதுமுதல் இஸ்ரவேல் புத்திரருக்கு மன்னா இல்லாமற்போய், அவர்கள் கானான் தேசத்துப் பலனை அந்த வருஷத்தில்தானே புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the children of Israel encamped in Gilgal, and kept the passover on the fourteenth day of the month at even in the plains of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தேசத்தின் தானியத்திலே புசித்த மறுநாளிலே மன்னா பெய்யாமல் ஒழிந்தது: அதுமுதல் இஸ்ரவேல் புத்திரருக்கு மன்னா இல்லாமற்போய், அவர்கள் கானான் தேசத்துப் பலனை அந்த வருஷத்தில்தானே புசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And they did eat of the old corn of the land on the next day after the passover, unleavened cakes, and parched corn in the very same day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் யோசுவா எரிகோவின் வெளியிலிருந்து தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, ஒருவர் அவனுக்கு எதிரே நின்றார்; உருவின பட்டயம் அவர் கையிலிருந்தது; யோசுவா அவரிடத்தில் போய்: நீர் எங்களைச் சேர்ந்தவரோ, எங்கள் சத்துருக்களைச் சேர்ந்தவரோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And they did eat of the old corn of the land on the next day after the passover, unleavened cakes, and parched corn in the very same day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் யோசுவா எரிகோவின் வெளியிலிருந்து தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, ஒருவர் அவனுக்கு எதிரே நின்றார்; உருவின பட்டயம் அவர் கையிலிருந்தது; யோசுவா அவரிடத்தில் போய்: நீர் எங்களைச் சேர்ந்தவரோ, எங்கள் சத்துருக்களைச் சேர்ந்தவரோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And the manna ceased on the next day after they had eaten of the old corn of the land; neither had the children of Israel manna any more; but they did eat of the fruit of the land of Canaan that year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்னும் யோசுவா எரிகோவின் வெளியிலிருந்து தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, ஒருவர் அவனுக்கு எதிரே நின்றார்; உருவின பட்டயம் அவர் கையிலிருந்தது; யோசுவா அவரிடத்தில் போய்: நீர் எங்களைச் சேர்ந்தவரோ, எங்கள் சத்துருக்களைச் சேர்ந்தவரோ என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And the manna ceased on the next day after they had eaten of the old corn of the land; neither had the children of Israel manna any more; but they did eat of the fruit of the land of Canaan that year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவர்: அல்ல, நான் கர்த்தருடைய சேனையின் அதிபதியாய் இப்பொழுது வந்தேன் என்றார்; அப்பொழுது யோசுவா தரையிலே முகங்குப்புறவிழுந்து பணிந்துகொண்டு, அவரை நோக்கி: என் ஆண்டவர் தமது அடியேனுக்குச் சொல்லுகிறது என்னவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when Joshua was by Jericho, that he lifted up his eyes and looked, and, behold, there stood a man opposite to him with his sword drawn in his hand: and Joshua went unto him, and said unto him, Are you for us, or for our adversaries?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் கடந்து தீருமளவும், கர்த்தர் யோர்தானின் தண்ணீரை அவர்களுக்கு முன்பாக வற்றிப்போகப்பண்ணினதை, யோர்தானுக்கு மேல்கரையில் குடியிருந்த எமோரியரின் சகல ராஜாக்களும் கேட்டதுமுதற்கொண்டு, அவர்கள் இருதயம் கரைந்து, இஸ்ரவேல் புத்திரருக்கு முன்பாகச் சோர்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the kings of the Amorites, which were on the side of Jordan westward, and all the kings of the Canaanites, which were by the sea, heard that the LORD had dried up the waters of Jordan from before the children of Israel, until we were passed over, that their heart melted, neither was there spirit in them any more, because of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவர்: அல்ல, நான் கர்த்தருடைய சேனையின் அதிபதியாய் இப்பொழுது வந்தேன் என்றார்; அப்பொழுது யோசுவா தரையிலே முகங்குப்புறவிழுந்து பணிந்துகொண்டு, அவரை நோக்கி: என் ஆண்டவர் தமது அடியேனுக்குச் சொல்லுகிறது என்னவென்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when Joshua was by Jericho, that he lifted up his eyes and looked, and, behold, there stood a man opposite to him with his sword drawn in his hand: and Joshua went unto him, and said unto him, Are you for us, or for our adversaries?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தருடைய சேனையின் அதிபதி யோசுவாவை நோக்கி: உன் கால்களிலிருக்கிற பாதரட்சைகளைக் கழற்றிப்போடு, நீ நிற்கிற இடம் பரிசுத்தமானது என்றார்; யோசுவா அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when Joshua was by Jericho, that he lifted up his eyes and looked, and, behold, there stood a man opposite to him with his sword drawn in his hand: and Joshua went unto him, and said unto him, Are you for us, or for our adversaries?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3022,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தருடைய சேனையின் அதிபதி யோசுவாவை நோக்கி: உன் கால்களிலிருக்கிற பாதரட்சைகளைக் கழற்றிப்போடு, நீ நிற்கிற இடம் பரிசுத்தமானது என்றார்; யோசுவா அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he said, Nay; but as captain of the host of the LORD am I now come. And Joshua fell on his face to the earth, and did worship, and said unto him, What says my Lord unto his servant?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And he said, Nay; but as captain of the host of the LORD am I now come. And Joshua fell on his face to the earth, and did worship, and said unto him, What says my Lord unto his servant?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And he said, Nay; but as captain of the host of the LORD am I now come. And Joshua fell on his face to the earth, and did worship, and said unto him, What says my Lord unto his servant?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And the captain of the LORD's host said unto Joshua, Loose your shoe from off your foot; for the place whereon you stand is holy. And Joshua did so.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And the captain of the LORD's host said unto Joshua, Loose your shoe from off your foot; for the place whereon you stand is holy. And Joshua did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் கடந்து தீருமளவும், கர்த்தர் யோர்தானின் தண்ணீரை அவர்களுக்கு முன்பாக வற்றிப்போகப்பண்ணினதை, யோர்தானுக்கு மேல்கரையில் குடியிருந்த எமோரியரின் சகல ராஜாக்களும் கேட்டதுமுதற்கொண்டு, அவர்கள் இருதயம் கரைந்து, இஸ்ரவேல் புத்திரருக்கு முன்பாகச் சோர்ந்துபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the kings of the Amorites, which were on the side of Jordan westward, and all the kings of the Canaanites, which were by the sea, heard that the LORD had dried up the waters of Jordan from before the children of Israel, until we were passed over, that their heart melted, neither was there spirit in them any more, because of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அக்காலத்திலே கர்த்தர் யோசுவாவை நோக்கி: நீ கருக்கான கத்திகளை உண்டாக்கி, திரும்ப இரண்டாம்விசை இஸ்ரவேல் புத்திரரை விருத்தசேதனம் பண்ணு என்றார்.]]></a:t>
+              <a:t><![CDATA[2. At that time the LORD said unto Joshua, Make you sharp knives, and circumcise again the children of Israel the second time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோசுவா கருக்கான கத்திகளை உண்டாக்கி, இஸ்ரவேல் புத்திரரை ஆர்லோத் மேட்டிலே விருத்தசேதனம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. At that time the LORD said unto Joshua, Make you sharp knives, and circumcise again the children of Israel the second time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசுவா இப்படி விருத்தசேதனம் பண்ணின முகாந்தரம் என்னவென்றால்: எகிப்திலிருந்து புறப்பட்ட சகல ஆண்மக்களாகிய யுத்தபுருஷர் எல்லாரும் எகிப்திலிருந்து புறப்பட்டபின்பு, வழியில் வனாந்தரத்திலே மாண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Joshua made him sharp knives, and circumcised the children of Israel at the hill of the foreskins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசுவா இப்படி விருத்தசேதனம் பண்ணின முகாந்தரம் என்னவென்றால்: எகிப்திலிருந்து புறப்பட்ட சகல ஆண்மக்களாகிய யுத்தபுருஷர் எல்லாரும் எகிப்திலிருந்து புறப்பட்டபின்பு, வழியில் வனாந்தரத்திலே மாண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Joshua made him sharp knives, and circumcised the children of Israel at the hill of the foreskins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்திலிருந்து புறப்பட்ட எல்லா ஜனங்களும் விருத்தசேதனம்பண்ணப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And this is the cause why Joshua did circumcise: All the people that came out of Egypt, that were males, even all the men of war, died in the wilderness by the way, after they came out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702897" r:id="rId1"/>
+    <p:sldLayoutId id="2482630082" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4435,82 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के मार्ग में उत्पन्न हुए उन में से किसी का खतना न हुआ था।]]></a:t>
+              <a:t><![CDATA[ஆண்மக்களாகிய யுத்தபுருஷர் எல்லாரும் எகிப்திலிருந்து புறப்பட்டபின்பு, வழியில் வனாந்தரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. क्योंकि इस्राएली तो चालीस वर्ष तक जंगल में फिरते रहे, जब तक उस सारी जाति के लोग, अर्थात जितने]]></a:t>
+              <a:t><![CDATA[மாண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[युद्ध के योग्य लोग मिस्र से निकले थे वे नाश न हो गए, क्योंकि उन्होंने यहोवा की न मानी थी; सो यहोवा]]></a:t>
+              <a:t><![CDATA[5. எகிப்திலிருந்து புறப்பட்ட எல்லா ஜனங்களும் விருத்தசேதனம்பண்ணப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने शपथ खाकर उन से कहा था, कि जो देश मैं ने तुम्हारे पूर्वजों से शपथ खाकर तुम्हें देने को कहा था, और]]></a:t>
+              <a:t><![CDATA[6. கர்த்தருடைய சத்தத்திற்குக் கீழ்ப்படியாமற்போன எகிப்திலிருந்து புறப்பட்ட யுத்த புருஷரான யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस में दूध और मधु की धाराएं बहती हैं, वह देश मैं तुम को नहीं दिखाने का।]]></a:t>
+              <a:t><![CDATA[மாளுமட்டும், இஸ்ரவேல் புத்திரர் நாற்பது வருஷம் வனாந்தரத்தில் நடந்து திரிந்தார்கள்; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तो उन लोगों के पुत्र जिन को यहोवा ने उनके स्थान पर उत्पन्न किया था, उनका खतना यहोशू से कराया,]]></a:t>
+              <a:t><![CDATA[எங்களுக்குக் கொடுக்கும்படி அவர்கள் பிதாக்களுக்கு ஆணையிட்ட பாலும் தேனும் ஓடுகிற தேசத்தை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि मार्ग में उनके खतना न होने के कारण वे खतनारहित थे।]]></a:t>
+              <a:t><![CDATA[காண்பதில்லை என்று கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और जब उस सारी जाति के लोगों का खतना हो चुका, तब वे चंगे हो जाने तक अपने अपने स्थान पर छावनी में]]></a:t>
+              <a:t><![CDATA[7. அவர்களுக்குப் பதிலாக அவர் எழும்பப்பண்ணின அவர்கள் பிள்ளைகளை யோசுவா விருத்தசேதனம் பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहे।]]></a:t>
+              <a:t><![CDATA[வழியிலே அவர்களை விருத்தசேதனம்பண்ணாததினால் அவர்கள் விருத்தசேதனம் இல்லாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब यहोवा ने यहोशू से कहा, तुम्हारी नामधराई जो मिस्रियों में हुई है उसे मैं ने आज दूर की है। इस]]></a:t>
+              <a:t><![CDATA[8. ஜனங்களெல்லாரும் விருத்தசேதனம்பண்ணப்பட்டுத் தீர்ந்தபின்பு, அவர்கள் குணமாகுமட்டும் தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब यरदन के पच्छिम की ओर रहने वाले एमोरियों के सब राजाओं ने, और समुद्र के पास रहने वाले कनानियों]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் கடந்து தீருமளவும், கர்த்தர் யோர்தானின் தண்ணீரை அவர்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कारण उस स्थान का नाम आज के दिन तक गिलगाल पड़ा है॥]]></a:t>
+              <a:t><![CDATA[இடத்திலே பாளயத்தில் தரித்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. सो इस्राएली गिलगाल में डेरे डाले हुए रहे, और उन्होंने यरीहो के पास के अराबा में पूर्णमासी की]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் யோசுவாவை நோக்கி: இன்று எகிப்தின் நிந்தையை உங்கள்மேல் இராதபடிக்குப் புரட்டிப்போட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सन्ध्या के समय फसह माना।]]></a:t>
+              <a:t><![CDATA[என்றார்; அதனால் அந்த ஸ்தலம் இந்நாள்வரைக்கும் கில்கால் என்னப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और फसह के दूसरे दिन वे उस देश की उपज में से अखमीरी रोटी और उसी दिन से भुना हुआ दाना भी खाने लगे।]]></a:t>
+              <a:t><![CDATA[10. இஸ்ரவேல் புத்திரர் கில்காலிலே பாளயமிறங்கியிருந்து, மாதத்தின் பதினாலாம் தேதி அந்திநேரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और जिस दिन वे उस देश की उपज में से खाने लगे, उसी दिन बिहान को मन्ना बन्द हो गया; और इस्राएलियों]]></a:t>
+              <a:t><![CDATA[எரிகோவின் சமனான வெளிகளிலே பஸ்காவை ஆசரித்தார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को आगे फिर कभी मन्ना न मिला, परन्तु उस वर्ष उन्होंने कनान देश की उपज में से खाई॥]]></a:t>
+              <a:t><![CDATA[11. பஸ்காவின் மறுநாளாகிய அன்றையதினம் அவர்கள் தேசத்தினுடைய தானியத்தாலாகிய புளிப்பில்லாத அப்பங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जब यहोशू यरीहो के पास था तब उसने अपनी आंखें उठाई, और क्या देखा, कि हाथ में नंगी तलवार लिये हुए]]></a:t>
+              <a:t><![CDATA[சுட்ட கதிர்களையும் புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक पुरूष साम्हने खड़ा है; और यहोशू ने उसके पास जा कर पूछा, क्या तू हमारी ओर का है, वा हमारे बैरियों]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் தேசத்தின் தானியத்திலே புசித்த மறுநாளிலே மன்னா பெய்யாமல் ஒழிந்தது: அதுமுதல் இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की ओर का?]]></a:t>
+              <a:t><![CDATA[புத்திரருக்கு மன்னா இல்லாமற்போய், அவர்கள் கானான் தேசத்துப் பலனை அந்த வருஷத்தில்தானே புசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. उसने उत्तर दिया, कि नहीं; मैं यहोवा की सेना का प्रधान हो कर अभी आया हूं। तब यहोशू ने पृथ्वी पर]]></a:t>
+              <a:t><![CDATA[13. பின்னும் யோசுவா எரிகோவின் வெளியிலிருந்து தன் கண்களை ஏறெடுத்துப் பார்க்கும்போது, இதோ, ஒருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के सब राजाओं ने यह सुना, कि यहोवा ने इस्राएलियों के पार होने तक उनके साम्हने से यरदन का जल हटाकर]]></a:t>
+              <a:t><![CDATA[வற்றிப்போகப்பண்ணினதை, யோர்தானுக்கு மேல்கரையில் குடியிருந்த எமோரியரின் சகல ராஜாக்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुंह के बल गिरकर दण्डवत किया, और उस से कहा, अपने दास के लिये मेरे प्रभु की क्या आज्ञा है?]]></a:t>
+              <a:t><![CDATA[அவனுக்கு எதிரே நின்றார்; உருவின பட்டயம் அவர் கையிலிருந்தது; யோசுவா அவரிடத்தில் போய்: நீர் எங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. यहोवा की सेना के प्रधान ने यहोशू से कहा, अपनी जूती पांव से उतार डाल, क्योंकि जिस स्थान पर तू]]></a:t>
+              <a:t><![CDATA[சேர்ந்தவரோ, எங்கள் சத்துருக்களைச் சேர்ந்தவரோ என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7827,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खड़ा है वह पवित्र है। तब यहोशू ने वैसा ही किया॥]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவர்: அல்ல, நான் கர்த்தருடைய சேனையின் அதிபதியாய் இப்பொழுது வந்தேன் என்றார்; அப்பொழுது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா தரையிலே முகங்குப்புறவிழுந்து பணிந்துகொண்டு, அவரை நோக்கி: என் ஆண்டவர் தமது அடியேனுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறது என்னவென்று கேட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தருடைய சேனையின் அதிபதி யோசுவாவை நோக்கி: உன் கால்களிலிருக்கிற பாதரட்சைகளைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கழற்றிப்போடு, நீ நிற்கிற இடம் பரிசுத்தமானது என்றார்; யோசுவா அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सुखा रखा है, तब इस्राएलियों के डर के मारे उनका मन घबरा गया, और उनके जी में जी न रहा॥]]></a:t>
+              <a:t><![CDATA[கேட்டதுமுதற்கொண்டு, அவர்கள் இருதயம் கரைந்து, இஸ்ரவேல் புத்திரருக்கு முன்பாகச் சோர்ந்துபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उस समय यहोवा ने यहोशू से कहा, चकमक की छुरियां बनवाकर दूसरी बार इस्राएलियों का खतना करा दें।]]></a:t>
+              <a:t><![CDATA[2. அக்காலத்திலே கர்த்தர் யோசுவாவை நோக்கி: நீ கருக்கான கத்திகளை உண்டாக்கி, திரும்ப இரண்டாம்விசை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब यहोशू ने चकमक की छुरियां बनवाकर खलडिय़ां नाम टीले पर इस्राएलियों का खतना कराया।]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரரை விருத்தசேதனம் பண்ணு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और यहोशू ने जो खतना कराया, इसका कारण यह है, कि जितने युद्ध के योग्य पुरूष मिस्र से निकले थे वे सब]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோசுவா கருக்கான கத்திகளை உண்டாக்கி, இஸ்ரவேல் புத்திரரை ஆர்லோத் மேட்டிலே விருத்தசேதனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिस्र से निकलने पर जंगल के मार्ग में मर गए थे।]]></a:t>
+              <a:t><![CDATA[பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. जो पुरूष मिस्र से निकले थे उन सब का तो खतना हो चुका था, परन्तु जितने उनके मिस्र से निकलने पर जंगल]]></a:t>
+              <a:t><![CDATA[4. யோசுவா இப்படி விருத்தசேதனம் பண்ணின முகாந்தரம் என்னவென்றால்: எகிப்திலிருந்து புறப்பட்ட சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>