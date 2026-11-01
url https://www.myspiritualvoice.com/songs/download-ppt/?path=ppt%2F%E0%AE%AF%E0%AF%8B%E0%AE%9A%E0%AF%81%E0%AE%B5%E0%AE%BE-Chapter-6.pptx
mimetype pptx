--- v0 (2026-06-21)
+++ v1 (2026-11-01)
@@ -105,50 +105,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +204,59 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +411,62 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எக்காளங்களை ஊதுகிற ஆசாரியருக்குமுன் யுத்தசன்னத்தரானவர்கள் நடந்தார்கள்; பின்தண்டு எக்காளங்கள் ஊதப்படும்போது பெட்டிக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that when they make a long blast with the ram's horn, and when all of you hear the sound of the trumpet, all the people shall shout with a great shout; and the wall of the city shall fall down flat, and the people shall ascend up every man straight before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எக்காளங்களை ஊதுகிற ஆசாரியருக்குமுன் யுத்தசன்னத்தரானவர்கள் நடந்தார்கள்; பின்தண்டு எக்காளங்கள் ஊதப்படும்போது பெட்டிக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that when they make a long blast with the ram's horn, and when all of you hear the sound of the trumpet, all the people shall shout with a great shout; and the wall of the city shall fall down flat, and the people shall ascend up every man straight before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசுவா ஜனங்களை நோக்கி: நான் சொல்லும் நாள்மட்டும், நீங்கள் ஆர்ப்பரியாமலும் உங்கள் வாயினால் சத்தங்காட்டாமலும் இருங்கள்; உங்கள் வாயிலிருந்து ஒரு பேச்சும் புறப்படவேண்டாம்; ஆர்ப்பரியுங்கள் என்று உங்களுக்கு நான் சொல்லும் நாளிலே ஆர்ப்பரிப்பீர்களாக என்று கட்டளையிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And it shall come to pass, that when they make a long blast with the ram's horn, and when all of you hear the sound of the trumpet, all the people shall shout with a great shout; and the wall of the city shall fall down flat, and the people shall ascend up every man straight before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யோசுவா ஜனங்களை நோக்கி: நான் சொல்லும் நாள்மட்டும், நீங்கள் ஆர்ப்பரியாமலும் உங்கள் வாயினால் சத்தங்காட்டாமலும் இருங்கள்; உங்கள் வாயிலிருந்து ஒரு பேச்சும் புறப்படவேண்டாம்; ஆர்ப்பரியுங்கள் என்று உங்களுக்கு நான் சொல்லும் நாளிலே ஆர்ப்பரிப்பீர்களாக என்று கட்டளையிட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And Joshua the son of Nun called the priests, and said unto them, Take up the ark of the covenant, and let seven priests bear seven trumpets of rams' horns before the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படியே கர்த்தரின் பெட்டியைப் பட்டணத்தைச் சூழ்ந்து ஒருதரம் சுற்றிவரப்பண்ணினான்; அவர்கள் திரும்பப் பாளயத்தில் வந்து, பாளயத்தில் இராத் தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joshua the son of Nun called the priests, and said unto them, Take up the ark of the covenant, and let seven priests bear seven trumpets of rams' horns before the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோசுவா அதிகாலமே எழுந்திருந்தான்; ஆசாரியர்கள் கர்த்தரின் பெட்டியைச் சுமந்துகொண்டு போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joshua the son of Nun called the priests, and said unto them, Take up the ark of the covenant, and let seven priests bear seven trumpets of rams' horns before the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தொனிக்கும் ஏழு எக்காளங்களைப் பிடிக்கிற ஏழு ஆசாரியர்களும் எக்காளங்களை ஊதிக்கொண்டே கர்த்தரின் பெட்டிக்கு முன்பாக நடந்தார்கள்; யுத்தசன்னத்தரானவர்கள் அவர்களுக்கு முன்னாலே நடந்தார்கள்; பின்தண்டோவெனில் எக்காளங்கள் ஊதப்படுகையில், கர்த்தரின் பெட்டிக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[7. And he said unto the people, Pass on, and compass the city, and let him that is armed pass on before the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தொனிக்கும் ஏழு எக்காளங்களைப் பிடிக்கிற ஏழு ஆசாரியர்களும் எக்காளங்களை ஊதிக்கொண்டே கர்த்தரின் பெட்டிக்கு முன்பாக நடந்தார்கள்; யுத்தசன்னத்தரானவர்கள் அவர்களுக்கு முன்னாலே நடந்தார்கள்; பின்தண்டோவெனில் எக்காளங்கள் ஊதப்படுகையில், கர்த்தரின் பெட்டிக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[7. And he said unto the people, Pass on, and compass the city, and let him that is armed pass on before the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தொனிக்கும் ஏழு எக்காளங்களைப் பிடிக்கிற ஏழு ஆசாரியர்களும் எக்காளங்களை ஊதிக்கொண்டே கர்த்தரின் பெட்டிக்கு முன்பாக நடந்தார்கள்; யுத்தசன்னத்தரானவர்கள் அவர்களுக்கு முன்னாலே நடந்தார்கள்; பின்தண்டோவெனில் எக்காளங்கள் ஊதப்படுகையில், கர்த்தரின் பெட்டிக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when Joshua had spoken unto the people, that the seven priests bearing the seven trumpets of rams' horns passed on before the LORD, and blew with the trumpets: and the ark of the covenant of the LORD followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரண்டாம் நாளிலும் பட்டணத்தை ஒருதரம் சுற்றிவந்து, பாளயத்துக்குத் திரும்பினார்கள்; இந்தப்படி ஆறுநாளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when Joshua had spoken unto the people, that the seven priests bearing the seven trumpets of rams' horns passed on before the LORD, and blew with the trumpets: and the ark of the covenant of the LORD followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அந்தக் கொம்புகளினால் நெடுந்தொனி இடும்போதும், நீங்கள் எக்காள சத்தத்தைக் கேட்கும்போதும், ஜனங்கள் எல்லாரும் மகா ஆரவாரத்தோடே ஆர்ப்பரிக்கக்கடவர்கள்; அப்பொழுது பட்டணத்தின் அலங்கம் இடிந்துவிழும்; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராக ஏறக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now Jericho was strictly shut up because of the children of Israel: none went out, and none came in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரண்டாம் நாளிலும் பட்டணத்தை ஒருதரம் சுற்றிவந்து, பாளயத்துக்குத் திரும்பினார்கள்; இந்தப்படி ஆறுநாளும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when Joshua had spoken unto the people, that the seven priests bearing the seven trumpets of rams' horns passed on before the LORD, and blew with the trumpets: and the ark of the covenant of the LORD followed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழாம்நாளில், அதிகாலமே கிழக்கு வெளுக்கும்போது எழுந்திருந்து அந்தப்பிரகாரமே பட்டணத்தை ஏழுதரம் சுற்றிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the armed men went before the priests that blew with the trumpets, and the rear guard came after the ark, the priests going on, and blowing with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழாம்நாளில், அதிகாலமே கிழக்கு வெளுக்கும்போது எழுந்திருந்து அந்தப்பிரகாரமே பட்டணத்தை ஏழுதரம் சுற்றிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the armed men went before the priests that blew with the trumpets, and the rear guard came after the ark, the priests going on, and blowing with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏழாந்தரம் ஆசாரியர் எக்காளங்களை ஊதுகையில், யோசுவா ஜனங்களை நோக்கி: ஆர்ப்பரியுங்கள், பட்டணத்தை கர்த்தர் உங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua had commanded the people, saying, All of you shall not shout, nor make any noise with your voice, neither shall any word proceed out of your mouth, until the day I bid you shout; then shall all of you shout.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏழாந்தரம் ஆசாரியர் எக்காளங்களை ஊதுகையில், யோசுவா ஜனங்களை நோக்கி: ஆர்ப்பரியுங்கள், பட்டணத்தை கர்த்தர் உங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua had commanded the people, saying, All of you shall not shout, nor make any noise with your voice, neither shall any word proceed out of your mouth, until the day I bid you shout; then shall all of you shout.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் இந்தப்பட்டணமும் இதிலுள்ள யாவும் கர்த்தருக்குச் சாபத்தீடாயிருக்கும்; நாம் அனுப்பின ஆட்களை ராகாப் என்னும் வேசி மறைத்துவைத்தபடியால், அவளும் அவளோடே வீட்டுக்குள் இருக்கிற அனைவருமாத்திரம் உயிரோடிருக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua had commanded the people, saying, All of you shall not shout, nor make any noise with your voice, neither shall any word proceed out of your mouth, until the day I bid you shout; then shall all of you shout.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆனாலும் இந்தப்பட்டணமும் இதிலுள்ள யாவும் கர்த்தருக்குச் சாபத்தீடாயிருக்கும்; நாம் அனுப்பின ஆட்களை ராகாப் என்னும் வேசி மறைத்துவைத்தபடியால், அவளும் அவளோடே வீட்டுக்குள் இருக்கிற அனைவருமாத்திரம் உயிரோடிருக்கக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. So the ark of the LORD compassed the city, going about it once: and they came into the camp, and lodged in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாபத்தீடானதில் ஏதாகிலும் எடுத்துக்கொள்ளுகிறதினாலே நீங்கள் சாபத்தீடாகாதபடிக்கும், இஸ்ரவேல் பாளயத்தைச் சாபத்தீடாக்கி அதைக் கலங்கப்பண்ணாதபடிக்கும், நீங்கள் சாபத்தீடானதற்குமாத்திரம் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. So the ark of the LORD compassed the city, going about it once: and they came into the camp, and lodged in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சாபத்தீடானதில் ஏதாகிலும் எடுத்துக்கொள்ளுகிறதினாலே நீங்கள் சாபத்தீடாகாதபடிக்கும், இஸ்ரவேல் பாளயத்தைச் சாபத்தீடாக்கி அதைக் கலங்கப்பண்ணாதபடிக்கும், நீங்கள் சாபத்தீடானதற்குமாத்திரம் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Joshua rose early in the morning, and the priests took up the ark of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகல வெள்ளியும் பொன்னும், வெண்கலத்தினாலும் இரும்பினாலும் செய்யப்பட்ட பாத்திரங்களும், கர்த்தருக்குப் பரிசுத்தமானவைகள்; அவைகள் கர்த்தரின் பொக்கிஷத்தில் சேரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And seven priests bearing seven trumpets of rams' horns before the ark of the LORD went on continually, and blew with the trumpets: and the armed men went before them; but the rear guard came after the ark of the LORD, the priests going on, and blowing with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அந்தக் கொம்புகளினால் நெடுந்தொனி இடும்போதும், நீங்கள் எக்காள சத்தத்தைக் கேட்கும்போதும், ஜனங்கள் எல்லாரும் மகா ஆரவாரத்தோடே ஆர்ப்பரிக்கக்கடவர்கள்; அப்பொழுது பட்டணத்தின் அலங்கம் இடிந்துவிழும்; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராக ஏறக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Now Jericho was strictly shut up because of the children of Israel: none went out, and none came in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகல வெள்ளியும் பொன்னும், வெண்கலத்தினாலும் இரும்பினாலும் செய்யப்பட்ட பாத்திரங்களும், கர்த்தருக்குப் பரிசுத்தமானவைகள்; அவைகள் கர்த்தரின் பொக்கிஷத்தில் சேரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And seven priests bearing seven trumpets of rams' horns before the ark of the LORD went on continually, and blew with the trumpets: and the armed men went before them; but the rear guard came after the ark of the LORD, the priests going on, and blowing with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எக்காளங்களை ஊதுகையில், ஜனங்கள் ஆர்ப்பரித்தார்கள்; எக்காள சத்தத்தை ஜனங்கள் கேட்டு, மகா ஆரவாரத்தோடே முழங்குகையில், அலங்கம் இடிந்து விழுந்தது; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராகப் பட்டணத்தில் ஏறி, பட்டணத்தைப்பிடித்து,]]></a:t>
+              <a:t><![CDATA[13. And seven priests bearing seven trumpets of rams' horns before the ark of the LORD went on continually, and blew with the trumpets: and the armed men went before them; but the rear guard came after the ark of the LORD, the priests going on, and blowing with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எக்காளங்களை ஊதுகையில், ஜனங்கள் ஆர்ப்பரித்தார்கள்; எக்காள சத்தத்தை ஜனங்கள் கேட்டு, மகா ஆரவாரத்தோடே முழங்குகையில், அலங்கம் இடிந்து விழுந்தது; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராகப் பட்டணத்தில் ஏறி, பட்டணத்தைப்பிடித்து,]]></a:t>
+              <a:t><![CDATA[14. And the second day they compassed the city once, and returned into the camp: so they did six days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எக்காளங்களை ஊதுகையில், ஜனங்கள் ஆர்ப்பரித்தார்கள்; எக்காள சத்தத்தை ஜனங்கள் கேட்டு, மகா ஆரவாரத்தோடே முழங்குகையில், அலங்கம் இடிந்து விழுந்தது; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராகப் பட்டணத்தில் ஏறி, பட்டணத்தைப்பிடித்து,]]></a:t>
+              <a:t><![CDATA[14. And the second day they compassed the city once, and returned into the camp: so they did six days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பட்டணத்திலிருந்த புருஷரையும் ஸ்திரீகளையும் வாலிபரையும் கிழவரையும் ஆடுமாடுகளையும் கழுதைகளையும் சகலத்தையும் பட்டயக்கருக்கினால் சங்காரம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the seventh day, that they rose early about the dawning of the day, and compassed the city after the same manner seven times: only on that day they compassed the city seven times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பட்டணத்திலிருந்த புருஷரையும் ஸ்திரீகளையும் வாலிபரையும் கிழவரையும் ஆடுமாடுகளையும் கழுதைகளையும் சகலத்தையும் பட்டயக்கருக்கினால் சங்காரம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the seventh day, that they rose early about the dawning of the day, and compassed the city after the same manner seven times: only on that day they compassed the city seven times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசுவா, தேசத்தை வேவுபார்த்த இரண்டு புருஷரை நோக்கி: நீங்கள் அந்த வேசியின் வீட்டிலே போய், நீங்கள் அவளுக்கு ஆணையிட்டபடி அந்த ஸ்திரீயையும் அவளுக்கு உண்டான யாவையும் அங்கேயிருந்து வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass at the seventh time, when the priests blew with the trumpets, Joshua said unto the people, Shout; for the LORD has given you the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசுவா, தேசத்தை வேவுபார்த்த இரண்டு புருஷரை நோக்கி: நீங்கள் அந்த வேசியின் வீட்டிலே போய், நீங்கள் அவளுக்கு ஆணையிட்டபடி அந்த ஸ்திரீயையும் அவளுக்கு உண்டான யாவையும் அங்கேயிருந்து வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass at the seventh time, when the priests blew with the trumpets, Joshua said unto the people, Shout; for the LORD has given you the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசுவா, தேசத்தை வேவுபார்த்த இரண்டு புருஷரை நோக்கி: நீங்கள் அந்த வேசியின் வீட்டிலே போய், நீங்கள் அவளுக்கு ஆணையிட்டபடி அந்த ஸ்திரீயையும் அவளுக்கு உண்டான யாவையும் அங்கேயிருந்து வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And the city shall be accursed, even it, and all that are therein, to the LORD: only Rahab the harlot shall live, she and all that are with her in the house, because she hid the messengers that we sent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது வேவுகாரன் அந்த வாலிபர் உள்ளேபோய், ராகாபையும் அவள் தகப்பனையும் அவள் தாயையும் சகோதரர்களையும் அவளுக்குள்ள யாவையும் அவள் குடும்பத்தார் அனைவரையும் வெளியே அழைத்துக்கொண்டுவந்து, அவர்களை இஸ்ரவேல் பாளயத்துக்குப் புறம்பே இருக்கும்படி பண்ணினார்கள்]]></a:t>
+              <a:t><![CDATA[17. And the city shall be accursed, even it, and all that are therein, to the LORD: only Rahab the harlot shall live, she and all that are with her in the house, because she hid the messengers that we sent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் அந்தக் கொம்புகளினால் நெடுந்தொனி இடும்போதும், நீங்கள் எக்காள சத்தத்தைக் கேட்கும்போதும், ஜனங்கள் எல்லாரும் மகா ஆரவாரத்தோடே ஆர்ப்பரிக்கக்கடவர்கள்; அப்பொழுது பட்டணத்தின் அலங்கம் இடிந்துவிழும்; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராக ஏறக்கடவர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto Joshua, See, I have given into yours hand Jericho, and the king thereof, and the mighty men of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது வேவுகாரன் அந்த வாலிபர் உள்ளேபோய், ராகாபையும் அவள் தகப்பனையும் அவள் தாயையும் சகோதரர்களையும் அவளுக்குள்ள யாவையும் அவள் குடும்பத்தார் அனைவரையும் வெளியே அழைத்துக்கொண்டுவந்து, அவர்களை இஸ்ரவேல் பாளயத்துக்குப் புறம்பே இருக்கும்படி பண்ணினார்கள்]]></a:t>
+              <a:t><![CDATA[17. And the city shall be accursed, even it, and all that are therein, to the LORD: only Rahab the harlot shall live, she and all that are with her in the house, because she hid the messengers that we sent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பட்டணத்தையும் அதிலுள்ள யாவையும் அக்கினியால் சுட்டெரித்தார்கள்; வெள்ளியையும் பொன்னையும், வெண்கலத்தினாலும் இரும்பினாலும் செய்தபாத்திரங்களையுமாத்திரம் கர்த்தரின் ஆலயப்பொக்கிஷத்தில் சேர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And all of you, in any way keep yourselves from the accursed thing, lest all of you make yourselves accursed, when all of you take of the accursed thing, and make the camp of Israel a curse, and trouble it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பட்டணத்தையும் அதிலுள்ள யாவையும் அக்கினியால் சுட்டெரித்தார்கள்; வெள்ளியையும் பொன்னையும், வெண்கலத்தினாலும் இரும்பினாலும் செய்தபாத்திரங்களையுமாத்திரம் கர்த்தரின் ஆலயப்பொக்கிஷத்தில் சேர்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And all of you, in any way keep yourselves from the accursed thing, lest all of you make yourselves accursed, when all of you take of the accursed thing, and make the camp of Israel a curse, and trouble it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எரிகோவை வேவுபார்க்க யோசுவா அனுப்பின ஆட்களை ராகாப் என்னும் வேசி மறைத்துவைத்தபடியினால், அவளையும் அவள் தகப்பன் வீட்டாரையும் அவளுக்குள்ள யாவையும் யோசுவா உயிரோடே வைத்தான்; அவள் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவிலே குடியிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[18. And all of you, in any way keep yourselves from the accursed thing, lest all of you make yourselves accursed, when all of you take of the accursed thing, and make the camp of Israel a curse, and trouble it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எரிகோவை வேவுபார்க்க யோசுவா அனுப்பின ஆட்களை ராகாப் என்னும் வேசி மறைத்துவைத்தபடியினால், அவளையும் அவள் தகப்பன் வீட்டாரையும் அவளுக்குள்ள யாவையும் யோசுவா உயிரோடே வைத்தான்; அவள் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவிலே குடியிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[19. But all the silver, and gold, and vessels of brass and iron, are consecrated unto the LORD: they shall come into the treasury of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எரிகோவை வேவுபார்க்க யோசுவா அனுப்பின ஆட்களை ராகாப் என்னும் வேசி மறைத்துவைத்தபடியினால், அவளையும் அவள் தகப்பன் வீட்டாரையும் அவளுக்குள்ள யாவையும் யோசுவா உயிரோடே வைத்தான்; அவள் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவிலே குடியிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[19. But all the silver, and gold, and vessels of brass and iron, are consecrated unto the LORD: they shall come into the treasury of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அக்காலத்திலே யோசுவா: இந்த எரிகோ பட்டணத்தைக் கட்டும்படி எழும்பும் மனுஷன் கர்த்தருக்கு முன்பாகச் சபிக்கப்பட்டிருக்கக்கடவன்; அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது; தன் இளைய குமாரனையும் சாகக் கொடுக்கக்கடவன் என்று சாபம் கூறினான்.]]></a:t>
+              <a:t><![CDATA[20. So the people shouted when the priests blew with the trumpets: and it came to pass, when the people heard the sound of the trumpet, and the people shouted with a great shout, that the wall fell down flat, so that the people went up into the city, every man straight before him, and they took the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அக்காலத்திலே யோசுவா: இந்த எரிகோ பட்டணத்தைக் கட்டும்படி எழும்பும் மனுஷன் கர்த்தருக்கு முன்பாகச் சபிக்கப்பட்டிருக்கக்கடவன்; அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது; தன் இளைய குமாரனையும் சாகக் கொடுக்கக்கடவன் என்று சாபம் கூறினான்.]]></a:t>
+              <a:t><![CDATA[20. So the people shouted when the priests blew with the trumpets: and it came to pass, when the people heard the sound of the trumpet, and the people shouted with a great shout, that the wall fell down flat, so that the people went up into the city, every man straight before him, and they took the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அக்காலத்திலே யோசுவா: இந்த எரிகோ பட்டணத்தைக் கட்டும்படி எழும்பும் மனுஷன் கர்த்தருக்கு முன்பாகச் சபிக்கப்பட்டிருக்கக்கடவன்; அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது தன் மூத்த குமாரனையும், அதின் வாசல்களை வைக்கிறபோது; தன் இளைய குமாரனையும் சாகக் கொடுக்கக்கடவன் என்று சாபம் கூறினான்.]]></a:t>
+              <a:t><![CDATA[20. So the people shouted when the priests blew with the trumpets: and it came to pass, when the people heard the sound of the trumpet, and the people shouted with a great shout, that the wall fell down flat, so that the people went up into the city, every man straight before him, and they took the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இவ்விதமாய்க் கர்த்தர் யோசுவாவோடேகூட இருந்தார்; அவன் கீர்த்தி தேசமெங்கும் பரம்பிற்று.]]></a:t>
+              <a:t><![CDATA[21. And they utterly destroyed all that was in the city, both man and woman, young and old, and ox, and sheep, and ass, with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படியே நூனின் குமாரனாகிய யோசுவா ஆசாரியரை அழைத்து: உடன்படிக்கைப் பெட்டியை எடுத்துக்கொண்டுபோங்கள்; தொனிக்கும் ஏழு எக்காளங்களையும் ஏழு ஆசாரியர்கள் கர்த்தருடைய பெட்டிக்கு முன்பாகப் பிடித்துக்கொண்டு போகக்கடவர்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto Joshua, See, I have given into yours hand Jericho, and the king thereof, and the mighty men of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரிகோ இஸ்ரவேல் புத்திரருக்கு முன்பாக அடைக்கப்பட்டிருந்தது; ஒருவரும் வெளியே போகவுமில்லை, ஒருவரும் உள்ளே வரவுமில்லை.]]></a:t>
+              <a:t><![CDATA[21. And they utterly destroyed all that was in the city, both man and woman, young and old, and ox, and sheep, and ass, with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரிகோ இஸ்ரவேல் புத்திரருக்கு முன்பாக அடைக்கப்பட்டிருந்தது; ஒருவரும் வெளியே போகவுமில்லை, ஒருவரும் உள்ளே வரவுமில்லை.]]></a:t>
+              <a:t><![CDATA[22. But Joshua had said unto the two men that had spied out the country, Go into the harlot's house, and bring out thence the woman, and all that she has, as all of you swore unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் யோசுவாவை நோக்கி: இதோ, எரிகோவையும் அதின் ராஜாவையும் யுத்தவீரரையும் உன் கையில் ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[22. But Joshua had said unto the two men that had spied out the country, Go into the harlot's house, and bring out thence the woman, and all that she has, as all of you swore unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் யோசுவாவை நோக்கி: இதோ, எரிகோவையும் அதின் ராஜாவையும் யுத்தவீரரையும் உன் கையில் ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[22. But Joshua had said unto the two men that had spied out the country, Go into the harlot's house, and bring out thence the woman, and all that she has, as all of you swore unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யுத்தபுருஷராகிய நீங்கள் அனைவரும் பட்டணத்தைச் சூழ்ந்து ஒருதரம் சுற்றிவாருங்கள்; இப்படி ஆறுநாள் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the young men that were spies went in, and brought out Rahab, and her father, and her mother, and her brethren, and all that she had; and they brought out all her kindred, and left them without the camp of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யுத்தபுருஷராகிய நீங்கள் அனைவரும் பட்டணத்தைச் சூழ்ந்து ஒருதரம் சுற்றிவாருங்கள்; இப்படி ஆறுநாள் செய்யக்கடவீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. And the young men that were spies went in, and brought out Rahab, and her father, and her mother, and her brethren, and all that she had; and they brought out all her kindred, and left them without the camp of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழு ஆசாரியர் பெட்டிக்கு முன்பாக ஏழு கொம்பு எக்காளங்களைப் பிடித்துக்கொண்டுபோகவேண்டும்; ஏழாம் நாளில் பட்டணத்தை ஏழுதரம் சுற்றிவரக்கடவர்கள்; ஆசாரியர் எக்காளங்களை ஊதவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. And the young men that were spies went in, and brought out Rahab, and her father, and her mother, and her brethren, and all that she had; and they brought out all her kindred, and left them without the camp of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6085,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழு ஆசாரியர் பெட்டிக்கு முன்பாக ஏழு கொம்பு எக்காளங்களைப் பிடித்துக்கொண்டுபோகவேண்டும்; ஏழாம் நாளில் பட்டணத்தை ஏழுதரம் சுற்றிவரக்கடவர்கள்; ஆசாரியர் எக்காளங்களை ஊதவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. And they burnt the city with fire, and all that was therein: only the silver, and the gold, and the vessels of brass and of iron, they put into the treasury of the house of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And they burnt the city with fire, and all that was therein: only the silver, and the gold, and the vessels of brass and of iron, they put into the treasury of the house of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And they burnt the city with fire, and all that was therein: only the silver, and the gold, and the vessels of brass and of iron, they put into the treasury of the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6412,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தப்படியே நூனின் குமாரனாகிய யோசுவா ஆசாரியரை அழைத்து: உடன்படிக்கைப் பெட்டியை எடுத்துக்கொண்டுபோங்கள்; தொனிக்கும் ஏழு எக்காளங்களையும் ஏழு ஆசாரியர்கள் கர்த்தருடைய பெட்டிக்கு முன்பாகப் பிடித்துக்கொண்டு போகக்கடவர்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[3. And all of you shall compass the city, all you men of war, and go round about the city once. Thus shall you do six days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Joshua saved Rahab the harlot alive, and her father's household, and all that she had; and she dwells in Israel even unto this day; because she hid the messengers, which Joshua sent to spy out Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Joshua saved Rahab the harlot alive, and her father's household, and all that she had; and she dwells in Israel even unto this day; because she hid the messengers, which Joshua sent to spy out Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Joshua saved Rahab the harlot alive, and her father's household, and all that she had; and she dwells in Israel even unto this day; because she hid the messengers, which Joshua sent to spy out Jericho.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And Joshua adjured them at that time, saying, Cursed be the man before the LORD, that rises up and builds this city Jericho: he shall lay the foundation thereof in his firstborn, and in his youngest son shall he set up the gates of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And Joshua adjured them at that time, saying, Cursed be the man before the LORD, that rises up and builds this city Jericho: he shall lay the foundation thereof in his firstborn, and in his youngest son shall he set up the gates of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And Joshua adjured them at that time, saying, Cursed be the man before the LORD, that rises up and builds this city Jericho: he shall lay the foundation thereof in his firstborn, and in his youngest son shall he set up the gates of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. So the LORD was with Joshua; and his fame was noised throughout all the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனங்களை நோக்கி: பட்டணத்தைச் சுற்றி நடந்துபோங்கள்; யுத்தசன்னத்தரானவர்கள் கர்த்தரின் பெட்டிக்குமுன் நடக்கக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And all of you shall compass the city, all you men of war, and go round about the city once. Thus shall you do six days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா ஜனங்களிடத்தில் பேசினவுடனே, தொனிக்கும் ஏழு எக்காளங்களைப் பிடித்திருக்கும் ஏழு ஆசாரியர் கர்த்தருக்கு முன்பாக நடந்து எக்காளங்களை ஊதினார்கள்; கர்த்தருடைய உடன்படிக்கைப் பெட்டி அவர்களுக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[4. And seven priests shall bear before the ark seven trumpets of rams' horns: and the seventh day all of you shall compass the city seven times, and the priests shall blow with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா ஜனங்களிடத்தில் பேசினவுடனே, தொனிக்கும் ஏழு எக்காளங்களைப் பிடித்திருக்கும் ஏழு ஆசாரியர் கர்த்தருக்கு முன்பாக நடந்து எக்காளங்களை ஊதினார்கள்; கர்த்தருடைய உடன்படிக்கைப் பெட்டி அவர்களுக்குப் பின்சென்றது.]]></a:t>
+              <a:t><![CDATA[4. And seven priests shall bear before the ark seven trumpets of rams' horns: and the seventh day all of you shall compass the city seven times, and the priests shall blow with the trumpets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044072" r:id="rId1"/>
+    <p:sldLayoutId id="2482537409" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8041,126 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಹೀಗೆ ಯುದ್ಧಸನ್ನದ್ಧ ರಾದ ಜನರು ತುತೂರಿಗಳನ್ನು ಊದುವ ಯಾಜಕರ ಮುಂದೆ ಹೋದರು. ಯಾಜಕರು ತುತೂರಿಯನ್ನು ಊದುತ್ತಿರುವಾಗ]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் அந்தக் கொம்புகளினால் நெடுந்தொனி இடும்போதும், நீங்கள் எக்காள சத்தத்தைக் கேட்கும்போதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಂದಿನ ಸೈನ್ಯವು ಮಂಜೂಷದ ಹಿಂದೆ ನಡೆದು ಬಂತು.]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் எல்லாரும் மகா ஆரவாரத்தோடே ஆர்ப்பரிக்கக்கடவர்கள்; அப்பொழுது பட்டணத்தின் அலங்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಯೆಹೋಶುವನು ಜನರಿಗೆನೀವು ಆರ್ಭಟಿಸಬಾರದು, ನಿಮ್ಮ ಶಬ್ದವು ಕೇಳಿಸ ಬಾರದು; ನಿಮ್ಮ ಬಾಯಿಂದ ಯಾವ ಮಾತು ಹೊರಡ ಬಾರದು;]]></a:t>
+              <a:t><![CDATA[இடிந்துவிழும்; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராக ஏறக்கடவர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಆರ್ಭಟಿಸಿರೆಂದು ಹೇಳುವ ದಿನದಲ್ಲಿ ಆರ್ಭಟಿಸಬೇಕು ಎಂದು ಆಜ್ಞಾಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[6. அந்தப்படியே நூனின் குமாரனாகிய யோசுவா ஆசாரியரை அழைத்து: உடன்படிக்கைப் பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಹೀಗೆ ಯೇ ಕರ್ತನ ಮಂಜೂಷವು ಪಟ್ಟಣವನ್ನು ಒಂದು ಸಾರಿ ಸುತ್ತಿದ ಮೇಲೆ ಅವರು ಪಾಳೆಯಕ್ಕೆ ಬಂದು ಅಲ್ಲಿ ವಾಸಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோங்கள்; தொனிக்கும் ஏழு எக்காளங்களையும் ஏழு ஆசாரியர்கள் கர்த்தருடைய பெட்டிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಯೆಹೋಶುವನು ಬೆಳಿಗ್ಗೆ ಎದ್ದನು; ಯಾಜಕರು ಕರ್ತನ ಮಂಜೂಷವನ್ನು ತೆಗೆದುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[முன்பாகப் பிடித்துக்கொண்டு போகக்கடவர்கள் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಟಗ ರಿನ ಕೊಂಬುಗಳ ಏಳು ತುತೂರಿಗಳನ್ನು ಹಿಡಿಯುವ ಏಳುಮಂದಿ ಯಾಜಕರು ತುತೂರಿಗಳನ್ನು ಊದುತ್ತಾ ಕರ್ತನ ಒಡಂಬಡಿಕೆಯ]]></a:t>
+              <a:t><![CDATA[7. ஜனங்களை நோக்கி: பட்டணத்தைச் சுற்றி நடந்துபோங்கள்; யுத்தசன்னத்தரானவர்கள் கர்த்தரின் பெட்டிக்குமுன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂಜೂಷದ ಮುಂದೆ ನಡೆಯುತ್ತಾ ಹೋದರು. ಯುದ್ಧಕ್ಕೆ ಸಿದ್ಧರಾದ ಜನರು ಅವರ ಮುಂದೆ ಹೋದರು. ಆದರೆ ಯಾಜಕರು ತುತೂರಿಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[நடக்கக்கடவர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಊದುತ್ತಾ ಹೋಗುವಾಗ ಕರ್ತನ ಮಂಜೂಷದ ಹಿಂದೆ ಸೈನ್ಯದವರು ನಡೆದರು.]]></a:t>
+              <a:t><![CDATA[8. யோசுவா ஜனங்களிடத்தில் பேசினவுடனே, தொனிக்கும் ஏழு எக்காளங்களைப் பிடித்திருக்கும் ஏழு ஆசாரியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಹೀಗೆ ಎರಡನೆ ದಿನದಲ್ಲಿ ಅವರು ಪಟ್ಟಣವನ್ನು ಒಂದು ಸಾರಿ ಸುತ್ತಿ ಬಂದು ಪಾಳೆಯಕ್ಕೆ ಹಿಂತಿರುಗಿದರು. ಹೀಗೆಯೇ ಆರು]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கு முன்பாக நடந்து எக்காளங்களை ஊதினார்கள்; கர்த்தருடைய உடன்படிக்கைப் பெட்டி அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರು ಟಗರಿನ ಕೊಂಬುಗಳ ತುತೂರಿಗಳಿಂದ ದೀರ್ಘ ಧ್ವನಿ ಗೈಯುವಾಗ ನೀವು ಆ ತುತೂರಿಯ ಧ್ವನಿಯನ್ನು ಕೇಳಿದವರಾಗಿ ಜನರೆಲ್ಲರು]]></a:t>
+              <a:t><![CDATA[1. எரிகோ இஸ்ரவேல் புத்திரருக்கு முன்பாக அடைக்கப்பட்டிருந்தது; ஒருவரும் வெளியே போகவுமில்லை, ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿವಸ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[பின்சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆದರೆ ಏಳನೇ ದಿವಸ ಸೂರ್ಯೋದಯವಾಗುವಾಗ ಅವರು ಎದ್ದು ಪಟ್ಟಣವನ್ನು ಅದೇ ರೀತಿಯಾಗಿ ಏಳು ಸಾರಿ ಸುತ್ತಿಬಂದರು; ಆ]]></a:t>
+              <a:t><![CDATA[9. எக்காளங்களை ஊதுகிற ஆசாரியருக்குமுன் யுத்தசன்னத்தரானவர்கள் நடந்தார்கள்; பின்தண்டு எக்காளங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿನದಲ್ಲಿ ಮಾತ್ರವೇ ಪಟ್ಟಣವನ್ನು ಏಳು ಸಾರಿ ಸುತ್ತಿ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[ஊதப்படும்போது பெட்டிக்குப் பின்சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಏಳನೇ ಸಾರಿ ಯಾಜಕರು ತುತೂರಿಗಳನ್ನು ಊದುವಾಗ ಆದದ್ದೇನಂದರೆ, ಯೆಹೋಶುವನು ಜನರಿಗೆ--ಆರ್ಭಟಿಸಿರಿ; ಕರ್ತನು ನಿಮಗೆ ಈ]]></a:t>
+              <a:t><![CDATA[10. யோசுவா ஜனங்களை நோக்கி: நான் சொல்லும் நாள்மட்டும், நீங்கள் ஆர்ப்பரியாமலும் உங்கள் வாயினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ಕೊಟ್ಟಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[சத்தங்காட்டாமலும் இருங்கள்; உங்கள் வாயிலிருந்து ஒரு பேச்சும் புறப்படவேண்டாம்; ஆர்ப்பரியுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಇದಲ್ಲದೆ ಈ ಪಟ್ಟಣವೂ ಅದರಲ್ಲಿರುವ ಸಮಸ್ತವೂ ಕರ್ತನ ಶಾಪಕ್ಕೊಳಗಾಗುವದು; ರಾಹಾಬಳೆಂಬ ಸೂಳೆಯೂ ಆಕೆಯ ಮನೆಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு நான் சொல்லும் நாளிலே ஆர்ப்பரிப்பீர்களாக என்று கட்டளையிட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವವರೆಲ್ಲರೂ ಮಾತ್ರ ಉಳಿಯಲಿ. ಯಾಕಂದರೆ ನಾವು ಕಳುಹಿಸಿದ ದೂತರನ್ನು ಆಕೆಯು ಬಚ್ಚಿಟ್ಟಳು.]]></a:t>
+              <a:t><![CDATA[11. அப்படியே கர்த்தரின் பெட்டியைப் பட்டணத்தைச் சூழ்ந்து ஒருதரம் சுற்றிவரப்பண்ணினான்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನೀವು ಶಾಪ ಕ್ಕೊಳಗಾದವುಗಳನ್ನು ತೆಗೆದುಕೊಂಡಾಗ ನಿಮ್ಮನ್ನು ಶಾಪಕ್ಕೆ ಈಡಾಗಿ ಮಾಡಿಕೊಂಡು ಇಸ್ರಾಯೇಲಿನ ದಂಡನ್ನು]]></a:t>
+              <a:t><![CDATA[திரும்பப் பாளயத்தில் வந்து, பாளயத்தில் இராத் தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಾಪಕ್ಕೆ ಈಡುಮಾಡಿ ತೊಂದರೆಪಡಿಸದ ಹಾಗೆ ಶಾಪಕ್ಕೆ ಈಡಾದವುಗಳನ್ನು ತೆಗೆದುಕೊಳ್ಳದೆ ಬಹು ಎಚ್ಚರಿಕೆಯಾಗಿರ್ರಿ.]]></a:t>
+              <a:t><![CDATA[12. யோசுவா அதிகாலமே எழுந்திருந்தான்; ஆசாரியர்கள் கர்த்தரின் பெட்டியைச் சுமந்துகொண்டு போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಎಲ್ಲಾ ಬೆಳ್ಳಿ ಬಂಗಾರವೂ ಹಿತ್ತಾಳೆ ಕಬ್ಬಿಣ ಪಾತ್ರೆಗಳೂ ಕರ್ತನಿಗೆ ವಿಾಸಲಾಗಿರ ಬೇಕು. ಅವು ಕರ್ತನ ಭಂಡಾರಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[13. தொனிக்கும் ஏழு எக்காளங்களைப் பிடிக்கிற ஏழு ஆசாரியர்களும் எக்காளங்களை ஊதிக்கொண்டே கர்த்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಹಾ ಆರ್ಭಟವಾಗಿ ಆರ್ಭಟಿಸಬೇಕು; ಆಗ ಆ ಪಟ್ಟಣದ ಗೋಡೆಯು ನೆಲಸಮವಾಗಿ ಬಿದ್ದು ಹೋಗುವದು. ಜನರಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ]]></a:t>
+              <a:t><![CDATA[உள்ளே வரவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇರಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பெட்டிக்கு முன்பாக நடந்தார்கள்; யுத்தசன்னத்தரானவர்கள் அவர்களுக்கு முன்னாலே நடந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಹೀಗೆ ಯಾಜಕರು ತುತೂರಿಗಳನ್ನು ಊದಿದಾಗ ಜನರು ಆರ್ಭಟಿಸಿದರು. ತುತ್ತೂರಿಯ ಶಬ್ದವನ್ನು ಜನರು ಕೇಳಿದಾಗ ಮಹಾ ಆರ್ಭಟವಾಗಿ]]></a:t>
+              <a:t><![CDATA[பின்தண்டோவெனில் எக்காளங்கள் ஊதப்படுகையில், கர்த்தரின் பெட்டிக்குப் பின்சென்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರ್ಭಟಿಸುತ್ತಲೇ ಗೋಡೆಯು ನೆಲಸಮವಾಗಿ ಕೆಳಗೆ ಬಿತ್ತು; ಹೀಗೆ ಜನರಲ್ಲಿ ಪ್ರತಿಯೊಬ್ಬನು ತನ್ನ ಮುಂದೆ ನೇರವಾಗಿ ಏರಿಹೋದನು.]]></a:t>
+              <a:t><![CDATA[14. இரண்டாம் நாளிலும் பட்டணத்தை ஒருதரம் சுற்றிவந்து, பாளயத்துக்குத் திரும்பினார்கள்; இந்தப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗ ಪಟ್ಟಣವು ಅವರಿಗೆ ಸ್ವಾಧೀನ ವಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[ஆறுநாளும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಪಟ್ಟಣದಲ್ಲಿರುವ ಎಲ್ಲಾ ಸ್ತ್ರೀ ಪುರುಷ ರನ್ನೂ ಹಿರಿಕಿರಿಯರನ್ನೂ ಕುರಿದನಗಳನ್ನೂ ಕತ್ತೆ ಗಳನ್ನೂ ಕತ್ತಿಯ ಬಾಯಿಂದ]]></a:t>
+              <a:t><![CDATA[15. ஏழாம்நாளில், அதிகாலமே கிழக்கு வெளுக்கும்போது எழுந்திருந்து அந்தப்பிரகாரமே பட்டணத்தை ஏழுதரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಪೂರ್ಣವಾಗಿ ನಾಶ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[சுற்றிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆದರೆ ಯೆಹೋಶುವನು ದೇಶವನ್ನು ಪಾಳತಿ ನೋಡುವದಕ್ಕೆ ಹೋಗಿದ್ದ ಇಬ್ಬರು ಮನುಷ್ಯರಿಗೆ-- ನೀವು ಸೂಳೆಯಾದ ಹೆಂಗಸಿನ ಮನೆಗೆ]]></a:t>
+              <a:t><![CDATA[16. ஏழாந்தரம் ஆசாரியர் எக்காளங்களை ஊதுகையில், யோசுவா ஜனங்களை நோக்கி: ஆர்ப்பரியுங்கள், பட்டணத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಿ ಅವಳನ್ನೂ ಅವಳಿಗೆ ಉಂಟಾದ ಸಮಸ್ತವನ್ನೂ ಅವಳಿಗೆ ಆಣೆ ಇಟ್ಟ ಹಾಗೆ ಅಲ್ಲಿಂದ ಹೊರಗೆ ತಕ್ಕೊಂಡು ಬನ್ನಿರಿ ಎಂದು]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உங்களுக்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[17. ஆனாலும் இந்தப்பட்டணமும் இதிலுள்ள யாவும் கர்த்தருக்குச் சாபத்தீடாயிருக்கும்; நாம் அனுப்பின ஆட்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಪಾಳತಿಗಾರರಾದ ಯೌವನಸ್ಥರು ಒಳಗೆ ಹೋಗಿ ರಾಹಾಬಳನ್ನೂ ಅವಳ ತಂದೆ ತಾಯಿಯನ್ನೂ ಸಹೋದರರನ್ನೂ ಅವಳಿಗಿದ್ದ ಸಮಸ್ತವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[ராகாப் என்னும் வேசி மறைத்துவைத்தபடியால், அவளும் அவளோடே வீட்டுக்குள் இருக்கிற அனைவருமாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ನೇರವಾಗಿ ಹೋಗುವನು ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் யோசுவாவை நோக்கி: இதோ, எரிகோவையும் அதின் ராஜாவையும் யுத்தவீரரையும் உன் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಳ ಸಂಬಂಧಿಕರಾದವರೆಲ್ಲರನ್ನೂ ಹೊರಗೆ ಕರತಂದು ಇಸ್ರಾಯೇಲ್‌ ಪಾಳೆಯದ ಹೊರಗೆ ಅವರನ್ನು ಇರಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ಪಟ್ಟಣ ವನ್ನೂ ಅದರಲ್ಲಿರುವ ಸಮಸ್ತವನ್ನೂ ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟರು. ಬೆಳ್ಳಿ ಬಂಗಾರವನ್ನೂ ಹಿತ್ತಾಳೆ]]></a:t>
+              <a:t><![CDATA[18. சாபத்தீடானதில் ஏதாகிலும் எடுத்துக்கொள்ளுகிறதினாலே நீங்கள் சாபத்தீடாகாதபடிக்கும், இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಬ್ಬಿಣದ ಪಾತ್ರೆಗಳನ್ನೂ ಮಾತ್ರ ಕರ್ತನ ಮನೆಯ ಭಂಡಾರದಲ್ಲಿ ಇಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[பாளயத்தைச் சாபத்தீடாக்கி அதைக் கலங்கப்பண்ணாதபடிக்கும், நீங்கள் சாபத்தீடானதற்குமாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆದರೆ ಯೆಹೋಶುವನು ಸೂಳೆಯಾದ ರಾಹಾಬಳನ್ನೂ ಅವಳ ತಂದೆಯ ಮನೆಯವರನ್ನೂ ಅವಳಿಗಿದ್ದ ಸಮಸ್ತವನ್ನೂ ತಪ್ಪಿಸಿ ಉಳಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಳು ಈ ದಿನದ ವರೆಗೂ ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ವಾಸವಾಗಿ ದ್ದಾಳೆ; ಯಾಕಂದರೆ ಯೆರಿಕೋವನ್ನು ಪಾಳತಿ ನೋಡಲು ಯೆಹೋಶುವನು ಕಳುಹಿಸಿದ]]></a:t>
+              <a:t><![CDATA[19. சகல வெள்ளியும் பொன்னும், வெண்கலத்தினாலும் இரும்பினாலும் செய்யப்பட்ட பாத்திரங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೂತರನ್ನು ಬಚ್ಚಿಟ್ಟಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குப் பரிசுத்தமானவைகள்; அவைகள் கர்த்தரின் பொக்கிஷத்தில் சேரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆ ಕಾಲದಲ್ಲಿ ಯೆಹೋಶುವನು ಅವರಿಗೆ--ಈ ಯೆರಿಕೋ ಪಟ್ಟಣವನ್ನು ತಿರಿಗಿ ಕಟ್ಟಿಸುವ ಮನುಷ್ಯನು ಕರ್ತನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[20. எக்காளங்களை ஊதுகையில், ஜனங்கள் ஆர்ப்பரித்தார்கள்; எக்காள சத்தத்தை ஜனங்கள் கேட்டு, மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶಪಿಸಲ್ಪಡಲಿ; ತನ್ನ ಚೊಚ್ಚಲ ಮಗನಲ್ಲಿ ಅದರ ಅಸ್ತಿವಾರವನ್ನು ಹಾಕುವನು, ತನ್ನ ಕೊನೆಯ ಮಗನಲ್ಲಿ ಅದರ ಬಾಗಲುಗಳನ್ನು ಇಡುವನು]]></a:t>
+              <a:t><![CDATA[ஆரவாரத்தோடே முழங்குகையில், அலங்கம் இடிந்து விழுந்தது; உடனே ஜனங்கள் அவரவர் தங்களுக்கு நேராகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ಆಣೆ ಇಟ್ಟು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[பட்டணத்தில் ஏறி, பட்டணத்தைப்பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಹೀಗೆಯೇ ಕರ್ತನು ಯೆಹೋಶುವನ ಸಂಗಡ ಇದ್ದನು; ಅವನ ಕೀರ್ತಿ ದೇಶದಲ್ಲೆಲ್ಲಾ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[21. பட்டணத்திலிருந்த புருஷரையும் ஸ்திரீகளையும் வாலிபரையும் கிழவரையும் ஆடுமாடுகளையும் கழுதைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ನೂನನ ಮಗನಾದ ಯೆಹೋಶುವನು ಯಾಜಕರನ್ನು ಕರೆದು ಅವರಿಗೆ--ನೀವು ಒಡಂಬಡಿ ಕೆಯ ಮಂಜೂಷವನ್ನು ಎತ್ತಿಕೊಳ್ಳಿರಿ; ಏಳು]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ನಿಮಿತ್ತವಾಗಿ ಒಬ್ಬರೂ ಹೊರಗೆ ಬಾರದ ಹಾಗೆಯೂ ಒಳಗೆ ಹೋಗದ ಹಾಗೆಯೂ ಯೆರಿಕೋವು ಭದ್ರ ವಾಗಿ]]></a:t>
+              <a:t><![CDATA[சகலத்தையும் பட்டயக்கருக்கினால் சங்காரம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಚ್ಚಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[22. யோசுவா, தேசத்தை வேவுபார்த்த இரண்டு புருஷரை நோக்கி: நீங்கள் அந்த வேசியின் வீட்டிலே போய், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆಗ ಕರ್ತನು ಯೆಹೋಶುವ ನಿಗೆ--ನೋಡು, ಯೆರಿಕೋವನ್ನೂ ಅದರ ಅರಸನನ್ನೂ ಬಲವುಳ್ಳ ಪರಾಕ್ರಮಿಗಳನ್ನೂ ನಿನ್ನ ಕೈಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[அவளுக்கு ஆணையிட்டபடி அந்த ஸ்திரீயையும் அவளுக்கு உண்டான யாவையும் அங்கேயிருந்து வெளியே கொண்டுவாருங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಿ ಕೊಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯುದ್ಧ ಸನ್ನದ್ಧರಾದ ನೀವೆಲ್ಲರೂ ಪಟ್ಟಣ ವನ್ನು ಸುತ್ತಬೇಕು, ಅಂದರೆ ಒಂದು ಸಾರಿ ಪಟ್ಟಣದ ಸುತ್ತಲೂ ಹೋಗಬೇಕು. ಈ]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது வேவுகாரன் அந்த வாலிபர் உள்ளேபோய், ராகாபையும் அவள் தகப்பனையும் அவள் தாயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಆರು ದಿವಸಗಳು ಮಾಡಬೇಕು.]]></a:t>
+              <a:t><![CDATA[சகோதரர்களையும் அவளுக்குள்ள யாவையும் அவள் குடும்பத்தார் அனைவரையும் வெளியே அழைத்துக்கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಏಳು ಮಂದಿ ಯಾಜಕರು ಟಗರಿನ ಕೊಂಬುಗಳ ಏಳು ತುತೂರಿಗಳನ್ನು ಹಿಡುಕೊಂಡು ಮಂಜೂಷದ ಮುಂದೆ ಹೋಗಬೇಕು. ಆದರೆ ಅವರು ಏಳನೇ ದಿನ]]></a:t>
+              <a:t><![CDATA[அவர்களை இஸ்ரவேல் பாளயத்துக்குப் புறம்பே இருக்கும்படி பண்ணினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15021,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ಏಳುಸಾರಿ ಸುತ್ತಬೇಕು. ಯಾಜಕರು ತುತೂರಿಗಳನ್ನು ಊದಬೇಕು.]]></a:t>
+              <a:t><![CDATA[24. பட்டணத்தையும் அதிலுள்ள யாவையும் அக்கினியால் சுட்டெரித்தார்கள்; வெள்ளியையும் பொன்னையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெண்கலத்தினாலும் இரும்பினாலும் செய்தபாத்திரங்களையுமாத்திரம் கர்த்தரின் ஆலயப்பொக்கிஷத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சேர்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15417,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಂದಿ ಯಾಜಕರು ಟಗರಿನ ಕೊಂಬುಗಳ ಏಳು ತುತೂರಿ ಗಳನ್ನು ಕರ್ತನ ಮಂಜೂಷದ ಮುಂದೆ ಹಿಡುಕೊಂಡು ಹೋಗಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[3. யுத்தபுருஷராகிய நீங்கள் அனைவரும் பட்டணத்தைச் சூழ்ந்து ஒருதரம் சுற்றிவாருங்கள்; இப்படி ஆறுநாள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. எரிகோவை வேவுபார்க்க யோசுவா அனுப்பின ஆட்களை ராகாப் என்னும் வேசி மறைத்துவைத்தபடியினால், அவளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவள் தகப்பன் வீட்டாரையும் அவளுக்குள்ள யாவையும் யோசுவா உயிரோடே வைத்தான்; அவள் இந்நாள்வரைக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலின் நடுவிலே குடியிருக்கிறாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அக்காலத்திலே யோசுவா: இந்த எரிகோ பட்டணத்தைக் கட்டும்படி எழும்பும் மனுஷன் கர்த்தருக்கு முன்பாகச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சபிக்கப்பட்டிருக்கக்கடவன்; அவன் அதின் அஸ்திபாரத்தைப் போடுகிறபோது தன் மூத்த குமாரனையும், அதின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசல்களை வைக்கிறபோது; தன் இளைய குமாரனையும் சாகக் கொடுக்கக்கடவன் என்று சாபம் கூறினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இவ்விதமாய்க் கர்த்தர் யோசுவாவோடேகூட இருந்தார்; அவன் கீர்த்தி தேசமெங்கும் பரம்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಜನರಿಗೆ--ನೀವು ಹಾದು ಹೋಗಿ ಪಟ್ಟಣವನ್ನು ಸುತ್ತಿರಿ; ಯುದ್ಧಸನ್ನದ್ಧರು ಕರ್ತನ ಮಂಜೂಷದ ಮುಂದೆ ಹೋಗಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[செய்யக்கடவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯೆಹೋಶುವನು ಜನರ ಸಂಗಡ ಮಾತನಾಡಿದ ತರುವಾಯ ಆದದ್ದೇನಂದರೆ, ಟಗರಿನ ಕೊಂಬುಗಳ ಏಳು ತುತೂರಿಗಳನ್ನು ಹಿಡುಕೊಂಡ ಏಳು ಮಂದಿ]]></a:t>
+              <a:t><![CDATA[4. ஏழு ஆசாரியர் பெட்டிக்கு முன்பாக ஏழு கொம்பு எக்காளங்களைப் பிடித்துக்கொண்டுபோகவேண்டும்; ஏழாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕರು ತುತೂರಿಗಳನ್ನು ಊದುತ್ತಾ ಕರ್ತನ ಮುಂದೆ ನಡೆದರು. ಕರ್ತನ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂ ಷವು ಅವರನ್ನು ಹಿಂಬಾಲಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[நாளில் பட்டணத்தை ஏழுதரம் சுற்றிவரக்கடவர்கள்; ஆசாரியர் எக்காளங்களை ஊதவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>