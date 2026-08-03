--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -119,50 +119,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +211,52 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +418,55 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின் மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின் மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆ, ஆண்டவரே, இஸ்ரவேலர் தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; இப்பொழுது நான் என்ன சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப் பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப் பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: எழுந்திரு, நீ இப்படி முகங்குப்புற விழுந்து கிடக்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின் மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின் மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
+              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
+              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[8. ஆ, ஆண்டவரே, இஸ்ரவேலர் தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; இப்பொழுது நான் என்ன சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[8. ஆ, ஆண்டவரே, இஸ்ரவேலர் தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; இப்பொழுது நான் என்ன சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப் பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப் பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: எழுந்திரு, நீ இப்படி முகங்குப்புற விழுந்து கிடக்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது, யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது, யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின் வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின் வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப் பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப் பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து, அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
+              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து, அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆகான் யோசுவாவுக்குப் பிரதியுத்தரமாக; மெய்யாகவே நான் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்.]]></a:t>
+              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆகான் யோசுவாவுக்குப் பிரதியுத்தரமாக; மெய்யாகவே நான் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்.]]></a:t>
+              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
+              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது, யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது, யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின் வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின் வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப் பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப் பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து, அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து, அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஆகான் யோசுவாவுக்குப் பிரதியுத்தரமாக; மெய்யாகவே நான் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6957,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506320" r:id="rId1"/>
+    <p:sldLayoutId id="2474739426" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,50 +8105,66 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. So there went up thither of the people about three thousand men: and they fled before the men of]]></a:t>
+              <a:t><![CDATA[সকলে আখন এবং তার পরিবারের সকলকে পাথর ছুঁড়ে ছুঁড়ে মেরে ফেলল| তাদের তারা পুড়িয়ে ফেলল| তার সঙ্গে যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ai.]]></a:t>
+              <a:t><![CDATA[কিছু ছিল সেগুলোও পুড়িয়ে ফেলল আখনকে পুড়িয়ে মারার পর তারা তার মৃত দেহের ওপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the men of Ai stroke of them about thirty and six men: for they chased them from before the]]></a:t>
+              <a:t><![CDATA[26. অনেক পাথর চাপিয়ে দিল| সেই সব পাথর আজও সেখানে দেখা যাবে| এভাবেই ঈশ্বর আখনের বিনাশ ঘটালেন| এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gate even unto Shebarim, and stroke them in the going down: wherefore the hearts of the people]]></a:t>
+              <a:t><![CDATA[কারণে ঐ জায়গাটিকে বলা হয় আখোর উপত্যকা| এর পর ইস্রায়েলের ওপর প্রভুর ক্রোধ প্রশমিত হয়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[melted, and became as water.]]></a:t>
+              <a:t><![CDATA[1. কিন্তু ইস্রায়েলের লোকরা ঈশ্বরের আদেশ পালন করে নি| যিহূদা পরিবারগোষ্ঠীর একজনের নাম ছিল আখন| তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Joshua rent his clothes, and fell to the earth upon his face before the ark of the LORD until]]></a:t>
+              <a:t><![CDATA[পিতার নাম কর্ম্মি, পিতামহের নাম জিমরি| আখন কিছু জিনিস রেখেছিল, য়েগুলো নষ্ট করে দেওয়া উচিত্‌ ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the evening, he and the elders of Israel, and put dust upon their heads.]]></a:t>
+              <a:t><![CDATA[সেই জন্য প্রভু ইস্রায়েলের লোকদের উপর ক্রুদ্ধ হলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Joshua said, Alas, O LORD God, wherefore have you at all brought this people over Jordan, to]]></a:t>
+              <a:t><![CDATA[2. তারা য়িরীহো দখল করার পর যিহোশূয় কয়েকজন লোককে অয়তে পাঠালেন| অয় বৈথেলের পূর্বদিকে বৈত্‌-আবনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deliver us into the hand of the Amorites, to destroy us? would to God we had been content, and dwelt]]></a:t>
+              <a:t><![CDATA[কাছে অবস্থিত| যিহোশূয় তাদের বললেন, “তোমরা অয়তে যাও| সেই জায়গায় কি কি দুর্বল দিক আছে দেখে এসো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the other side Jordan!]]></a:t>
+              <a:t><![CDATA[সে কথা শুনে লোকরা সেই দেশে গুপ্তচরবৃত্তি করতে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But the children of Israel committed a trespass in the accursed thing: for Achan, the son of]]></a:t>
+              <a:t><![CDATA[22. সুতরাং যিহোশূয় কিছু লোককে তাঁবুতে পাঠালেন| তারা ছুটে তাঁবুতে গিয়ে ঐসব লুকানো জিনিস খুঁজে পেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. O LORD, what shall I say, when Israel turns their backs before their enemies!]]></a:t>
+              <a:t><![CDATA[3. কিছুদিন পর তারা যিহোশূয়র কাছে ফিরে এলো| তারা বলল, “অয় বেশ দুর্বল জায়গা| দখল করার জন্য আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For the Canaanites and all the inhabitants of the land shall hear of it, and shall surround us]]></a:t>
+              <a:t><![CDATA[সকলের যাবার দরকার নেই| 2,000 অথবা 3,000 লোক পাঠালেই চলবে| গোটা সৈন্যবাহিনী কাজে লাগাবার দরকার নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round, and cut off our name from the earth: and what will you do unto your great name?]]></a:t>
+              <a:t><![CDATA[খুব কম লোকই সেখানে আছে যারা আমাদের সঙ্গে যুদ্ধ করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the LORD said unto Joshua, Get you up; wherefore lie you thus upon your face?]]></a:t>
+              <a:t><![CDATA[4. প্রায 3,000 লোক অয়তে গেল| অযের লোকরা প্রায 36 জন ইস্রায়েলের লোককে হত্যা করেছিল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Israel has sinned, and they have also transgressed my covenant which I commanded them: for they]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়রা ভয় পেয়ে পালিয়ে গিয়েছিল| অযের লোকরা শহরের ফটক থেকেই তাদের তাড়া করছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have even taken of the accursed thing, and have also stolen, and dissembled also, and they have put]]></a:t>
+              <a:t><![CDATA[5. তারা পালিয়ে গিয়েছিল যেখানে নিরেট শিলাখণ্ড থেকে পাথর কাটা হয়| অযের লোকরা তাদের হারিযে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it even among their own stuff.]]></a:t>
+              <a:t><![CDATA[দিয়েছিল|এই সব দেখে ইস্রায়েলের লোকরা খুব ভয় পেয়ে গেল, তারা সাহস হারিযে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Therefore the children of Israel could not stand before their enemies, but turned their backs]]></a:t>
+              <a:t><![CDATA[6. যিহোশূয় যখন এই সংবাদ পেলন তখন মনের দুঃখে তিনি তাঁর পোশাক ছিঁড়ে ফেললেন| পবিত্র সিন্দুকের সামনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before their enemies, because they were accursed: neither will I be with you any more, except all of]]></a:t>
+              <a:t><![CDATA[তিনি মাটিতে মাথা নুইযে দিলেন| সন্ধ্যা পর্য়ন্ত এভাবেই তিনি কাটালেন| ইস্রায়েলের নেতারাও এভাবে মাথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you destroy the accursed from among you.]]></a:t>
+              <a:t><![CDATA[হেঁট করে বসে রইল| দুঃখ বেদনা প্রকাশ করতে তারাও নিজেদের মাথায় ধুলো ছুঁড়লো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Carmi, the son of Zabdi, the son of Zerah, of the tribe of Judah, took of the accursed thing: and]]></a:t>
+              <a:t><![CDATA[রূপো ছিল শালের তলায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Up, sanctify the people, and say, Sanctify yourselves against tomorrow: for thus says the LORD]]></a:t>
+              <a:t><![CDATA[7. যিহোশূয় বললেন, “হে প্রভু, আমার স্বামী! তুমি আমাদের সকলকে যর্দন নদী পার করিযে এখানে এনেছ| কেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God of Israel, There is an accursed thing in the midst of you, O Israel: you can not stand before]]></a:t>
+              <a:t><![CDATA[তুমি এতদুর টেনে নিয়ে এসে তারপর ইমোরীয় লোকদের দিয়ে আমাদের এই সর্বনাশ করলে? আমরা য়র্দ্দনের ওপারেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours enemies, until all of you take away the accursed thing from among you.]]></a:t>
+              <a:t><![CDATA[তো সুখে স্বাচ্ছন্দ্য়ে থাকতে পারতাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. In the morning therefore all of you shall be brought according to your tribes: and it shall be,]]></a:t>
+              <a:t><![CDATA[8. হে প্রভু! আমি প্রাণের শপথ করে বলছি, এখন আর আমার বলার মতো কিছুই নেই| ইস্রায়েল তার শত্রুর কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the tribe which the LORD takes shall come according to the families thereof; and the family]]></a:t>
+              <a:t><![CDATA[হেরে গেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the LORD shall take shall come by households; and the household which the LORD shall take]]></a:t>
+              <a:t><![CDATA[9. কনানীয়রা ও অন্যান্য অধিবাসীরা সকলেই জানতে পারবে কি ঘটেছে| এরপর তারা আমাদের আক্রমণ করবে, আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall come man by man.]]></a:t>
+              <a:t><![CDATA[মেরে ফেলবে, তখন তোমার মহানাম রক্ষা করতে তুমি কি করবে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And it shall be, that he that is taken with the accursed thing shall be burnt with fire, he and]]></a:t>
+              <a:t><![CDATA[10. প্রভু যিহোশূয়কে বললেন, “কেন তোমরা মাটিতে মাথা নুইযে বসে আছ? উঠে দাঁড়াও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all that he has: because he has transgressed the covenant of the LORD, and because he has wrought]]></a:t>
+              <a:t><![CDATA[11. ইস্রায়েলের লোকরা আমার বিরুদ্ধে পাপ করেছে| য়ে চুক্তি পালন করতে তাদের আদেশ দিয়েছিলাম তারা তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[folly in Israel.]]></a:t>
+              <a:t><![CDATA[ভঙ্গ করেছে| য়ে সব জিনিস তাদের ধ্বংস করতে আদেশ করেছিলাম, তার মধ্যে থেকে কিছু জিনিস তারা নিয়েছে| আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the anger of the LORD was kindled against the children of Israel.]]></a:t>
+              <a:t><![CDATA[23. তারা তাঁবুর ভেতর থেকে সমস্ত জিনিস বের করে আনল| তারা সেগুলো যিহোশূয় এবং ইস্রায়েলের সমস্ত লোকদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. So Joshua rose up early in the morning, and brought Israel by their tribes; and the tribe of]]></a:t>
+              <a:t><![CDATA[আমার সম্পত্তি চুরি করেছে| তারা মিথ্যাবাদী| তারা সেসব নিজেদের ব্যবহারের জন্য নিয়ে গিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah was taken:]]></a:t>
+              <a:t><![CDATA[12. সেই জন্য ইস্রায়েলীয় সৈন্য যুদ্ধ ছেড়ে পালিয়ে এসেছে| কারণ তারা অন্যায় করেছিল| তাদের শেষ করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he brought the family of Judah; and he took the family of the Zarhites: and he brought the]]></a:t>
+              <a:t><![CDATA[দেওয়াই উচিত্‌| আমি তোমাদের আর সাহায্য করব না| যদি তোমরা আমার নির্দেশমত প্রত্যেকটি জিনিস নষ্ট না কর,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[family of the Zarhites man by man; and Zabdi was taken:]]></a:t>
+              <a:t><![CDATA[তাহলে আমি তোমাদের সঙ্গে থাকব না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he brought his household man by man; and Achan, the son of Carmi, the son of Zabdi, the son]]></a:t>
+              <a:t><![CDATA[13. “যাও! তাদের পবিত্র করো| তাদের বলো, ‘তোমরা নিজেদের শুচি করো| আগামীকালের জন্য তৈরী হও| ইস্রায়েলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Zerah, of the tribe of Judah, was taken.]]></a:t>
+              <a:t><![CDATA[প্রভু ঈশ্বর বয়ং বলেছেন য়ে কিছু লোক তাঁর নির্দেশ মতো জিনিসগুলো নষ্ট না করে সেগুলো রেখে দিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Joshua said unto Achan, My son, give, I pray you, glory to the LORD God of Israel, and make]]></a:t>
+              <a:t><![CDATA[সেগুলো ফেলে না দিলে কিছুতেই তোমরা শত্রুদের হারাতে পারবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[confession unto him; and tell me now what you have done; hide it not from me.]]></a:t>
+              <a:t><![CDATA[14. “কাল সকালে তোমরা সবাই প্রভুর সামনে অবশ্যই দাঁড়াবে| সমস্ত পরিবারগোষ্ঠী প্রভুর সামনে দাঁড়াবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Achan answered Joshua, and said, Indeed I have sinned against the LORD God of Israel, and]]></a:t>
+              <a:t><![CDATA[এরপর তিনি একটি পরিবারগোষ্ঠী বেছে নেবেন| তারপর সেই পরিবারগোষ্ঠীটি প্রভুর সামনে দাঁড়াবে| এরপর প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thus and thus have I done:]]></a:t>
+              <a:t><![CDATA[সেই পরিবারগোষ্ঠীর প্রতিটি বংশ খুঁটিযে দেখবেন এবং একটি বংশ বেছে নেবেন| তারপর তিনি সেই বংশের প্রতিটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Joshua sent men from Jericho to Ai, which is beside Bethaven, on the east of Bethel, and]]></a:t>
+              <a:t><![CDATA[কাছে নিয়ে গেল| প্রভুর সামনে তারা সেগুলো মাটিতে ফেলে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. When I saw among the spoils a goodly Babylonish garment, and two hundred shekels of silver, and]]></a:t>
+              <a:t><![CDATA[সদস্যকে বেছে নেবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a wedge of gold of fifty shekels weight, then I coveted them, and took them; and, behold, they are]]></a:t>
+              <a:t><![CDATA[15. য়ে ব্যক্তি ঐ সমস্ত জিনিস রেখে দিয়েছে, যা আমাদের নষ্ট করে দেওয়া উচিত্‌ ছিল, সে ধরা পড়বে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hid in the earth in the midst of my tent, and the silver under it.]]></a:t>
+              <a:t><![CDATA[তারপর তাকে পুড়িয়ে মারা হবে এবং তার সঙ্গে তার যাবতীয় জিনিসপত্র পুড়িয়ে ফেলা হবে| ব্যক্তিটি প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. So Joshua sent messengers, and they ran unto the tent; and, behold, it was hid in his tent, and]]></a:t>
+              <a:t><![CDATA[সঙ্গে য়ে চুক্তি হয়েছিল তা ভঙ্গ করেছে| ইস্রায়েলের লোকদের প্রতি সে খুব অন্যায় করেছে|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the silver under it.]]></a:t>
+              <a:t><![CDATA[16. পরদিন খুব ভোরে যিহোশূয় ইস্রায়েলের লোকদের প্রভুর কাছে নিয়ে গেলেন| সমস্ত পরিবারগোষ্ঠী প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And they took them out of the midst of the tent, and brought them unto Joshua, and unto all the]]></a:t>
+              <a:t><![CDATA[সামনে দাঁড়াল এবং প্রভু যিহূদার পুরো পরিবারগোষ্ঠীকে মনোনীত করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel, and laid them out before the LORD.]]></a:t>
+              <a:t><![CDATA[17. সুতরাং যিহূদার সমস্ত পরিবারগোষ্ঠী প্রভুর সামনে দাঁড়াল| তিনি সেরহীয বংশকে মনোনীত করলেন এবং সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Joshua, and all Israel with him, took Achan the son of Zerah, and the silver, and the]]></a:t>
+              <a:t><![CDATA[বংশের প্রতিটি পরিবার প্রভুর সামনে দাঁড়াল| সেই পরিবারগুলোর মধ্য থেকে জিমরি পরিবারকে বেছে নেওয়া হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[garment, and the wedge of gold, and his sons, and his daughters, and his oxen, and his asses, and]]></a:t>
+              <a:t><![CDATA[18. তারপর যিহোশূয় ঐ পরিবারভুক্ত সমস্ত লোককে প্রভুর সামনে দাঁড়াতে বললেন| প্রভু কর্ম্মির পুত্র আখনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his sheep, and his tent, and all that he had: and they brought them unto the valley of Achor.]]></a:t>
+              <a:t><![CDATA[বেছে নিলেন| (কর্ম্মি হচ্ছে জিমরির পুত্র আর জিমরি হচ্ছে জেরার পুত্র|)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke unto them, saying, Go up and view the country. And the men went up and viewed Ai.]]></a:t>
+              <a:t><![CDATA[24. তারপর যিহোশূয় এবং সমস্ত লোক সেরহের পুত্র আখনকে আখোর উপত্যকার দিকে নিয়ে গেল| তারা সোনা, রূপো,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Joshua said, Why have you troubled us? the LORD shall trouble you this day. And all Israel]]></a:t>
+              <a:t><![CDATA[19. তারপর যিহোশূয় আখনকে বললেন, “বাছা, ইস্রায়েলের প্রভু ঈশ্বরকে সম্মান করো| তাঁর কাছে তুমি তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stoned him with stones, and burned them with fire, after they had stoned them with stones.]]></a:t>
+              <a:t><![CDATA[পাপ স্বীকার করো| যা করেছ আমার কাছে বলো| আমার কাছে কোন কিছু লুকোতে য়েও না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they raised over him a great heap of stones unto this day. So the LORD turned from the]]></a:t>
+              <a:t><![CDATA[20. আখন উত্তর দিল, “এটা সত্য়ি! ইস্রায়েলের প্রভু ঈশ্বরের কাছে আমি পাপ করেছি| আমি যা করেছি তা এই:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fierceness of his anger. Wherefore the name of that place was called, The valley of Achor, unto this]]></a:t>
+              <a:t><![CDATA[21. আমরা য়িরীহো শহর এবং সেই শহরের সব কিছুই দখল করেছিলাম| আমি বাবিলের একটা সুন্দর শাল, প্রায 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16077,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day.]]></a:t>
+              <a:t><![CDATA[পাউণ্ড রূপো আর প্রায এক পাউণ্ড সোনাও দেখেছিলাম| আমি সেগুলো আমার নিজের জন্য রেখে দিতে চেয়েছিলাম| তাই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আমি তুলে নিয়েছিলাম| সেগুলো আমার তাঁবুর নীচে মাটির তলায় লুকিয়ে রেখেছি| ওখানেই সেগুলো আপনি পাবেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আর রূপো আছে শালের নীচে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they returned to Joshua, and said unto him, Let not all the people go up; but let about two]]></a:t>
+              <a:t><![CDATA[শাল, আখনের সব ছেলেমেয়ে, তার গরু, মেষ, গাধা, তাঁবু আর তার যথাসর্বস্ব হস্তগত করল| তারা এই সমস্ত জিনিস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[or three thousand men go up and strike Ai; and make not all the people to labour thither; for they]]></a:t>
+              <a:t><![CDATA[এবং আখনকে আখোর উপত্যকায নিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are but few.]]></a:t>
+              <a:t><![CDATA[25. পরে দলপতি যিহোশূয় বললেন, “তুমি আমাদের অনেক কষ্ট দিয়েছ| এখন প্রভু তোমাকে কষ্ট দেবেন|” তারপর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>