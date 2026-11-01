--- v1 (2026-08-03)
+++ v2 (2026-11-01)
@@ -123,50 +123,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +219,53 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +429,56 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
+              <a:t><![CDATA[3. And they returned to Joshua, and said unto him, Let not all the people go up; but let about two or three thousand men go up and strike Ai; and make not all the people to labour thither; for they are but few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
+              <a:t><![CDATA[4. So there went up thither of the people about three thousand men: and they fled before the men of Ai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[4. So there went up thither of the people about three thousand men: and they fled before the men of Ai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு என்னப்படும்.]]></a:t>
+              <a:t><![CDATA[5. And the men of Ai stroke of them about thirty and six men: for they chased them from before the gate even unto Shebarim, and stroke them in the going down: wherefore the hearts of the people melted, and became as water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[5. And the men of Ai stroke of them about thirty and six men: for they chased them from before the gate even unto Shebarim, and stroke them in the going down: wherefore the hearts of the people melted, and became as water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[5. And the men of Ai stroke of them about thirty and six men: for they chased them from before the gate even unto Shebarim, and stroke them in the going down: wherefore the hearts of the people melted, and became as water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்; ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[6. And Joshua rent his clothes, and fell to the earth upon his face before the ark of the LORD until the evening, he and the elders of Israel, and put dust upon their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[6. And Joshua rent his clothes, and fell to the earth upon his face before the ark of the LORD until the evening, he and the elders of Israel, and put dust upon their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[6. And Joshua rent his clothes, and fell to the earth upon his face before the ark of the LORD until the evening, he and the elders of Israel, and put dust upon their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
+              <a:t><![CDATA[7. And Joshua said, Alas, O LORD God, wherefore have you at all brought this people over Jordan, to deliver us into the hand of the Amorites, to destroy us? would to God we had been content, and dwelt on the other side Jordan!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. But the children of Israel committed a trespass in the accursed thing: for Achan, the son of Carmi, the son of Zabdi, the son of Zerah, of the tribe of Judah, took of the accursed thing: and the anger of the LORD was kindled against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Joshua said, Alas, O LORD God, wherefore have you at all brought this people over Jordan, to deliver us into the hand of the Amorites, to destroy us? would to God we had been content, and dwelt on the other side Jordan!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Joshua said, Alas, O LORD God, wherefore have you at all brought this people over Jordan, to deliver us into the hand of the Amorites, to destroy us? would to God we had been content, and dwelt on the other side Jordan!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. O LORD, what shall I say, when Israel turns their backs before their enemies!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின் மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. O LORD, what shall I say, when Israel turns their backs before their enemies!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின் மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. For the Canaanites and all the inhabitants of the land shall hear of it, and shall surround us round, and cut off our name from the earth: and what will you do unto your great name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. For the Canaanites and all the inhabitants of the land shall hear of it, and shall surround us round, and cut off our name from the earth: and what will you do unto your great name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின் இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. For the Canaanites and all the inhabitants of the land shall hear of it, and shall surround us round, and cut off our name from the earth: and what will you do unto your great name?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD said unto Joshua, Get you up; wherefore lie you thus upon your face?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Israel has sinned, and they have also transgressed my covenant which I commanded them: for they have even taken of the accursed thing, and have also stolen, and dissembled also, and they have put it even among their own stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும் கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப் போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Israel has sinned, and they have also transgressed my covenant which I commanded them: for they have even taken of the accursed thing, and have also stolen, and dissembled also, and they have put it even among their own stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. But the children of Israel committed a trespass in the accursed thing: for Achan, the son of Carmi, the son of Zabdi, the son of Zerah, of the tribe of Judah, took of the accursed thing: and the anger of the LORD was kindled against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. Israel has sinned, and they have also transgressed my covenant which I commanded them: for they have even taken of the accursed thing, and have also stolen, and dissembled also, and they have put it even among their own stuff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. Therefore the children of Israel could not stand before their enemies, but turned their backs before their enemies, because they were accursed: neither will I be with you any more, except all of you destroy the accursed from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. Therefore the children of Israel could not stand before their enemies, but turned their backs before their enemies, because they were accursed: neither will I be with you any more, except all of you destroy the accursed from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆ, ஆண்டவரே, இஸ்ரவேலர் தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; இப்பொழுது நான் என்ன சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[12. Therefore the children of Israel could not stand before their enemies, but turned their backs before their enemies, because they were accursed: neither will I be with you any more, except all of you destroy the accursed from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆ, ஆண்டவரே, இஸ்ரவேலர் தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; இப்பொழுது நான் என்ன சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Up, sanctify the people, and say, Sanctify yourselves against tomorrow: for thus says the LORD God of Israel, There is an accursed thing in the midst of you, O Israel: you can not stand before yours enemies, until all of you take away the accursed thing from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப் பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Up, sanctify the people, and say, Sanctify yourselves against tomorrow: for thus says the LORD God of Israel, There is an accursed thing in the midst of you, O Israel: you can not stand before yours enemies, until all of you take away the accursed thing from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப் பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Up, sanctify the people, and say, Sanctify yourselves against tomorrow: for thus says the LORD God of Israel, There is an accursed thing in the midst of you, O Israel: you can not stand before yours enemies, until all of you take away the accursed thing from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: எழுந்திரு, நீ இப்படி முகங்குப்புற விழுந்து கிடக்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[13. Up, sanctify the people, and say, Sanctify yourselves against tomorrow: for thus says the LORD God of Israel, There is an accursed thing in the midst of you, O Israel: you can not stand before yours enemies, until all of you take away the accursed thing from among you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
+              <a:t><![CDATA[14. In the morning therefore all of you shall be brought according to your tribes: and it shall be, that the tribe which the LORD takes shall come according to the families thereof; and the family which the LORD shall take shall come by households; and the household which the LORD shall take shall come man by man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
+              <a:t><![CDATA[14. In the morning therefore all of you shall be brought according to your tribes: and it shall be, that the tribe which the LORD takes shall come according to the families thereof; and the family which the LORD shall take shall come by households; and the household which the LORD shall take shall come man by man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. But the children of Israel committed a trespass in the accursed thing: for Achan, the son of Carmi, the son of Zabdi, the son of Zerah, of the tribe of Judah, took of the accursed thing: and the anger of the LORD was kindled against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்; சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே வைத்ததும் உண்டே.]]></a:t>
+              <a:t><![CDATA[14. In the morning therefore all of you shall be brought according to your tribes: and it shall be, that the tribe which the LORD takes shall come according to the families thereof; and the family which the LORD shall take shall come by households; and the household which the LORD shall take shall come man by man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
+              <a:t><![CDATA[15. And it shall be, that he that is taken with the accursed thing shall be burnt with fire, he and all that he has: because he has transgressed the covenant of the LORD, and because he has wrought folly in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
+              <a:t><![CDATA[15. And it shall be, that he that is taken with the accursed thing shall be burnt with fire, he and all that he has: because he has transgressed the covenant of the LORD, and because he has wrought folly in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
+              <a:t><![CDATA[15. And it shall be, that he that is taken with the accursed thing shall be burnt with fire, he and all that he has: because he has transgressed the covenant of the LORD, and because he has wrought folly in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. So Joshua rose up early in the morning, and brought Israel by their tribes; and the tribe of Judah was taken:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. So Joshua rose up early in the morning, and brought Israel by their tribes; and the tribe of Judah was taken:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள் சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. And he brought the family of Judah; and he took the family of the Zarhites: and he brought the family of the Zarhites man by man; and Zabdi was taken:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[17. And he brought the family of Judah; and he took the family of the Zarhites: and he brought the family of the Zarhites man by man; and Zabdi was taken:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[18. And he brought his household man by man; and Achan, the son of Carmi, the son of Zabdi, the son of Zerah, of the tribe of Judah, was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[18. And he brought his household man by man; and Achan, the son of Carmi, the son of Zabdi, the son of Zerah, of the tribe of Judah, was taken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர் எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua sent men from Jericho to Ai, which is beside Bethaven, on the east of Bethel, and spoke unto them, saying, Go up and view the country. And the men went up and viewed Ai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம் வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
+              <a:t><![CDATA[19. And Joshua said unto Achan, My son, give, I pray you, glory to the LORD God of Israel, and make confession unto him; and tell me now what you have done; hide it not from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And Joshua said unto Achan, My son, give, I pray you, glory to the LORD God of Israel, and make confession unto him; and tell me now what you have done; hide it not from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And Achan answered Joshua, and said, Indeed I have sinned against the LORD God of Israel, and thus and thus have I done:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி, இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில் சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And Achan answered Joshua, and said, Indeed I have sinned against the LORD God of Israel, and thus and thus have I done:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது, யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[21. When I saw among the spoils a goodly Babylonish garment, and two hundred shekels of silver, and a wedge of gold of fifty shekels weight, then I coveted them, and took them; and, behold, they are hid in the earth in the midst of my tent, and the silver under it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது, யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[21. When I saw among the spoils a goodly Babylonish garment, and two hundred shekels of silver, and a wedge of gold of fifty shekels weight, then I coveted them, and took them; and, behold, they are hid in the earth in the midst of my tent, and the silver under it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +5988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின் வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[21. When I saw among the spoils a goodly Babylonish garment, and two hundred shekels of silver, and a wedge of gold of fifty shekels weight, then I coveted them, and took them; and, behold, they are hid in the earth in the midst of my tent, and the silver under it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின் வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[22. So Joshua sent messengers, and they ran unto the tent; and, behold, it was hid in his tent, and the silver under it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப் பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[22. So Joshua sent messengers, and they ran unto the tent; and, behold, it was hid in his tent, and the silver under it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப் பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[23. And they took them out of the midst of the tent, and brought them unto Joshua, and unto all the children of Israel, and laid them out before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua sent men from Jericho to Ai, which is beside Bethaven, on the east of Bethel, and spoke unto them, saying, Go up and view the country. And the men went up and viewed Ai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து, அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And they took them out of the midst of the tent, and brought them unto Joshua, and unto all the children of Israel, and laid them out before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து, அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And Joshua, and all Israel with him, took Achan the son of Zerah, and the silver, and the garment, and the wedge of gold, and his sons, and his daughters, and his oxen, and his asses, and his sheep, and his tent, and all that he had: and they brought them unto the valley of Achor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆகான் யோசுவாவுக்குப் பிரதியுத்தரமாக; மெய்யாகவே நான் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு விரோதமாகப் பாவஞ்செய்தேன்.]]></a:t>
+              <a:t><![CDATA[24. And Joshua, and all Israel with him, took Achan the son of Zerah, and the silver, and the garment, and the wedge of gold, and his sons, and his daughters, and his oxen, and his asses, and his sheep, and his tent, and all that he had: and they brought them unto the valley of Achor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And Joshua, and all Israel with him, took Achan the son of Zerah, and the silver, and the garment, and the wedge of gold, and his sons, and his daughters, and his oxen, and his asses, and his sheep, and his tent, and all that he had: and they brought them unto the valley of Achor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And Joshua, and all Israel with him, took Achan the son of Zerah, and the silver, and the garment, and the wedge of gold, and his sons, and his daughters, and his oxen, and his asses, and his sheep, and his tent, and all that he had: and they brought them unto the valley of Achor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Joshua said, Why have you troubled us? the LORD shall trouble you this day. And all Israel stoned him with stones, and burned them with fire, after they had stoned them with stones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7187,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல் நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என் கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And Joshua said, Why have you troubled us? the LORD shall trouble you this day. And all Israel stoned him with stones, and burned them with fire, after they had stoned them with stones.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they raised over him a great heap of stones unto this day. So the LORD turned from the fierceness of his anger. Wherefore the name of that place was called, The valley of Achor, unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they raised over him a great heap of stones unto this day. So the LORD turned from the fierceness of his anger. Wherefore the name of that place was called, The valley of Achor, unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And they raised over him a great heap of stones unto this day. So the LORD turned from the fierceness of his anger. Wherefore the name of that place was called, The valley of Achor, unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joshua sent men from Jericho to Ai, which is beside Bethaven, on the east of Bethel, and spoke unto them, saying, Go up and view the country. And the men went up and viewed Ai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +7732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும் சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும் ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they returned to Joshua, and said unto him, Let not all the people go up; but let about two or three thousand men go up and strike Ai; and make not all the people to labour thither; for they are but few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +7841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்; அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
+              <a:t><![CDATA[3. And they returned to Joshua, and said unto him, Let not all the people go up; but let about two or three thousand men go up and strike Ai; and make not all the people to labour thither; for they are but few.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +7920,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474739426" r:id="rId1"/>
+    <p:sldLayoutId id="2482540148" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,50 +8460,74 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8289,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলে আখন এবং তার পরিবারের সকলকে পাথর ছুঁড়ে ছুঁড়ে মেরে ফেলল| তাদের তারা পুড়িয়ে ফেলল| তার সঙ্গে যা]]></a:t>
+              <a:t><![CDATA[வருத்தப்படுத்தவேண்டியதில்லை; அவர்கள் கொஞ்சம்பேர்தான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছু ছিল সেগুলোও পুড়িয়ে ফেলল আখনকে পুড়িয়ে মারার পর তারা তার মৃত দেহের ওপর]]></a:t>
+              <a:t><![CDATA[4. அப்படியே ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் அவ்விடத்திற்குப் போனார்கள்; ஆனாலும் அவர்கள் ஆயியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. অনেক পাথর চাপিয়ে দিল| সেই সব পাথর আজও সেখানে দেখা যাবে| এভাবেই ঈশ্বর আখনের বিনাশ ঘটালেন| এই]]></a:t>
+              <a:t><![CDATA[மனுஷருக்கு முன்பாக முறிந்தோடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারণে ঐ জায়গাটিকে বলা হয় আখোর উপত্যকা| এর পর ইস্রায়েলের ওপর প্রভুর ক্রোধ প্রশমিত হয়|]]></a:t>
+              <a:t><![CDATA[5. ஆயியின் மனுஷர் அவர்களில் ஏறக்குறைய முப்பத்தாறுபேரை வெட்டிப்போட்டார்கள்; பட்டணவாசலின் வெளி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. কিন্তু ইস্রায়েলের লোকরা ঈশ্বরের আদেশ পালন করে নি| যিহূদা পরিবারগোষ্ঠীর একজনের নাম ছিল আখন| তার]]></a:t>
+              <a:t><![CDATA[துவக்கிச் செபாரீம்மட்டும் அவர்களைத் துரத்தி, மலையிறக்கத்திலே அவர்களை வெட்டினார்கள்; ஜனங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিতার নাম কর্ম্মি, পিতামহের নাম জিমরি| আখন কিছু জিনিস রেখেছিল, য়েগুলো নষ্ট করে দেওয়া উচিত্‌ ছিল|]]></a:t>
+              <a:t><![CDATA[இருதயம் கரைந்து தண்ணீராய்ப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই জন্য প্রভু ইস্রায়েলের লোকদের উপর ক্রুদ্ধ হলেন|]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது யோசுவா தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனும் இஸ்ரவேலின் மூப்பரும் சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারা য়িরীহো দখল করার পর যিহোশূয় কয়েকজন লোককে অয়তে পাঠালেন| অয় বৈথেলের পূর্বদিকে বৈত্‌-আবনের]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் பெட்டிக்கு முன்பாகத் தரையிலே முகங்குப்புற விழுந்து, தங்கள் தலைகளின்மேல் புளுதியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে অবস্থিত| যিহোশূয় তাদের বললেন, “তোমরা অয়তে যাও| সেই জায়গায় কি কি দুর্বল দিক আছে দেখে এসো|”]]></a:t>
+              <a:t><![CDATA[போட்டுக்கொண்டு கிடந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে কথা শুনে লোকরা সেই দেশে গুপ্তচরবৃত্তি করতে গেল|]]></a:t>
+              <a:t><![CDATA[7. யோசுவா: ஆ, கர்த்தராகிய ஆண்டவரே, எங்களை அழிக்கும்படி எமோரியர் கைகளில் ஒப்புக்கொடுப்பதற்காகவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. সুতরাং যিহোশূয় কিছু লোককে তাঁবুতে পাঠালেন| তারা ছুটে তাঁবুতে গিয়ে ঐসব লুকানো জিনিস খুঁজে পেল|]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் சாபத்தீடானதிலே துரோகம்பண்ணினார்கள்; எப்படியெனில், யூதாகோத்திரத்துச் சேரானுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিছুদিন পর তারা যিহোশূয়র কাছে ফিরে এলো| তারা বলল, “অয় বেশ দুর্বল জায়গা| দখল করার জন্য আমাদের]]></a:t>
+              <a:t><![CDATA[தேவரீர் இந்த ஜனத்தை யோர்தானைக் கடக்கப்பண்ணினீர்? நாங்கள் யோர்தானுக்கு அப்புறத்தில் மனத்திர்ப்தியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সকলের যাবার দরকার নেই| 2,000 অথবা 3,000 লোক পাঠালেই চলবে| গোটা সৈন্যবাহিনী কাজে লাগাবার দরকার নেই|]]></a:t>
+              <a:t><![CDATA[இருந்துவிட்டோமானால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুব কম লোকই সেখানে আছে যারা আমাদের সঙ্গে যুদ্ধ করবে|”]]></a:t>
+              <a:t><![CDATA[8. ஆ, ஆண்டவரே, இஸ்ரவேலர் தங்கள் சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; இப்பொழுது நான் என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রায 3,000 লোক অয়তে গেল| অযের লোকরা প্রায 36 জন ইস্রায়েলের লোককে হত্যা করেছিল এবং]]></a:t>
+              <a:t><![CDATA[சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়রা ভয় পেয়ে পালিয়ে গিয়েছিল| অযের লোকরা শহরের ফটক থেকেই তাদের তাড়া করছিল|]]></a:t>
+              <a:t><![CDATA[9. கானானியரும் தேசத்துக்குடிகள் யாவரும் இதைக்கேட்டு, எங்களை வளைந்துகொண்டு, எங்கள் பேரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারা পালিয়ে গিয়েছিল যেখানে নিরেট শিলাখণ্ড থেকে পাথর কাটা হয়| অযের লোকরা তাদের হারিযে]]></a:t>
+              <a:t><![CDATA[பூமியிலிராதபடிக்கு வேரற்றுப்போகப்பண்ணுவார்களே; அப்பொழுது உமத்து மகத்தான நாமத்துக்கு என்ன செய்வீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিল|এই সব দেখে ইস্রায়েলের লোকরা খুব ভয় পেয়ে গেল, তারা সাহস হারিযে ফেলল|]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যিহোশূয় যখন এই সংবাদ পেলন তখন মনের দুঃখে তিনি তাঁর পোশাক ছিঁড়ে ফেললেন| পবিত্র সিন্দুকের সামনে]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: எழுந்திரு, நீ இப்படி முகங்குப்புற விழுந்து கிடக்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি মাটিতে মাথা নুইযে দিলেন| সন্ধ্যা পর্য়ন্ত এভাবেই তিনি কাটালেন| ইস্রায়েলের নেতারাও এভাবে মাথা]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலர் பாவஞ்செய்தார்கள்; நான் அவர்களுக்குக் கட்டளையிட்ட என் உடன்படிக்கையை மீறினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হেঁট করে বসে রইল| দুঃখ বেদনা প্রকাশ করতে তারাও নিজেদের মাথায় ধুলো ছুঁড়লো|]]></a:t>
+              <a:t><![CDATA[சாபத்தீடானதில் எடுத்துக்கொண்டதும், களவுசெய்ததும் வஞ்சித்ததும், தங்கள் பண்டம்பாடிகளுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রূপো ছিল শালের তলায়|]]></a:t>
+              <a:t><![CDATA[குமாரனான சப்தியின் மகன் கர்மீக்குப் பிறந்த ஆகான் என்பவன், சாபத்தீடானதிலே சிலதை எடுத்துக்கொண்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যিহোশূয় বললেন, “হে প্রভু, আমার স্বামী! তুমি আমাদের সকলকে যর্দন নদী পার করিযে এখানে এনেছ| কেন]]></a:t>
+              <a:t><![CDATA[வைத்ததும் உண்டே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি এতদুর টেনে নিয়ে এসে তারপর ইমোরীয় লোকদের দিয়ে আমাদের এই সর্বনাশ করলে? আমরা য়র্দ্দনের ওপারেই]]></a:t>
+              <a:t><![CDATA[12. ஆதலால் இஸ்ரவேல் புத்திரர் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாமல், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তো সুখে স্বাচ্ছন্দ্য়ে থাকতে পারতাম|]]></a:t>
+              <a:t><![CDATA[சத்துருக்களுக்கு முதுகைக் காட்டினார்கள்; அவர்கள் சாபத்தீடானார்கள்; நீங்கள் சாபத்தீடானதை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. হে প্রভু! আমি প্রাণের শপথ করে বলছি, এখন আর আমার বলার মতো কিছুই নেই| ইস্রায়েল তার শত্রুর কাছে]]></a:t>
+              <a:t><![CDATA[நடுவிலிருந்து நிக்கிரகம்பண்ணாவிட்டால், இனி உங்களோடே இரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হেরে গেছে|]]></a:t>
+              <a:t><![CDATA[13. எழுந்திரு, நீ ஜனங்களைப் பரிசுத்தம்பண்ணிச் சொல்லவேண்டியது என்னவென்றால்: நாளையத்தினத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কনানীয়রা ও অন্যান্য অধিবাসীরা সকলেই জানতে পারবে কি ঘটেছে| এরপর তারা আমাদের আক্রমণ করবে, আমাদের]]></a:t>
+              <a:t><![CDATA[உங்களைப் பரிசுத்தம்பண்ணிக்கொள்ளுங்கள்; இஸ்ரவேலரே சாபத்தீடானது உங்கள் நடுவே இருக்கிறது; நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেরে ফেলবে, তখন তোমার মহানাম রক্ষা করতে তুমি কি করবে?”]]></a:t>
+              <a:t><![CDATA[சாபத்தீடானதை உங்கள் நடுவிலிருந்து விலக்காதிருக்குமட்டும், நீங்கள் உங்கள் சத்துருக்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. প্রভু যিহোশূয়কে বললেন, “কেন তোমরা মাটিতে মাথা নুইযে বসে আছ? উঠে দাঁড়াও|]]></a:t>
+              <a:t><![CDATA[நிற்கக் கூடாது என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইস্রায়েলের লোকরা আমার বিরুদ্ধে পাপ করেছে| য়ে চুক্তি পালন করতে তাদের আদেশ দিয়েছিলাম তারা তা]]></a:t>
+              <a:t><![CDATA[14. காலையிலே நீங்கள் கோத்திரம் கோத்திரமாய் வரவேண்டும்; அப்பொழுது கர்த்தர் குறிக்கிற கோத்திரம் வம்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভঙ্গ করেছে| য়ে সব জিনিস তাদের ধ্বংস করতে আদেশ করেছিলাম, তার মধ্যে থেকে কিছু জিনিস তারা নিয়েছে| আর]]></a:t>
+              <a:t><![CDATA[வம்சமாக வரவேண்டும்; கர்த்தர் குறிக்கிற வம்சம் குடும்பம் குடும்பமாக வரவேண்டும்; கர்த்தர் குறிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. তারা তাঁবুর ভেতর থেকে সমস্ত জিনিস বের করে আনল| তারা সেগুলো যিহোশূয় এবং ইস্রায়েলের সমস্ত লোকদের]]></a:t>
+              <a:t><![CDATA[ஆகையால் இஸ்ரவேல் புத்திரர்மேல் கர்த்தருடைய கோபம் மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার সম্পত্তি চুরি করেছে| তারা মিথ্যাবাদী| তারা সেসব নিজেদের ব্যবহারের জন্য নিয়ে গিয়েছে|]]></a:t>
+              <a:t><![CDATA[குடும்பம் பேர்பேராக வரவேண்டும் என்று சொல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সেই জন্য ইস্রায়েলীয় সৈন্য যুদ্ধ ছেড়ে পালিয়ে এসেছে| কারণ তারা অন্যায় করেছিল| তাদের শেষ করে]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது சாபத்தீடானதை எடுத்தவனாய்க் கண்டுபிடிக்கப்படுகிறவன், கர்த்தரின் உடன்படிக்கையை மீறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়াই উচিত্‌| আমি তোমাদের আর সাহায্য করব না| যদি তোমরা আমার নির্দেশমত প্রত্যেকটি জিনিস নষ্ট না কর,]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலிலே மதிகேடான காரியத்தைச் செய்தபடியினால், அவனும் அவனுக்குள்ள யாவும் அக்கினியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে আমি তোমাদের সঙ্গে থাকব না|]]></a:t>
+              <a:t><![CDATA[சுட்டெரிக்கப்படக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “যাও! তাদের পবিত্র করো| তাদের বলো, ‘তোমরা নিজেদের শুচি করো| আগামীকালের জন্য তৈরী হও| ইস্রায়েলের]]></a:t>
+              <a:t><![CDATA[16. யோசுவா அதிகாலமே எழுந்திருந்து, இஸ்ரவேலரைக் கோத்திரம் கோத்திரமாக வரப்பண்ணினான்; அப்பொழுது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু ঈশ্বর বয়ং বলেছেন য়ে কিছু লোক তাঁর নির্দেশ মতো জিনিসগুলো নষ্ট না করে সেগুলো রেখে দিয়েছে|]]></a:t>
+              <a:t><![CDATA[யூதாவின் கோத்திரம் குறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেগুলো ফেলে না দিলে কিছুতেই তোমরা শত্রুদের হারাতে পারবে না|]]></a:t>
+              <a:t><![CDATA[17. அவன் யூதாவின் வம்சங்களை வரப்பண்ணினபோது, சேராகியரின் வம்சம் குறிக்கப்பட்டது; அவன் சேராகியரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “কাল সকালে তোমরা সবাই প্রভুর সামনে অবশ্যই দাঁড়াবে| সমস্ত পরিবারগোষ্ঠী প্রভুর সামনে দাঁড়াবে|]]></a:t>
+              <a:t><![CDATA[வம்சத்தைப் பேர்பேராக வரப்பண்ணினபோது, சப்தி குறிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এরপর তিনি একটি পরিবারগোষ্ঠী বেছে নেবেন| তারপর সেই পরিবারগোষ্ঠীটি প্রভুর সামনে দাঁড়াবে| এরপর প্রভু]]></a:t>
+              <a:t><![CDATA[18. அவன் வீட்டாரை அவன் பேர்பேராக வரப்பண்ணினபோது, யூதா கோத்திரத்துச் சேராகின் குமாரனாகிய சப்திக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেই পরিবারগোষ্ঠীর প্রতিটি বংশ খুঁটিযে দেখবেন এবং একটি বংশ বেছে নেবেন| তারপর তিনি সেই বংশের প্রতিটি]]></a:t>
+              <a:t><![CDATA[பிறந்த கர்மீயின் மகன் ஆகான் குறிக்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে নিয়ে গেল| প্রভুর সামনে তারা সেগুলো মাটিতে ফেলে দিল|]]></a:t>
+              <a:t><![CDATA[2. யோசுவா எரிகோவிலிருந்து பெத்தேலுக்குக் கிழக்கிலுள்ள பெத்தாவேன் சமீபத்திலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সদস্যকে বেছে নেবেন|]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது யோசுவா ஆகானை நோக்கி: மகனே, நீ இப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தரை மகிமைப்படுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. য়ে ব্যক্তি ঐ সমস্ত জিনিস রেখে দিয়েছে, যা আমাদের নষ্ট করে দেওয়া উচিত্‌ ছিল, সে ধরা পড়বে|]]></a:t>
+              <a:t><![CDATA[அவருக்கு முன்பாக அறிக்கைபண்ணி, நீ செய்ததை எனக்குச் சொல்லு; அதை எனக்கு ஒளிக்காதே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারপর তাকে পুড়িয়ে মারা হবে এবং তার সঙ্গে তার যাবতীয় জিনিসপত্র পুড়িয়ে ফেলা হবে| ব্যক্তিটি প্রভুর]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஆகான் யோசுவாவுக்குப் பிரதியுத்தரமாக; மெய்யாகவே நான் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে য়ে চুক্তি হয়েছিল তা ভঙ্গ করেছে| ইস্রায়েলের লোকদের প্রতি সে খুব অন্যায় করেছে|”‘]]></a:t>
+              <a:t><![CDATA[விரோதமாகப் பாவஞ்செய்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. পরদিন খুব ভোরে যিহোশূয় ইস্রায়েলের লোকদের প্রভুর কাছে নিয়ে গেলেন| সমস্ত পরিবারগোষ্ঠী প্রভুর]]></a:t>
+              <a:t><![CDATA[21. கொள்ளையிலே நேர்த்தியான ஒரு பாபிலோனிய சால்வையையும், இருநூறு வெள்ளிச்சேக்கலையும், ஐம்பது சேக்கல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সামনে দাঁড়াল এবং প্রভু যিহূদার পুরো পরিবারগোষ্ঠীকে মনোনীত করলেন|]]></a:t>
+              <a:t><![CDATA[நிறையான ஒரு பொன்பாளத்தையும் நான் கண்டு, அவைகளை இச்சித்து எடுத்துக்கொண்டேன்; இதோ, அவைகள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সুতরাং যিহূদার সমস্ত পরিবারগোষ্ঠী প্রভুর সামনে দাঁড়াল| তিনি সেরহীয বংশকে মনোনীত করলেন এবং সেই]]></a:t>
+              <a:t><![CDATA[கூடாரத்தின் மத்தியில் பூமிக்குள் புதைத்திருக்கிறது, வெள்ளி அதின் அடியிலிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বংশের প্রতিটি পরিবার প্রভুর সামনে দাঁড়াল| সেই পরিবারগুলোর মধ্য থেকে জিমরি পরিবারকে বেছে নেওয়া হল|]]></a:t>
+              <a:t><![CDATA[22. உடனே யோசுவா ஆட்களை அனுப்பினான்; அவர்கள் கூடாரத்துக்கு ஓடினார்கள்; அவனுடைய கூடாரத்தில் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তারপর যিহোশূয় ঐ পরিবারভুক্ত সমস্ত লোককে প্রভুর সামনে দাঁড়াতে বললেন| প্রভু কর্ম্মির পুত্র আখনকে]]></a:t>
+              <a:t><![CDATA[புதைந்திருந்தது, வெள்ளியும் அதின்கீழ் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেছে নিলেন| (কর্ম্মি হচ্ছে জিমরির পুত্র আর জিমরি হচ্ছে জেরার পুত্র|)]]></a:t>
+              <a:t><![CDATA[23. அவைகளைக் கூடாரத்தின் மத்தியிலிருந்து எடுத்து யோசுவாவினிடத்திலும் இஸ்ரவேல் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তারপর যিহোশূয় এবং সমস্ত লোক সেরহের পুত্র আখনকে আখোর উপত্যকার দিকে নিয়ে গেল| তারা সোনা, রূপো,]]></a:t>
+              <a:t><![CDATA[ஆயிபட்டணத்துக்குப் போகும்படி ஆட்களை அனுப்பி: நீங்கள் போய், அந்த நாட்டை வேவுபாருங்கள் என்றான்; அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তারপর যিহোশূয় আখনকে বললেন, “বাছা, ইস্রায়েলের প্রভু ঈশ্বরকে সম্মান করো| তাঁর কাছে তুমি তোমার]]></a:t>
+              <a:t><![CDATA[எல்லாரிடத்திலும் கொண்டுவந்து, கர்த்தருடைய சமுகத்தில் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপ স্বীকার করো| যা করেছ আমার কাছে বলো| আমার কাছে কোন কিছু লুকোতে য়েও না|”]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோசுவாவும் இஸ்ரவேலரெல்லாருங்கூடச் சேராகின் புத்திரனாகிய ஆகானையும், அந்த வெள்ளியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আখন উত্তর দিল, “এটা সত্য়ি! ইস্রায়েলের প্রভু ঈশ্বরের কাছে আমি পাপ করেছি| আমি যা করেছি তা এই:]]></a:t>
+              <a:t><![CDATA[சால்வையையும் பொன்பாளத்தையும், அவன் குமாரரையும் குமாரத்திகளையும், அவன் மாடுகளையும் கழுதைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. আমরা য়িরীহো শহর এবং সেই শহরের সব কিছুই দখল করেছিলাম| আমি বাবিলের একটা সুন্দর শাল, প্রায 5]]></a:t>
+              <a:t><![CDATA[ஆடுகளையும், அவன் கூடாரத்தையும், அவனுக்குள்ள யாவையும் எடுத்து, ஆகோர் பள்ளத்தாக்குக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাউণ্ড রূপো আর প্রায এক পাউণ্ড সোনাও দেখেছিলাম| আমি সেগুলো আমার নিজের জন্য রেখে দিতে চেয়েছিলাম| তাই]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি তুলে নিয়েছিলাম| সেগুলো আমার তাঁবুর নীচে মাটির তলায় লুকিয়ে রেখেছি| ওখানেই সেগুলো আপনি পাবেন|]]></a:t>
+              <a:t><![CDATA[25. அங்கே யோசுவா: நீ எங்களைக் கலங்கப்பண்ணினது என்ன? இன்று கர்த்தர் உன்னைக் கலங்கப்பண்ணுவார் என்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +16704,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর রূপো আছে শালের নীচে|”]]></a:t>
+              <a:t><![CDATA[அப்பொழுது இஸ்ரவேலரெல்லாரும் அவன்மேல் கல்லெறிந்து, அவைகளை அக்கினியில் சுட்டெரித்து, கற்களினால் மூடி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவன்மேல் இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலைக் குவித்தார்கள்; இப்படியே கர்த்தர் தமது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கோபத்தின் உக்கிரத்தைவிட்டு மாறினார்; ஆகையால் அவ்விடம் இந்நாள்வரைக்கும் ஆகோர் பள்ளத்தாக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শাল, আখনের সব ছেলেমেয়ে, তার গরু, মেষ, গাধা, তাঁবু আর তার যথাসর্বস্ব হস্তগত করল| তারা এই সমস্ত জিনিস]]></a:t>
+              <a:t><![CDATA[மனுஷர் போய்; ஆயியை வேவுபார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং আখনকে আখোর উপত্যকায নিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[3. யோசுவாவினிடத்தில் திரும்பிவந்து, அவனை நோக்கி: ஜனங்கள் எல்லாரும் போகவேண்டியதில்லை; ஏறக்குறைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. পরে দলপতি যিহোশূয় বললেন, “তুমি আমাদের অনেক কষ্ট দিয়েছ| এখন প্রভু তোমাকে কষ্ট দেবেন|” তারপর]]></a:t>
+              <a:t><![CDATA[இரண்டாயிரம் மூவாயிரம்பேர் போய், ஆயியை முறிய அடிக்கலாம்; எல்லா ஜனங்களையும் அங்கே போகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +17557,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +17667,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +17842,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>69</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>