--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -139,66 +139,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -253,58 +237,50 @@
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
-    <p:sldId id="330" r:id="rId77"/>
-[...6 lines deleted...]
-    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -476,61 +452,53 @@
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -590,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே கட்டளையிட்ட எல்லாவற்றிலும் யோசுவா, இஸ்ரவேலின் முழுச்சபைக்கும், ஸ்திரீகளுக்கும் பிள்ளைகளுக்கும், அவர்களுக்குள் நடமாடி சஞ்சரித்த அந்நியர்களுக்கும் முன்பாக, ஒரு வார்த்தையும் விடாமல் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -699,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே கட்டளையிட்ட எல்லாவற்றிலும் யோசுவா, இஸ்ரவேலின் முழுச்சபைக்கும், ஸ்திரீகளுக்கும் பிள்ளைகளுக்கும், அவர்களுக்குள் நடமாடி சஞ்சரித்த அந்நியர்களுக்கும் முன்பாக, ஒரு வார்த்தையும் விடாமல் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -808,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: நீ பயப்படாமலும் கலங்காமலும் இரு; நீ யுத்த ஜனங்கள் யாவரையும் கூட்டிக்கொண்டு எழுந்து, ஆயிபட்டணத்தின்மேல் போ, இதோ ஆயியின் ராஜாவையும் அவன் ஜனத்தையும் அவன் பட்டணத்தையும் அவன் நாட்டையும் உன் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -917,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: நீ பயப்படாமலும் கலங்காமலும் இரு; நீ யுத்த ஜனங்கள் யாவரையும் கூட்டிக்கொண்டு எழுந்து, ஆயிபட்டணத்தின்மேல் போ, இதோ ஆயியின் ராஜாவையும் அவன் ஜனத்தையும் அவன் பட்டணத்தையும் அவன் நாட்டையும் உன் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[34. அதற்குப்பின்பு அவன் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி நியாயப்பிரமாணத்தில்சொல்லிய ஆசீர்வாதமும் சாபமுமாகிய சகல வார்த்தைகளையும் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1026,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: நீ பயப்படாமலும் கலங்காமலும் இரு; நீ யுத்த ஜனங்கள் யாவரையும் கூட்டிக்கொண்டு எழுந்து, ஆயிபட்டணத்தின்மேல் போ, இதோ ஆயியின் ராஜாவையும் அவன் ஜனத்தையும் அவன் பட்டணத்தையும் அவன் நாட்டையும் உன் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[34. அதற்குப்பின்பு அவன் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி நியாயப்பிரமாணத்தில்சொல்லிய ஆசீர்வாதமும் சாபமுமாகிய சகல வார்த்தைகளையும் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1353,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததுபோல, ஆயிக்கும் அதின் ராஜாவுக்கும் செய்யக்கடவாய்; அதில் கொள்ளையிட்ட பொருள்களையும் மிருக ஜீவன்களையும் உங்களுக்குக் கொள்ளையாக எடுத்துக்கொள்ளலாம், பட்டணத்துக்குப் பின்னாலே பதிவிடையை வை என்றார்.]]></a:t>
+              <a:t><![CDATA[35. மோசே கட்டளையிட்ட எல்லாவற்றிலும் யோசுவா, இஸ்ரவேலின் முழுச்சபைக்கும், ஸ்திரீகளுக்கும் பிள்ளைகளுக்கும், அவர்களுக்குள் நடமாடி சஞ்சரித்த அந்நியர்களுக்கும் முன்பாக, ஒரு வார்த்தையும் விடாமல் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1462,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ஆயியின்மேல் போக, யோசுவாவும் சகல யுத்த ஜனங்களும் எழுந்து புறப்பட்டார்கள்; யோசுவா யுத்தவீரரான முப்பதினாயிரம் பேரைத் தெரிந்தெடுத்து இராத்திரியிலே அவர்களை அனுப்பி,]]></a:t>
+              <a:t><![CDATA[35. மோசே கட்டளையிட்ட எல்லாவற்றிலும் யோசுவா, இஸ்ரவேலின் முழுச்சபைக்கும், ஸ்திரீகளுக்கும் பிள்ளைகளுக்கும், அவர்களுக்குள் நடமாடி சஞ்சரித்த அந்நியர்களுக்கும் முன்பாக, ஒரு வார்த்தையும் விடாமல் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1571,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ஆயியின்மேல் போக, யோசுவாவும் சகல யுத்த ஜனங்களும் எழுந்து புறப்பட்டார்கள்; யோசுவா யுத்தவீரரான முப்பதினாயிரம் பேரைத் தெரிந்தெடுத்து இராத்திரியிலே அவர்களை அனுப்பி,]]></a:t>
+              <a:t><![CDATA[35. மோசே கட்டளையிட்ட எல்லாவற்றிலும் யோசுவா, இஸ்ரவேலின் முழுச்சபைக்கும், ஸ்திரீகளுக்கும் பிள்ளைகளுக்கும், அவர்களுக்குள் நடமாடி சஞ்சரித்த அந்நியர்களுக்கும் முன்பாக, ஒரு வார்த்தையும் விடாமல் வாசித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1680,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அதின்மேல் கர்த்தருக்குச் சர்வாங்கதகனபலிகளைச் செலுத்தி, சமாதானபலிகளையும் இட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1789,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்குக் கட்டளையிட்டதாவது: நீங்கள் பட்டணத்தின்பின்னாலே பதிவிருக்கவேண்டும்; பட்டணத்துக்கு வெகுதூரமாய்ப் போகாமல், எல்லாரும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ஆயியின்மேல் போக, யோசுவாவும் சகல யுத்த ஜனங்களும் எழுந்து புறப்பட்டார்கள்; யோசுவா யுத்தவீரரான முப்பதினாயிரம் பேரைத் தெரிந்தெடுத்து இராத்திரியிலே அவர்களை அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1898,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்களுக்குக் கட்டளையிட்டதாவது: நீங்கள் பட்டணத்தின்பின்னாலே பதிவிருக்கவேண்டும்; பட்டணத்துக்கு வெகுதூரமாய்ப் போகாமல், எல்லாரும் ஆயத்தமாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ஆயியின்மேல் போக, யோசுவாவும் சகல யுத்த ஜனங்களும் எழுந்து புறப்பட்டார்கள்; யோசுவா யுத்தவீரரான முப்பதினாயிரம் பேரைத் தெரிந்தெடுத்து இராத்திரியிலே அவர்களை அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2007,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நானும் என்னோடிருக்கிற சகல ஜனங்களும் பட்டணத்தண்டையில் கிட்டிச் சேருவோம்; அவர்கள் முன்போல எங்களுக்கு எதிராகப் புறப்பட்டு வரும்போது, அவர்களுக்கு முன்னாக நாங்கள் ஓடிப்போவோம்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களுக்குக் கட்டளையிட்டதாவது: நீங்கள் பட்டணத்தின்பின்னாலே பதிவிருக்கவேண்டும்; பட்டணத்துக்கு வெகுதூரமாய்ப் போகாமல், எல்லாரும் ஆயத்தமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2116,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நானும் என்னோடிருக்கிற சகல ஜனங்களும் பட்டணத்தண்டையில் கிட்டிச் சேருவோம்; அவர்கள் முன்போல எங்களுக்கு எதிராகப் புறப்பட்டு வரும்போது, அவர்களுக்கு முன்னாக நாங்கள் ஓடிப்போவோம்.]]></a:t>
+              <a:t><![CDATA[4. அவர்களுக்குக் கட்டளையிட்டதாவது: நீங்கள் பட்டணத்தின்பின்னாலே பதிவிருக்கவேண்டும்; பட்டணத்துக்கு வெகுதூரமாய்ப் போகாமல், எல்லாரும் ஆயத்தமாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2225,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்கள்: முன்போல நமக்கு முன்னாக முறிந்து ஓடிப்போகிறார்கள் என்று சொல்லி, எங்களைத் துரத்தப் புறப்படுவார்கள்; நாங்களோ அவர்களைப் பட்டணத்தைவிட்டு இப்பாலே வரப்பண்ணுமட்டும், அவர்களுக்கு முன்னாக ஓடுவோம்.]]></a:t>
+              <a:t><![CDATA[5. நானும் என்னோடிருக்கிற சகல ஜனங்களும் பட்டணத்தண்டையில் கிட்டிச் சேருவோம்; அவர்கள் முன்போல எங்களுக்கு எதிராகப் புறப்பட்டு வரும்போது, அவர்களுக்கு முன்னாக நாங்கள் ஓடிப்போவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2334,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அவர்கள்: முன்போல நமக்கு முன்னாக முறிந்து ஓடிப்போகிறார்கள் என்று சொல்லி, எங்களைத் துரத்தப் புறப்படுவார்கள்; நாங்களோ அவர்களைப் பட்டணத்தைவிட்டு இப்பாலே வரப்பண்ணுமட்டும், அவர்களுக்கு முன்னாக ஓடுவோம்.]]></a:t>
+              <a:t><![CDATA[5. நானும் என்னோடிருக்கிற சகல ஜனங்களும் பட்டணத்தண்டையில் கிட்டிச் சேருவோம்; அவர்கள் முன்போல எங்களுக்கு எதிராகப் புறப்பட்டு வரும்போது, அவர்களுக்கு முன்னாக நாங்கள் ஓடிப்போவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2443,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நீங்கள் பதிவிலிருந்து எழும்பிவந்து, பட்டணத்தைப் பிடிக்கவேண்டும்; உங்கள் தேவனாகிய கர்த்தர் அதை உங்கள் கைகளில் ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர்கள்: முன்போல நமக்கு முன்னாக முறிந்து ஓடிப்போகிறார்கள் என்று சொல்லி, எங்களைத் துரத்தப் புறப்படுவார்கள்; நாங்களோ அவர்களைப் பட்டணத்தைவிட்டு இப்பாலே வரப்பண்ணுமட்டும், அவர்களுக்கு முன்னாக ஓடுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2552,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நீங்கள் பதிவிலிருந்து எழும்பிவந்து, பட்டணத்தைப் பிடிக்கவேண்டும்; உங்கள் தேவனாகிய கர்த்தர் அதை உங்கள் கைகளில் ஒப்புக்கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அவர்கள்: முன்போல நமக்கு முன்னாக முறிந்து ஓடிப்போகிறார்கள் என்று சொல்லி, எங்களைத் துரத்தப் புறப்படுவார்கள்; நாங்களோ அவர்களைப் பட்டணத்தைவிட்டு இப்பாலே வரப்பண்ணுமட்டும், அவர்களுக்கு முன்னாக ஓடுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2661,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் பட்டணத்தைப் பிடிக்கும்போது அதைத் தீக்கொளுத்திப்போடுங்கள்; கர்த்தருடைய சொற்படி செய்யுங்கள்; இதோ, நான் உங்களுக்குக் கட்டளையிட்டிருக்கிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நீங்கள் பதிவிலிருந்து எழும்பிவந்து, பட்டணத்தைப் பிடிக்கவேண்டும்; உங்கள் தேவனாகிய கர்த்தர் அதை உங்கள் கைகளில் ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2770,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் பட்டணத்தைப் பிடிக்கும்போது அதைத் தீக்கொளுத்திப்போடுங்கள்; கர்த்தருடைய சொற்படி செய்யுங்கள்; இதோ, நான் உங்களுக்குக் கட்டளையிட்டிருக்கிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நீங்கள் பதிவிலிருந்து எழும்பிவந்து, பட்டணத்தைப் பிடிக்கவேண்டும்; உங்கள் தேவனாகிய கர்த்தர் அதை உங்கள் கைகளில் ஒப்புக்கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2879,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அதின்மேல் கர்த்தருக்குச் சர்வாங்கதகனபலிகளைச் செலுத்தி, சமாதானபலிகளையும் இட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2988,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களை அனுப்பினான்; அவர்கள் போய், பெத்தேலுக்கும் ஆயிக்கும் நடுவே, ஆயிக்கு மேற்காகப் பதிவிருந்தார்கள்; யோசுவா அன்று ராத்திரி ஜனங்களுக்குள் தங்கினான்.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் பட்டணத்தைப் பிடிக்கும்போது அதைத் தீக்கொளுத்திப்போடுங்கள்; கர்த்தருடைய சொற்படி செய்யுங்கள்; இதோ, நான் உங்களுக்குக் கட்டளையிட்டிருக்கிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3097,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களை அனுப்பினான்; அவர்கள் போய், பெத்தேலுக்கும் ஆயிக்கும் நடுவே, ஆயிக்கு மேற்காகப் பதிவிருந்தார்கள்; யோசுவா அன்று ராத்திரி ஜனங்களுக்குள் தங்கினான்.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் பட்டணத்தைப் பிடிக்கும்போது அதைத் தீக்கொளுத்திப்போடுங்கள்; கர்த்தருடைய சொற்படி செய்யுங்கள்; இதோ, நான் உங்களுக்குக் கட்டளையிட்டிருக்கிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3206,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிகாலமே யோசுவா எழுந்திருந்து, ஜனங்களை இலக்கம்பார்த்து இஸ்ரவேலின் மூப்பரோடுங்கூட ஜனங்களுக்கு முன்னாலே நடந்து, ஆயியின்மேல் போனான்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களை அனுப்பினான்; அவர்கள் போய், பெத்தேலுக்கும் ஆயிக்கும் நடுவே, ஆயிக்கு மேற்காகப் பதிவிருந்தார்கள்; யோசுவா அன்று ராத்திரி ஜனங்களுக்குள் தங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3315,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிகாலமே யோசுவா எழுந்திருந்து, ஜனங்களை இலக்கம்பார்த்து இஸ்ரவேலின் மூப்பரோடுங்கூட ஜனங்களுக்கு முன்னாலே நடந்து, ஆயியின்மேல் போனான்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களை அனுப்பினான்; அவர்கள் போய், பெத்தேலுக்கும் ஆயிக்கும் நடுவே, ஆயிக்கு மேற்காகப் பதிவிருந்தார்கள்; யோசுவா அன்று ராத்திரி ஜனங்களுக்குள் தங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3424,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனோடிருந்த யுத்த ஜனங்கள் எல்லாரும் நடந்து, பட்டணத்துக்கு எதிரே வந்து சேர்ந்து, ஆயிக்கு வடக்கே பாளயமிறங்கினார்கள்; அவர்களுக்கும் ஆயிக்கும் நடுவே ஒரு பள்ளத்தாக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. அதிகாலமே யோசுவா எழுந்திருந்து, ஜனங்களை இலக்கம்பார்த்து இஸ்ரவேலின் மூப்பரோடுங்கூட ஜனங்களுக்கு முன்னாலே நடந்து, ஆயியின்மேல் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3533,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனோடிருந்த யுத்த ஜனங்கள் எல்லாரும் நடந்து, பட்டணத்துக்கு எதிரே வந்து சேர்ந்து, ஆயிக்கு வடக்கே பாளயமிறங்கினார்கள்; அவர்களுக்கும் ஆயிக்கும் நடுவே ஒரு பள்ளத்தாக்கு இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. அதிகாலமே யோசுவா எழுந்திருந்து, ஜனங்களை இலக்கம்பார்த்து இஸ்ரவேலின் மூப்பரோடுங்கூட ஜனங்களுக்கு முன்னாலே நடந்து, ஆயியின்மேல் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3642,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ஏறக்குறைய ஐயாயிரம் பேரைப் பிரித்தெடுத்து, அவர்களைப் பெத்தேலுக்கும் ஆயிக்கும் நடுவே பட்டணத்துக்கு மேலண்டையில் பதிவிடையாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[11. அவனோடிருந்த யுத்த ஜனங்கள் எல்லாரும் நடந்து, பட்டணத்துக்கு எதிரே வந்து சேர்ந்து, ஆயிக்கு வடக்கே பாளயமிறங்கினார்கள்; அவர்களுக்கும் ஆயிக்கும் நடுவே ஒரு பள்ளத்தாக்கு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3751,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் ஏறக்குறைய ஐயாயிரம் பேரைப் பிரித்தெடுத்து, அவர்களைப் பெத்தேலுக்கும் ஆயிக்கும் நடுவே பட்டணத்துக்கு மேலண்டையில் பதிவிடையாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[11. அவனோடிருந்த யுத்த ஜனங்கள் எல்லாரும் நடந்து, பட்டணத்துக்கு எதிரே வந்து சேர்ந்து, ஆயிக்கு வடக்கே பாளயமிறங்கினார்கள்; அவர்களுக்கும் ஆயிக்கும் நடுவே ஒரு பள்ளத்தாக்கு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3860,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பட்டணத்துக்கு வடக்கே இருந்த சகல சேனையும் பட்டணத்திற்கு மேற்கே பதிவிருக்கிறவர்களையும் திட்டம்பண்ணினபின்பு, யோசுவா அன்று ராத்திரி பள்ளத்தாக்கிலே போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் ஏறக்குறைய ஐயாயிரம் பேரைப் பிரித்தெடுத்து, அவர்களைப் பெத்தேலுக்கும் ஆயிக்கும் நடுவே பட்டணத்துக்கு மேலண்டையில் பதிவிடையாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3969,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பட்டணத்துக்கு வடக்கே இருந்த சகல சேனையும் பட்டணத்திற்கு மேற்கே பதிவிருக்கிறவர்களையும் திட்டம்பண்ணினபின்பு, யோசுவா அன்று ராத்திரி பள்ளத்தாக்கிலே போயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் ஏறக்குறைய ஐயாயிரம் பேரைப் பிரித்தெடுத்து, அவர்களைப் பெத்தேலுக்கும் ஆயிக்கும் நடுவே பட்டணத்துக்கு மேலண்டையில் பதிவிடையாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4078,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அதின்மேல் கர்த்தருக்குச் சர்வாங்கதகனபலிகளைச் செலுத்தி, சமாதானபலிகளையும் இட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4296,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆயியின் ராஜா அதைக்கண்டபோது, அவனும் பட்டணத்தின் மனுஷராகிய அவனுடைய சகல ஜனங்களும் தீவிரித்து, அதிகாலமே குறித்த வேளயில் இஸ்ரவேலருக்கு எதிரே யுத்தம்பண்ணச் சமனான வெளிக்கு நேராகப் புறப்பட்டார்கள்; பட்டணத்துக்குப் பின்னாலே தனக்குப் பதிவிடை வைத்திருக்கிறதை அவன் அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. பட்டணத்துக்கு வடக்கே இருந்த சகல சேனையும் பட்டணத்திற்கு மேற்கே பதிவிருக்கிறவர்களையும் திட்டம்பண்ணினபின்பு, யோசுவா அன்று ராத்திரி பள்ளத்தாக்கிலே போயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4623,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசுவாவும் இஸ்ரவேலர் எல்லாரும் அவர்களுக்கு முன்னாக முறிந்து, வனாந்தரத்துக்குப் போகிற வழியே ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. ஆயியின் ராஜா அதைக்கண்டபோது, அவனும் பட்டணத்தின் மனுஷராகிய அவனுடைய சகல ஜனங்களும் தீவிரித்து, அதிகாலமே குறித்த வேளயில் இஸ்ரவேலருக்கு எதிரே யுத்தம்பண்ணச் சமனான வெளிக்கு நேராகப் புறப்பட்டார்கள்; பட்டணத்துக்குப் பின்னாலே தனக்குப் பதிவிடை வைத்திருக்கிறதை அவன் அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5277,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரருக்கு முன்பாக மோசே எழுதியிருந்த நியாயப்பிரமாணத்தை அவன் அங்கே கற்களில் பேர்த்தெழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6476,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரருக்கு முன்பாக மோசே எழுதியிருந்த நியாயப்பிரமாணத்தை அவன் அங்கே கற்களில் பேர்த்தெழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7239,51 +7207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேலர் வனாந்தரவெளியிலே தங்களைத் துரத்தின ஆயியின் குடிகளையெல்லாம் வெட்டித் தீர்ந்தபோதும், அவர்கள் அனைவரும் நாசமாகுமட்டும் பட்டயக்கருக்கினால் விழுந்து இறந்தபோதும், இஸ்ரவேலர் எல்லாரும் ஆயிக்குத்திரும்பி, அதைப்பட்டயக்கருக்கினால் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அந்நாளிலே ஆணும் பெண்ணுமாக ஆயியின் மனுஷர் எல்லாரும் பன்னீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7348,51 +7316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நாளிலே ஆணும் பெண்ணுமாக ஆயியின் மனுஷர் எல்லாரும் பன்னீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆயியின் குடிகளையெல்லாம் சங்கரித்துத் தீருமட்டும், யோசுவா ஈட்டியை நீட்டிக்கொண்டிருந்த தன் கையை மடக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7457,51 +7425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்நாளிலே ஆணும் பெண்ணுமாக ஆயியின் மனுஷர் எல்லாரும் பன்னீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. ஆயியின் குடிகளையெல்லாம் சங்கரித்துத் தீருமட்டும், யோசுவா ஈட்டியை நீட்டிக்கொண்டிருந்த தன் கையை மடக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7566,51 +7534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆயியின் குடிகளையெல்லாம் சங்கரித்துத் தீருமட்டும், யோசுவா ஈட்டியை நீட்டிக்கொண்டிருந்த தன் கையை மடக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தர் யோசுவாவுக்குக் கட்டளையிட்ட வார்த்தையின்படி, மிருகஜீவனையும் அந்தப் பட்டணத்தின் கொள்ளையையும்மாத்திரம் இஸ்ரவேலர் எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7675,51 +7643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்குப்பின்பு அவன் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி நியாயப்பிரமாணத்தில்சொல்லிய ஆசீர்வாதமும் சாபமுமாகிய சகல வார்த்தைகளையும் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: நீ பயப்படாமலும் கலங்காமலும் இரு; நீ யுத்த ஜனங்கள் யாவரையும் கூட்டிக்கொண்டு எழுந்து, ஆயிபட்டணத்தின்மேல் போ, இதோ ஆயியின் ராஜாவையும் அவன் ஜனத்தையும் அவன் பட்டணத்தையும் அவன் நாட்டையும் உன் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7784,51 +7752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆயியின் குடிகளையெல்லாம் சங்கரித்துத் தீருமட்டும், யோசுவா ஈட்டியை நீட்டிக்கொண்டிருந்த தன் கையை மடக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[28. யோசுவா ஆயியியைச் சுட்டெரித்து, அதை இந்நாள்வரைக்கும் இருக்கிறபடி என்றைக்கும் பாழாய்க்கிடக்கும் மண்மேடாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7893,51 +7861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் யோசுவாவுக்குக் கட்டளையிட்ட வார்த்தையின்படி, மிருகஜீவனையும் அந்தப் பட்டணத்தின் கொள்ளையையும்மாத்திரம் இஸ்ரவேலர் எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. ஆயியின் ராஜாவை ஒரு மரத்திலே தூக்கிப்போடுவித்து, சாயங்காலமட்டும் அதிலே தொங்கவிட்டான்; சூரியன் அஸ்தமித்தபின்பு யோசுவா அவன் உடலை மரத்தைவிட்டு இறக்கச் சொன்னான்; அதைப் பட்டணவாசலில் போட்டு, இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலை அதின்மேல் குவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8002,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் யோசுவாவுக்குக் கட்டளையிட்ட வார்த்தையின்படி, மிருகஜீவனையும் அந்தப் பட்டணத்தின் கொள்ளையையும்மாத்திரம் இஸ்ரவேலர் எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. ஆயியின் ராஜாவை ஒரு மரத்திலே தூக்கிப்போடுவித்து, சாயங்காலமட்டும் அதிலே தொங்கவிட்டான்; சூரியன் அஸ்தமித்தபின்பு யோசுவா அவன் உடலை மரத்தைவிட்டு இறக்கச் சொன்னான்; அதைப் பட்டணவாசலில் போட்டு, இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலை அதின்மேல் குவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8111,51 +8079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யோசுவா ஆயியியைச் சுட்டெரித்து, அதை இந்நாள்வரைக்கும் இருக்கிறபடி என்றைக்கும் பாழாய்க்கிடக்கும் மண்மேடாக்கி,]]></a:t>
+              <a:t><![CDATA[29. ஆயியின் ராஜாவை ஒரு மரத்திலே தூக்கிப்போடுவித்து, சாயங்காலமட்டும் அதிலே தொங்கவிட்டான்; சூரியன் அஸ்தமித்தபின்பு யோசுவா அவன் உடலை மரத்தைவிட்டு இறக்கச் சொன்னான்; அதைப் பட்டணவாசலில் போட்டு, இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலை அதின்மேல் குவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8220,596 +8188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஆயியின் ராஜாவை ஒரு மரத்திலே தூக்கிப்போடுவித்து, சாயங்காலமட்டும் அதிலே தொங்கவிட்டான்; சூரியன் அஸ்தமித்தபின்பு யோசுவா அவன் உடலை மரத்தைவிட்டு இறக்கச் சொன்னான்; அதைப் பட்டணவாசலில் போட்டு, இந்நாள்வரைக்கும் இருக்கிற பெரிய கற்குவியலை அதின்மேல் குவித்தார்கள்.]]></a:t>
-[...325 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[30. அப்பொழுது யோசுவா: கர்த்தரின் தாசனாகிய மோசே இஸ்ரவேல் புத்திரருக்குக் கட்டளையிட்டபடியும், மோசேயின் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடியும், ஏபால் பர்வதத்தில் இஸ்ரவேலின் தேவனாகிய கர்த்தருக்கு இருப்பாயுதம்படாத முழுக்கற்களால் ஒரு பலிபீடத்தைக்கட்டினான்.]]></a:t>
-            </a:r>
-[...216 lines deleted...]
-              <a:t><![CDATA[31. அதின்மேல் கர்த்தருக்குச் சர்வாங்கதகனபலிகளைச் செலுத்தி, சமாதானபலிகளையும் இட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8874,378 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அதற்குப்பின்பு அவன் நியாயப்பிரமாண புஸ்தகத்தில் எழுதியிருக்கிறபடி நியாயப்பிரமாணத்தில்சொல்லிய ஆசீர்வாதமும் சாபமுமாகிய சகல வார்த்தைகளையும் வாசித்தான்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[32. இஸ்ரவேல் புத்திரருக்கு முன்பாக மோசே எழுதியிருந்த நியாயப்பிரமாணத்தை அவன் அங்கே கற்களில் பேர்த்தெழுதினான்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: நீ பயப்படாமலும் கலங்காமலும் இரு; நீ யுத்த ஜனங்கள் யாவரையும் கூட்டிக்கொண்டு எழுந்து, ஆயிபட்டணத்தின்மேல் போ, இதோ ஆயியின் ராஜாவையும் அவன் ஜனத்தையும் அவன் பட்டணத்தையும் அவன் நாட்டையும் உன் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9310,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மோசே கட்டளையிட்ட எல்லாவற்றிலும் யோசுவா, இஸ்ரவேலின் முழுச்சபைக்கும், ஸ்திரீகளுக்கும் பிள்ளைகளுக்கும், அவர்களுக்குள் நடமாடி சஞ்சரித்த அந்நியர்களுக்கும் முன்பாக, ஒரு வார்த்தையும் விடாமல் வாசித்தான்.]]></a:t>
+              <a:t><![CDATA[33. இஸ்ரவேல் ஜனங்களை ஆசீர்வதிக்கும்படி கர்த்தரின் தாசனாகிய மோசே முதலில் கட்டளையிட்டிருந்தபடியே; இஸ்ரவேலர் எல்லாரும், அவர்களுடைய மூப்பரும், அதிபதிகளும், நியாயாதிபதிகளும், அந்நியர்களும், இஸ்ரவேலில் பிறந்தவர்களும் கர்த்தருடைய உடன்படிக்கைப் பெட்டியைச் சுமக்கிற லேவியரான ஆசாரியருக்கு முன்பாக, பெட்டிக்கு இருபுறத்திலும், பாதிபேர் கெரிசீம் மலைக்கு எதிர்புறமாகவும், பாதிபேர் ஏபால் மலைக்கு எதிர்புறமாகவும் நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9389,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506389" r:id="rId1"/>
+    <p:sldLayoutId id="2474702880" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10001,118 +9097,54 @@
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -10225,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation of Israel, with the women, and the little ones, and the strangers that were conversant]]></a:t>
+              <a:t><![CDATA[की वाचा का सन्दूक उठाने वाले लेवीय याजकों के साम्हने उस सन्दूक के इधर उधर खड़े हुए, अर्थात आधे लोग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among them.]]></a:t>
+              <a:t><![CDATA[तो गिरिज्जीम पर्वत के, और आधे एबाल पर्वत के साम्हने खड़े हुए, जैसा कि यहोवा के दास मूसा ने पहिले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD said unto Joshua, Fear not, neither be you dismayed: take all the people of war with]]></a:t>
+              <a:t><![CDATA[आज्ञा दी थी, कि इस्राएली प्रजा को आर्शीवाद दिए जाएं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, and arise, go up to Ai: see, I have given into your hand the king of Ai, and his people, and]]></a:t>
+              <a:t><![CDATA[34. उसके बाद उसने आशीष और शाप की व्यवस्था के सारे वचन, जैसे जैसे व्यवस्था की पुस्तक में लिखे हुए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his city, and his land:]]></a:t>
+              <a:t><![CDATA[हैं, वैसे वैसे पढ़ पढ़कर सुना दिए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And you shall do to Ai and her king as you did unto Jericho and her king: only the spoil thereof,]]></a:t>
+              <a:t><![CDATA[2. और जैसा तू ने यरीहो और उसके राजा से किया वैसा ही ऐ और उसके राजा के साथ भी करना; केवल तुम पशुओं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the cattle thereof, shall all of you take for a prey unto yourselves: lay you an ambush for the]]></a:t>
+              <a:t><![CDATA[समेत उसकी लूट तो अपने लिये ले सकोगे; इसलिये उस नगर के पीछे की ओर अपने पुरूष घात में लगा दो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city behind it.]]></a:t>
+              <a:t><![CDATA[35. जितनी बातों की मूसा ने आज्ञा दी थी, उन में से कोई ऐसी बात नहीं रह गई जो यहोशू ने इस्राएली की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. So Joshua arose, and all the people of war, to go up against Ai: and Joshua chose out thirty]]></a:t>
+              <a:t><![CDATA[सारी सभा, और स्त्रियों, और बाल-बच्चों, और उनके साथ रहने वाले परदेशी लोगों के साम्हने भी पढ़कर न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand mighty men of valour, and sent them away by night.]]></a:t>
+              <a:t><![CDATA[सुनाईं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And all Israel, and their elders, and officers, and their judges, stood on this side the ark and]]></a:t>
+              <a:t><![CDATA[31. जैसा यहोवा के दास मूसा ने इस्राएलियों को आज्ञा दी थी, और जैसा मूसा की व्यवस्था की पुस्तक में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And he commanded them, saying, Behold, all of you shall lie in wait against the city, even behind]]></a:t>
+              <a:t><![CDATA[3. सो यहोशू ने सब योद्धाओं समेत ऐ पर चढ़ाई करने की तैयारी की; और यहोशू ने तीस हजार पुरूषों को जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the city: go not very far from the city, but be all of you all ready:]]></a:t>
+              <a:t><![CDATA[शूरवीर थे चुनकर रात ही को आज्ञा देकर भेजा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I, and all the people that are with me, will approach unto the city: and it shall come to]]></a:t>
+              <a:t><![CDATA[4. और उन को यह आज्ञा दी, कि सुनो, तुम उस नगर के पीछे की ओर घात लगाए बैठे रहना; नगर से बहुत दूर न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pass, when they come out against us, as at the first, that we will flee before them,]]></a:t>
+              <a:t><![CDATA[जाना, और सब के सब तैयार रहना;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. (For they will come out after us) till we have drawn them from the city; for they will say, They]]></a:t>
+              <a:t><![CDATA[5. और मैं अपने सब साथियों समेत उस नगर के निकट जाऊंगा। और जब वे पहिले की नाईं हमारा साम्हना करने को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flee before us, as at the first: therefore we will flee before them.]]></a:t>
+              <a:t><![CDATA[निकलें, तब हम उनके आगे से भागेंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Then all of you shall rise up from the ambush, and seize upon the city: for the LORD your God]]></a:t>
+              <a:t><![CDATA[6. तब वे यह सोचकर, कि वे पहिले की भांति हमारे साम्हने से भागे जाते हैं, हमारा पीछा करेंगे; इस प्रकार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will deliver it into your hand.]]></a:t>
+              <a:t><![CDATA[हम उनके साम्हने से भागकर उन्हें नगर से दूर निकाल ले जाएंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it shall be, when all of you have taken the city, that all of you shall set the city on fire:]]></a:t>
+              <a:t><![CDATA[7. तब तुम घात में से उठ कर नगर को अपना कर लेना; क्योंकि तुम्हारा परमेश्वर यहोवा उसको तुम्हारे हाथ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to the commandment of the LORD shall all of you do. See, I have commanded you.]]></a:t>
+              <a:t><![CDATA[में कर देगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on that side before the priests the Levites, which bare the ark of the covenant of the LORD, as well]]></a:t>
+              <a:t><![CDATA[लिखा है, उसने समूचे पत्थरों की एक वेदी बनवाई जिस पर औजार नहीं चलाया गया था। और उस पर उन्होंने यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Joshua therefore sent them forth: and they went to lie in ambush, and abode between Bethel and]]></a:t>
+              <a:t><![CDATA[8. और जब नगर को ले लो, तब उस में आग लगाकर फूंक देना, यहोवा की आज्ञा के अनुसार ही काम करना; सुनो, मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ai, on the west side of Ai: but Joshua lodged that night among the people.]]></a:t>
+              <a:t><![CDATA[ने तुम्हें आज्ञा दी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Joshua rose up early in the morning, and numbered the people, and went up, he and the elders]]></a:t>
+              <a:t><![CDATA[9. तब यहोशू ने उन को भेज दिया; और वे घात में बैठने को चले गए, और बेतेल और ऐ के मध्य में और ऐ की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Israel, before the people to Ai.]]></a:t>
+              <a:t><![CDATA[पश्चिम की ओर बैठे रहे; परन्तु यहोशू उस रात को लोगों के बीच टिका रहा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And all the people, even the people of war that were with him, went up, and drew nigh, and came]]></a:t>
+              <a:t><![CDATA[10. बिहान को यहोशू सवेरे उठा, ओर लोगों की गिनती ले कर इस्राएली वृद्ध लोगों समेत लोगों के आगे आगे ऐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before the city, and pitched on the north side of Ai: now there was a valley between them and Ai.]]></a:t>
+              <a:t><![CDATA[की ओर चला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he took about five thousand men, and set them to lie in ambush between Bethel and Ai, on the]]></a:t>
+              <a:t><![CDATA[11. और उसके संग के सब योद्धा चढ़ गए, और ऐ नगर के निकट पहुंचकर उसके साम्हने उत्तर की ओर डेरे डाल दिए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[west side of the city.]]></a:t>
+              <a:t><![CDATA[और उनके और ऐ के बीच एक तराई थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And when they had set the people, even all the host that was on the north of the city, and their]]></a:t>
+              <a:t><![CDATA[12. तब उसने कोई पांच हजार पुरूष चुनकर बेतेल और ऐ के मध्यस्त नगर की पश्चिम की ओर उन को घात में बैठा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hidden attackers in wait on the west of the city, Joshua went that night into the midst of the]]></a:t>
+              <a:t><![CDATA[दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the stranger, as he that was born among them; half of them opposite to mount Gerizim, and half of]]></a:t>
+              <a:t><![CDATA[के लिये होम-बलि चढ़ाए, और मेलबलि किए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[valley.]]></a:t>
+              <a:t><![CDATA[13. और जब लोगों ने नगर की उत्तर ओर की सारी सेना को और उसकी पश्चिम ओर घात में बैठे हुओं को भी ठिकाने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And it came to pass, when the king of Ai saw it, that they hasted and rose up early, and the men]]></a:t>
+              <a:t><![CDATA[पर कर दिया, तब यहोशू उसी रात तराई के बीच गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14845,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the city went out against Israel to battle, he and all his people, at a time appointed, before]]></a:t>
+              <a:t><![CDATA[14. जब ऐ के राजा ने यह देखा, तब वे फुर्ती करके सवेरे उठे, और राजा अपनी सारी प्रजा को ले कर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14977,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the plain; but he knows not that there were hidden attackers in ambush against him behind the city.]]></a:t>
+              <a:t><![CDATA[इस्राएलियों के साम्हने उन से लड़ने को निकलकर ठहराए हुए स्थान पर जो अराबा के साम्हने है पहुंचा; और वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15109,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Joshua and all Israel made as if they were beaten before them, and fled by the way of the]]></a:t>
+              <a:t><![CDATA[नहीं जानता था कि नगर की पिछली और लोग घात लगाए बैठे हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15241,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness.]]></a:t>
+              <a:t><![CDATA[15. तब यहोशू और सब इस्राएली उन से मानो हार मानकर जंगल का मार्ग ले कर भाग निकले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15373,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And all the people that were in Ai were called together to pursue after them: and they pursued]]></a:t>
+              <a:t><![CDATA[16. तब नगर के सब लोग इस्राएलियों का पीछा करने को पुकार पुकार के बुलाए गए; और वे यहोशू का पीछा करते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15505,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after Joshua, and were drawn away from the city.]]></a:t>
+              <a:t><![CDATA[हुए नगर से दूर निकल गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15637,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And there was not a man left in Ai or Bethel, that went not out after Israel: and they left the]]></a:t>
+              <a:t><![CDATA[17. और न ऐ में और ने बेतेल में कोई पुरूष रह गया, जो इस्राएलियों का पीछा करने को न गया हो; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15769,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city open, and pursued after Israel.]]></a:t>
+              <a:t><![CDATA[उन्होंने नगर को खुला हुआ छोड़कर इस्राएलियों का पीछा किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15901,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them opposite to mount Ebal; as Moses the servant of the LORD had commanded before, that they should]]></a:t>
+              <a:t><![CDATA[32. उसी स्थान पर यहोशू ने इस्राएलियों के साम्हने उन पत्थरों के ऊपर मूसा की व्यवस्था, जो उसने लिखी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16033,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the LORD said unto Joshua, Stretch out the spear that is in your hand toward Ai; for I will]]></a:t>
+              <a:t><![CDATA[18. तब यहोवा ने यहोशू से कहा, अपने हाथ का बर्छा ऐ की ओर बढ़ा; क्योंकि मैं उसे तेरे हाथ में दे दूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16165,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[give it into yours hand. And Joshua stretched out the spear that he had in his hand toward the city.]]></a:t>
+              <a:t><![CDATA[और यहोशू ने अपने हाथ के बर्छे को नगर की ओर बढ़ाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16297,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the ambush arose quickly out of their place, and they ran as soon as he had stretched out]]></a:t>
+              <a:t><![CDATA[19. उसके हाथ बढ़ाते ही जो लोग घात में बैठे थे वे झटपट अपने स्थान से उठे, और दौड़कर नगर में प्रवेश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16429,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his hand: and they entered into the city, and took it, and hasted and set the city on fire.]]></a:t>
+              <a:t><![CDATA[किया और उसको ले लिया; और झटपट उस में आग लगा दी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16561,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And when the men of Ai looked behind them, they saw, and, behold, the smoke of the city ascended]]></a:t>
+              <a:t><![CDATA[20. जब ऐ के पुरूषों ने पीछे की ओर फिरकर दृष्टि की, तो क्या देखा, कि नगर का धूआं आकाश की ओर उठ रहा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16693,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up to heaven, and they had no power to flee this way or that way: and the people that fled to the]]></a:t>
+              <a:t><![CDATA[है; और उन में न तो इधर भागने की शक्ति रही, और न उधर, और जो लोग जंगल की ओर भागे जाते थे वे फिरकर अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16825,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness turned back upon the pursuers.]]></a:t>
+              <a:t><![CDATA[खदेड़ने वालों पर टूट पड़े।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16957,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And when Joshua and all Israel saw that the ambush had taken the city, and that the smoke of the]]></a:t>
+              <a:t><![CDATA[21. जब यहोशू और सब इस्राएलियों ने देखा कि घातियों ने नगर को ले लिया, और उसका धूंआ उठ रहा है, तब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17089,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city ascended, then they turned again, and slew the men of Ai.]]></a:t>
+              <a:t><![CDATA[घूमकर ऐ के पुरूषों को मारने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17221,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the other issued out of the city against them; so they were in the midst of Israel, some on]]></a:t>
+              <a:t><![CDATA[22. और उनका साम्हना करने को दूसरे भी नगर से निकल आए; सो वे इस्राएलियों के बीच में पड़ गए, कुछ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17353,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bless the people of Israel.]]></a:t>
+              <a:t><![CDATA[थी, उसकी नकल कराई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17485,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this side, and some on that side: and they stroke them, so that they let none of them remain or]]></a:t>
+              <a:t><![CDATA[इस्राएली तो उनके आगे, और कुछ उनके पीछे थे; सो उन्होंने उन को यहां तक मार डाला कि उन में से न तो कोई]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17617,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[escape.]]></a:t>
+              <a:t><![CDATA[बचने और न भागने पाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17749,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the king of Ai they took alive, and brought him to Joshua.]]></a:t>
+              <a:t><![CDATA[23. और ऐ के राजा को वे जीवित पकड़कर यहोशू के पास ले आए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17881,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it came to pass, when Israel had made an end of slaying all the inhabitants of Ai in the]]></a:t>
+              <a:t><![CDATA[24. और जब इस्राएली ऐ के सब निवासियों मैदान में, अर्थात उस जंगल में जहां उन्होंने उनका पीछा किया था]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18013,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[field, in the wilderness wherein they chased them, and when they were all fallen on the edge of the]]></a:t>
+              <a:t><![CDATA[घात कर चुके, और वे सब के सब तलवार से मारे गए यहां तक कि उनका अन्त ही हो गया, तब सब इस्राएलियों ने ऐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18145,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword, until they were consumed, that all the Israelites returned unto Ai, and stroke it with the]]></a:t>
+              <a:t><![CDATA[को लौटकर उसे भी तलवार से मारा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18277,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[edge of the sword.]]></a:t>
+              <a:t><![CDATA[25. और स्त्री पुरूष, सब मिलाकर जो उस दिन मारे गए वे बारह हजार थे, और ऐ के सब पुरूष इतने ही थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18409,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And so it was, that all that fell that day, both of men and women, were twelve thousand, even]]></a:t>
+              <a:t><![CDATA[26. क्योंकि जब तक यहोशू ने ऐ के सब निवासियों सत्यानाश न कर डाला तब तब उसने अपना हाथ, जिस से बर्छा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18541,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the men of Ai.]]></a:t>
+              <a:t><![CDATA[बढ़ाया था, फिर न खींचा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18673,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For Joshua drew not his hand back, wherewith he stretched out the spear, until he had utterly]]></a:t>
+              <a:t><![CDATA[27. यहोवा की उस आज्ञा के अनुसार जो उसने यहोशू को दी थी इस्राएलियों ने पशु आदि नगर की लूट अपनी कर ली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18805,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And afterward he read all the words of the law, the blessings and cursings, according to all]]></a:t>
+              <a:t><![CDATA[1. तब यहोवा ने यहोशू से कहा, मत डर, और तेरा मन कच्चा न हो; कमर बान्धकर सब योद्धाओं को साथ ले, और ऐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18937,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[destroyed all the inhabitants of Ai.]]></a:t>
+              <a:t><![CDATA[28. तब यहोशू ने ऐ को फूंकवा दिया, और उसे सदा के लिये खंडहर कर दिया: वह आज तक उजाड़ पड़ा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19069,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Only the cattle and the spoil of that city Israel took for a prey unto themselves, according]]></a:t>
+              <a:t><![CDATA[29. और ऐ के राजा को उसने सांझ तक वृक्ष पर लटका रखा; और सूर्य डूबते डूबते यहोशू की आज्ञा से उसकी लोथ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19201,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the word of the LORD which he commanded Joshua.]]></a:t>
+              <a:t><![CDATA[वृष पर से उतारकर नगर के फाटक के साम्हने डाल दी गई, और उस पर पत्थरों का बड़ा ढेर लगा दिया, जो आज तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19333,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Joshua burnt Ai, and made it an heap for ever, even a desolation unto this day.]]></a:t>
+              <a:t><![CDATA[बना है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19465,711 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the king of Ai he hanged on a tree until evening: and as soon as the sun was down, Joshua]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[of the law of Moses, an altar of whole stones, over which no man has lift up any iron: and they]]></a:t>
+              <a:t><![CDATA[30. तब यहोशू ने इस्राएल के परमेश्वर यहोवा के लिये एबाल पर्वत पर एक वेदी बनवाई,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20257,447 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that is written in the book of the law.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[the children of Israel.]]></a:t>
+              <a:t><![CDATA[पर चढ़ाई कर; सुन, मैं ने ऐ के राजा को उसकी प्रजा और उसके नगर और देश समेत तेरे वश में किया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20785,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. There was not a word of all that Moses commanded, which Joshua read not before all the]]></a:t>
+              <a:t><![CDATA[33. और वे, क्या देशी क्या परदेशी, सारे इस्राएली अपने वृद्ध लोगों, सरदारों, और न्यायियों समेत यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20846,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20956,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21131,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>82</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>