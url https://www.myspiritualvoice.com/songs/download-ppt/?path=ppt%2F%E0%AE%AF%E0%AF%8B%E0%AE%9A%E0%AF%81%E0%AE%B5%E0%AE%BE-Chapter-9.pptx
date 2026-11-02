--- v0 (2026-08-02)
+++ v1 (2026-11-02)
@@ -99,50 +99,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +191,57 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +393,60 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் கில்காலில் இருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் போய், அவனையும் இஸ்ரவேல் மனுஷரையும் நோக்கி: நாங்கள் தூரதேசத்திலிருந்து வந்தவர்கள், எங்களோடே உடன்படிக்கைபண்ணுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And old shoes and clouted upon their feet, and old garments upon them; and all the bread of their provision was dry and mouldy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் கில்காலில் இருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் போய், அவனையும் இஸ்ரவேல் மனுஷரையும் நோக்கி: நாங்கள் தூரதேசத்திலிருந்து வந்தவர்கள், எங்களோடே உடன்படிக்கைபண்ணுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they went to Joshua unto the camp at Gilgal, and said unto him, and to the men of Israel, We be come from a far country: now therefore make all of you a league with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேல் மனுஷர் அந்த ஏவியரை நோக்கி: நீங்கள் எங்கள் நடுவிலே குடியிருக்கிறவர்களாக்கும்; நாங்கள் எப்படி உங்களோடே உடன்படிக்கைபண்ணலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they went to Joshua unto the camp at Gilgal, and said unto him, and to the men of Israel, We be come from a far country: now therefore make all of you a league with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேல் மனுஷர் அந்த ஏவியரை நோக்கி: நீங்கள் எங்கள் நடுவிலே குடியிருக்கிறவர்களாக்கும்; நாங்கள் எப்படி உங்களோடே உடன்படிக்கைபண்ணலாம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the men of Israel said unto the Hivites, Possibly all of you dwell among us; and how shall we make a league with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் யோசுவாவை நோக்கி: நாங்கள் உமக்கு அடிமைகள் என்றார்கள்; அதற்கு யோசுவா: நீங்கள் யார், எங்கேயிருந்து வந்தீர்கள் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And the men of Israel said unto the Hivites, Possibly all of you dwell among us; and how shall we make a league with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: உம்முடைய தேவனாகிய கர்த்தருடைய நாமத்தின் பிரஸ்தாபத்தைக் கேட்டு, உமது அடியாராகிய நாங்கள் வெகு தூரதேசத்திலிருந்து வந்தோம்; அவருடைய கீர்த்தியையும், அவர் எகிப்திலே செய்த யாவையும்,]]></a:t>
+              <a:t><![CDATA[8. And they said unto Joshua, We are your servants. And Joshua said unto them, Who are all of you? and from whence come all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: உம்முடைய தேவனாகிய கர்த்தருடைய நாமத்தின் பிரஸ்தாபத்தைக் கேட்டு, உமது அடியாராகிய நாங்கள் வெகு தூரதேசத்திலிருந்து வந்தோம்; அவருடைய கீர்த்தியையும், அவர் எகிப்திலே செய்த யாவையும்,]]></a:t>
+              <a:t><![CDATA[8. And they said unto Joshua, We are your servants. And Joshua said unto them, Who are all of you? and from whence come all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் எஸ்போனின் ராஜாவாகிய சீகோனும் அஸ்தரோத்திலிருந்த பாசானின் ராஜாவாகிய ஓகும் என்கிற யோர்தானுக்கு அப்புறத்திலிருந்த எமோரியரின் இரண்டு ராஜாக்களுக்கும் செய்த யாவையும் கேள்விப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[9. And they said unto him, From a very far country your servants are come because of the name of the LORD your God: for we have heard the fame of him, and all that he did in Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் எஸ்போனின் ராஜாவாகிய சீகோனும் அஸ்தரோத்திலிருந்த பாசானின் ராஜாவாகிய ஓகும் என்கிற யோர்தானுக்கு அப்புறத்திலிருந்த எமோரியரின் இரண்டு ராஜாக்களுக்கும் செய்த யாவையும் கேள்விப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[9. And they said unto him, From a very far country your servants are come because of the name of the LORD your God: for we have heard the fame of him, and all that he did in Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், எங்கள் மூப்பரும் எங்கள் தேசத்துக்குடிகளெல்லாரும் எங்களை நோக்கி: உங்கள் கைகளில் வழிக்கு ஆகாரம் எடுத்துக்கொண்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களிடத்தில் நாங்கள் உங்கள் அடியார், எங்களோடே உடன்படிக்கை பண்ணவேண்டும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And all that he did to the two kings of the Amorites, that were beyond Jordan, to Sihon king of Heshbon, and to Og king of Bashan, which was at Ashtaroth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோர்தானுக்கு இப்புறத்திலே மலைகளிலும் பள்ளத்தாக்குகளிலும் லீபனோனுக்கு எதிரான பெரிய சமுத்திரத்தின் கரையோரமெங்குமுள்ள ஏத்தியரும் எமோரியரும் கானானியரும் பெரிசியரும் ஏவியரும் எபூசியருமானவர்களுடைய சகல ராஜாக்களும் அதைக்கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the kings which were on this side Jordan, in the hills, and in the valleys, and in all the coasts of the great sea opposite to Lebanon, the Hittite, and the Amorite, the Canaanite, the Perizzite, the Hivite, and the Jebusite, heard thereof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், எங்கள் மூப்பரும் எங்கள் தேசத்துக்குடிகளெல்லாரும் எங்களை நோக்கி: உங்கள் கைகளில் வழிக்கு ஆகாரம் எடுத்துக்கொண்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களிடத்தில் நாங்கள் உங்கள் அடியார், எங்களோடே உடன்படிக்கை பண்ணவேண்டும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And all that he did to the two kings of the Amorites, that were beyond Jordan, to Sihon king of Heshbon, and to Og king of Bashan, which was at Ashtaroth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், எங்கள் மூப்பரும் எங்கள் தேசத்துக்குடிகளெல்லாரும் எங்களை நோக்கி: உங்கள் கைகளில் வழிக்கு ஆகாரம் எடுத்துக்கொண்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களிடத்தில் நாங்கள் உங்கள் அடியார், எங்களோடே உடன்படிக்கை பண்ணவேண்டும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore our elders and all the inhabitants of our country spoke to us, saying, Take victuals with you for the journey, and go to meet them, and say unto them, We are your servants: therefore now make all of you a league with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களிடத்தில் வர நாங்கள் புறப்படுகிற அன்றே, எங்கள் வழிப்பிரயாணத்துக்கு இந்த அப்பத்தைச் சுடச்சுட எங்கள் வீட்டிலிருந்து எடுத்துக்கொண்டுவந்தோம்; இப்பொழுது இதோ, உலர்ந்து பூசணம் பூத்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Wherefore our elders and all the inhabitants of our country spoke to us, saying, Take victuals with you for the journey, and go to meet them, and say unto them, We are your servants: therefore now make all of you a league with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களிடத்தில் வர நாங்கள் புறப்படுகிற அன்றே, எங்கள் வழிப்பிரயாணத்துக்கு இந்த அப்பத்தைச் சுடச்சுட எங்கள் வீட்டிலிருந்து எடுத்துக்கொண்டுவந்தோம்; இப்பொழுது இதோ, உலர்ந்து பூசணம் பூத்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Wherefore our elders and all the inhabitants of our country spoke to us, saying, Take victuals with you for the journey, and go to meet them, and say unto them, We are your servants: therefore now make all of you a league with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் இந்தத் திராட்சத் துருத்திகளை நிரப்புகையில் புதிதாயிருந்தது; ஆனாலும், இதோ, கிழிந்துபோயிற்று; எங்கள் வஸ்திரங்களும் பாதரட்சைகளும் நெடுந்தூரமான பிரயாணத்தினாலே பழசாய்ப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. This our bread we took hot for our provision out of our houses on the day we came forth to go unto you; but now, behold, it is dry, and it is mouldy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் இந்தத் திராட்சத் துருத்திகளை நிரப்புகையில் புதிதாயிருந்தது; ஆனாலும், இதோ, கிழிந்துபோயிற்று; எங்கள் வஸ்திரங்களும் பாதரட்சைகளும் நெடுந்தூரமான பிரயாணத்தினாலே பழசாய்ப்போயிற்று என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. This our bread we took hot for our provision out of our houses on the day we came forth to go unto you; but now, behold, it is dry, and it is mouldy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது இஸ்ரவேலர்: கர்த்தருடைய வாக்கைக் கேளாமல் அவர்களுடைய போஜனபதார்த்தத்தில் சிறிது வாங்கிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And these bottles of wine, which we filled, were new; and, behold, they be rent: and these our garments and our shoes are become old by reason of the very long journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசுவா அவர்களோடே சமாதானம்பண்ணி, அவர்களை உயிரோடே காப்பாற்றும் உடன்படிக்கையை அவர்களோடே பண்ணினான்; அதற்காகச் சபையின் பிரபுக்கள் அவர்களுக்கு ஆணையிட்டுக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And these bottles of wine, which we filled, were new; and, behold, they be rent: and these our garments and our shoes are become old by reason of the very long journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசுவா அவர்களோடே சமாதானம்பண்ணி, அவர்களை உயிரோடே காப்பாற்றும் உடன்படிக்கையை அவர்களோடே பண்ணினான்; அதற்காகச் சபையின் பிரபுக்கள் அவர்களுக்கு ஆணையிட்டுக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And these bottles of wine, which we filled, were new; and, behold, they be rent: and these our garments and our shoes are become old by reason of the very long journey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களோடே உடன்படிக்கைபண்ணி, மூன்றுநாள் சென்றபின்பு, அவர்கள் தங்கள் அயலார் என்றும் தங்கள் நடுவே குடியிருக்கிறவர்கள் என்றும் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the men took of their victuals, and asked not counsel at the mouth of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோர்தானுக்கு இப்புறத்திலே மலைகளிலும் பள்ளத்தாக்குகளிலும் லீபனோனுக்கு எதிரான பெரிய சமுத்திரத்தின் கரையோரமெங்குமுள்ள ஏத்தியரும் எமோரியரும் கானானியரும் பெரிசியரும் ஏவியரும் எபூசியருமானவர்களுடைய சகல ராஜாக்களும் அதைக்கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the kings which were on this side Jordan, in the hills, and in the valleys, and in all the coasts of the great sea opposite to Lebanon, the Hittite, and the Amorite, the Canaanite, the Perizzite, the Hivite, and the Jebusite, heard thereof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களோடே உடன்படிக்கைபண்ணி, மூன்றுநாள் சென்றபின்பு, அவர்கள் தங்கள் அயலார் என்றும் தங்கள் நடுவே குடியிருக்கிறவர்கள் என்றும் கேள்விப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the men took of their victuals, and asked not counsel at the mouth of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணுகையில், மூன்றாம்நாளில் அவர்கள் பட்டணங்களுக்கு வந்தார்கள்; அந்தப் பட்டணங்கள் கிபியோன், கெபிரா, பெயெரோத், கீரியாத்யெயாரீம் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[15. And Joshua made peace with them, and made a league with them, to let them live: and the princes of the congregation swore unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணுகையில், மூன்றாம்நாளில் அவர்கள் பட்டணங்களுக்கு வந்தார்கள்; அந்தப் பட்டணங்கள் கிபியோன், கெபிரா, பெயெரோத், கீரியாத்யெயாரீம் என்பவைகள்.]]></a:t>
+              <a:t><![CDATA[15. And Joshua made peace with them, and made a league with them, to let them live: and the princes of the congregation swore unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சபையின் பிரபுக்கள் அவர்களுக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்பேரில் ஆணையிட்டிருந்தபடியினால், இஸ்ரவேல் புத்திரர் அவர்களைச் சங்காரம்பண்ணவில்லை; ஆனாலும் சபையார் எல்லாரும் பிரபுக்கள்மேல் முறுமுறுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass at the end of three days after they had made a league with them, that they heard that they were their neighbours, and that they dwelt among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சபையின் பிரபுக்கள் அவர்களுக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்பேரில் ஆணையிட்டிருந்தபடியினால், இஸ்ரவேல் புத்திரர் அவர்களைச் சங்காரம்பண்ணவில்லை; ஆனாலும் சபையார் எல்லாரும் பிரபுக்கள்மேல் முறுமுறுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass at the end of three days after they had made a league with them, that they heard that they were their neighbours, and that they dwelt among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சகல பிரபுக்களும், சபையார் யாவரையும் நோக்கி: நாங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தர்பேரில் அவர்களுக்கு ஆணையிட்டுக் கொடுத்தோம்; ஆதலால் அவர்களை நாம் தொடக் கூடாது.]]></a:t>
+              <a:t><![CDATA[17. And the children of Israel journeyed, and came unto their cities on the third day. Now their cities were Gibeon, and Chephirah, and Beeroth, and Kirjathjearim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது சகல பிரபுக்களும், சபையார் யாவரையும் நோக்கி: நாங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தர்பேரில் அவர்களுக்கு ஆணையிட்டுக் கொடுத்தோம்; ஆதலால் அவர்களை நாம் தொடக் கூடாது.]]></a:t>
+              <a:t><![CDATA[17. And the children of Israel journeyed, and came unto their cities on the third day. Now their cities were Gibeon, and Chephirah, and Beeroth, and Kirjathjearim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கடுங்கோபம் நம்மேல் வராதபடிக்கு, நாம் அவர்களுக்கு இட்ட ஆணையினிமித்தம் நாம் அவர்களை உயிரோடே வைத்து, அவர்களுக்கு ஒன்று செய்வோம்.]]></a:t>
+              <a:t><![CDATA[18. And the children of Israel stroke them not, because the princes of the congregation had sworn unto them by the LORD God of Israel. And all the congregation murmured against the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கடுங்கோபம் நம்மேல் வராதபடிக்கு, நாம் அவர்களுக்கு இட்ட ஆணையினிமித்தம் நாம் அவர்களை உயிரோடே வைத்து, அவர்களுக்கு ஒன்று செய்வோம்.]]></a:t>
+              <a:t><![CDATA[18. And the children of Israel stroke them not, because the princes of the congregation had sworn unto them by the LORD God of Israel. And all the congregation murmured against the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிரபுக்களாகிய நாங்கள் அவர்களுக்குச் சொன்னபடி அவர்கள் உயிரோடிருந்து, சபையார் எல்லாருக்கும் விறகு வெட்டுகிறவர்களாகவும், தண்ணீர் எடுக்கிறவர்களாகவும் இருக்கக்கடவர்கள் என்று பிரபுக்கள் அவர்களோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the children of Israel stroke them not, because the princes of the congregation had sworn unto them by the LORD God of Israel. And all the congregation murmured against the princes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்கள் ஒருமனப்பட்டு, யோசுவாவோடும் இஸ்ரவேலரோடும் யுத்தம்பண்ண ஏகமாய்க்கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when all the kings which were on this side Jordan, in the hills, and in the valleys, and in all the coasts of the great sea opposite to Lebanon, the Hittite, and the Amorite, the Canaanite, the Perizzite, the Hivite, and the Jebusite, heard thereof;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிரபுக்களாகிய நாங்கள் அவர்களுக்குச் சொன்னபடி அவர்கள் உயிரோடிருந்து, சபையார் எல்லாருக்கும் விறகு வெட்டுகிறவர்களாகவும், தண்ணீர் எடுக்கிறவர்களாகவும் இருக்கக்கடவர்கள் என்று பிரபுக்கள் அவர்களோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[19. But all the princes said unto all the congregation, We have sworn unto them by the LORD God of Israel: now therefore we may not touch them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு யோசுவா அவர்களை அழைப்பித்து: நீங்கள் எங்கள் நடுவே குடியிருக்கும்போது, நாங்கள் உங்களுக்கு வெகுதூரமாயிருக்கிறவர்கள் என்று சொல்லி, எங்களை வஞ்சித்தது என்ன?]]></a:t>
+              <a:t><![CDATA[19. But all the princes said unto all the congregation, We have sworn unto them by the LORD God of Israel: now therefore we may not touch them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு யோசுவா அவர்களை அழைப்பித்து: நீங்கள் எங்கள் நடுவே குடியிருக்கும்போது, நாங்கள் உங்களுக்கு வெகுதூரமாயிருக்கிறவர்கள் என்று சொல்லி, எங்களை வஞ்சித்தது என்ன?]]></a:t>
+              <a:t><![CDATA[20. This we will do to them; we will even let them live, lest wrath be upon us, because of the oath which we swore unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் நீங்கள் சபிக்கப்பட்டவர்கள்; என் தேவனுடைய ஆலயத்துக்கு விறகுவெட்டுகிறவர்களும், தண்ணீர் எடுக்கிறவர்களுமான பணிவிடைக்காரராயிருப்பீர்கள்; இந்த ஊழியம் உங்களைவிட்டு நீங்கமாட்டாது என்றான்.]]></a:t>
+              <a:t><![CDATA[20. This we will do to them; we will even let them live, lest wrath be upon us, because of the oath which we swore unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்போதும் நீங்கள் சபிக்கப்பட்டவர்கள்; என் தேவனுடைய ஆலயத்துக்கு விறகுவெட்டுகிறவர்களும், தண்ணீர் எடுக்கிறவர்களுமான பணிவிடைக்காரராயிருப்பீர்கள்; இந்த ஊழியம் உங்களைவிட்டு நீங்கமாட்டாது என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And the princes said unto them, Let them live; but let them be hewers of wood and drawers of water unto all the congregation; as the princes had promised them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: தேசத்தையெல்லாம் உங்களுக்கு ஒப்புக்கொடுக்கவும், தேசத்தின் குடிகளையெல்லாம் உங்களுக்கு முன்பாக அழிக்கவும் உம்முடைய தேவனாகிய கர்த்தர் தமது தாசனாகிய மோசேக்குக் கட்டளையிட்டது உமது அடியாருக்கு நிச்சயமாகவே அறிவிக்கப்பட்டதினால், நாங்கள் எங்கள் ஜீவன்நிமித்தம் உங்களுக்கு மிகவும் பயந்து, இந்தக்காரியத்தைச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[21. And the princes said unto them, Let them live; but let them be hewers of wood and drawers of water unto all the congregation; as the princes had promised them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: தேசத்தையெல்லாம் உங்களுக்கு ஒப்புக்கொடுக்கவும், தேசத்தின் குடிகளையெல்லாம் உங்களுக்கு முன்பாக அழிக்கவும் உம்முடைய தேவனாகிய கர்த்தர் தமது தாசனாகிய மோசேக்குக் கட்டளையிட்டது உமது அடியாருக்கு நிச்சயமாகவே அறிவிக்கப்பட்டதினால், நாங்கள் எங்கள் ஜீவன்நிமித்தம் உங்களுக்கு மிகவும் பயந்து, இந்தக்காரியத்தைச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[21. And the princes said unto them, Let them live; but let them be hewers of wood and drawers of water unto all the congregation; as the princes had promised them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: தேசத்தையெல்லாம் உங்களுக்கு ஒப்புக்கொடுக்கவும், தேசத்தின் குடிகளையெல்லாம் உங்களுக்கு முன்பாக அழிக்கவும் உம்முடைய தேவனாகிய கர்த்தர் தமது தாசனாகிய மோசேக்குக் கட்டளையிட்டது உமது அடியாருக்கு நிச்சயமாகவே அறிவிக்கப்பட்டதினால், நாங்கள் எங்கள் ஜீவன்நிமித்தம் உங்களுக்கு மிகவும் பயந்து, இந்தக்காரியத்தைச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[22. And Joshua called for them, and he spoke unto them, saying, Wherefore have all of you misled us, saying, We are very far from you; when all of you dwell among us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: தேசத்தையெல்லாம் உங்களுக்கு ஒப்புக்கொடுக்கவும், தேசத்தின் குடிகளையெல்லாம் உங்களுக்கு முன்பாக அழிக்கவும் உம்முடைய தேவனாகிய கர்த்தர் தமது தாசனாகிய மோசேக்குக் கட்டளையிட்டது உமது அடியாருக்கு நிச்சயமாகவே அறிவிக்கப்பட்டதினால், நாங்கள் எங்கள் ஜீவன்நிமித்தம் உங்களுக்கு மிகவும் பயந்து, இந்தக்காரியத்தைச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[22. And Joshua called for them, and he spoke unto them, saying, Wherefore have all of you misled us, saying, We are very far from you; when all of you dwell among us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்போதும் இதோ, உமது கையிலிருக்கிறோம். உம்முடைய பார்வைக்கு நன்மையும் தீமையுமாய்த் தோன்றுகிறபடி எங்களுக்குச் செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore all of you are cursed, and there shall none of you be freed from being bondmen, and hewers of wood and drawers of water for the house of my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எரிகோவுக்கும் ஆயிக்கும் யோசுவா செய்ததைக் கிபியோனின் குடிகள் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[2. That they gathered themselves together, to fight with Joshua and with Israel, with one accord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்போதும் இதோ, உமது கையிலிருக்கிறோம். உம்முடைய பார்வைக்கு நன்மையும் தீமையுமாய்த் தோன்றுகிறபடி எங்களுக்குச் செய்யும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Now therefore all of you are cursed, and there shall none of you be freed from being bondmen, and hewers of wood and drawers of water for the house of my God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியே யோசுவா அவர்களுக்குச் செய்து, இஸ்ரவேல் புத்திரர் அவர்களைக் கொன்றுபோடாதபடிக்கு, அவர்களை இவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And they answered Joshua, and said, Because it was certainly told your servants, how that the LORD your God commanded his servant Moses to give you all the land, and to destroy all the inhabitants of the land from before you, therefore we were sore afraid of our lives because of you, and have done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியே யோசுவா அவர்களுக்குச் செய்து, இஸ்ரவேல் புத்திரர் அவர்களைக் கொன்றுபோடாதபடிக்கு, அவர்களை இவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And they answered Joshua, and said, Because it was certainly told your servants, how that the LORD your God commanded his servant Moses to give you all the land, and to destroy all the inhabitants of the land from before you, therefore we were sore afraid of our lives because of you, and have done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்நாள்மட்டும் இருக்கிறபடியே, அந்நாளில் அவர்களைச் சபைக்கும், கர்த்தர் தெரிந்துகொள்ளும் இடத்திலிருக்கும் அவருடைய பலிபீடத்துக்கும் விறகு வெட்டுகிறவர்களாகவும் தண்ணீர் எடுக்கிறவர்களாகவுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[24. And they answered Joshua, and said, Because it was certainly told your servants, how that the LORD your God commanded his servant Moses to give you all the land, and to destroy all the inhabitants of the land from before you, therefore we were sore afraid of our lives because of you, and have done this thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5738,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இந்நாள்மட்டும் இருக்கிறபடியே, அந்நாளில் அவர்களைச் சபைக்கும், கர்த்தர் தெரிந்துகொள்ளும் இடத்திலிருக்கும் அவருடைய பலிபீடத்துக்கும் விறகு வெட்டுகிறவர்களாகவும் தண்ணீர் எடுக்கிறவர்களாகவுமாக்கினான்.]]></a:t>
+              <a:t><![CDATA[24. And they answered Joshua, and said, Because it was certainly told your servants, how that the LORD your God commanded his servant Moses to give you all the land, and to destroy all the inhabitants of the land from before you, therefore we were sore afraid of our lives because of you, and have done this thing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And now, behold, we are in yours hand: as it seems good and right unto you to do unto us, do.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And now, behold, we are in yours hand: as it seems good and right unto you to do unto us, do.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And so did he unto them, and delivered them out of the hand of the children of Israel, that they slew them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And so did he unto them, and delivered them out of the hand of the children of Israel, that they slew them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Joshua made them that day hewers of wood and drawers of water for the congregation, and for the altar of the LORD, even unto this day, in the place which he should choose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு தந்திரமான யோசனைபண்ணி, தங்களை ஸ்தானாபதிகள்போலக் காண்பித்து, பழைய இரட்டுப் பைகளையும், பீறலும் பொத்தலுமான பழைய திராட்சரசத் துருத்திகளையும் தங்கள் கழுதைகள்மேல் வைத்து,]]></a:t>
+              <a:t><![CDATA[3. And when the inhabitants of Gibeon heard what Joshua had done unto Jericho and to Ai,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Joshua made them that day hewers of wood and drawers of water for the congregation, and for the altar of the LORD, even unto this day, in the place which he should choose.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And Joshua made them that day hewers of wood and drawers of water for the congregation, and for the altar of the LORD, even unto this day, in the place which he should choose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஒரு தந்திரமான யோசனைபண்ணி, தங்களை ஸ்தானாபதிகள்போலக் காண்பித்து, பழைய இரட்டுப் பைகளையும், பீறலும் பொத்தலுமான பழைய திராட்சரசத் துருத்திகளையும் தங்கள் கழுதைகள்மேல் வைத்து,]]></a:t>
+              <a:t><![CDATA[4. They did work cunningly, and went and made as if they had been ambassadors, and took old sacks upon their asses, and wine bottles, old, and rent, and bound up;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பழுதுபார்க்கப்பட்ட பழைய பாதரட்சைகளைத் தங்கள் கால்களில் போட்டு, பழைய வஸ்திரங்களை உடுத்திக்கொண்டார்கள்; வழிக்கு அவர்கள் கொண்டுபோன அப்பமெல்லாம் உலர்ந்ததும் பூசணம் பூத்ததுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. They did work cunningly, and went and made as if they had been ambassadors, and took old sacks upon their asses, and wine bottles, old, and rent, and bound up;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பழுதுபார்க்கப்பட்ட பழைய பாதரட்சைகளைத் தங்கள் கால்களில் போட்டு, பழைய வஸ்திரங்களை உடுத்திக்கொண்டார்கள்; வழிக்கு அவர்கள் கொண்டுபோன அப்பமெல்லாம் உலர்ந்ததும் பூசணம் பூத்ததுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And old shoes and clouted upon their feet, and old garments upon them; and all the bread of their provision was dry and mouldy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702897" r:id="rId1"/>
+    <p:sldLayoutId id="2482630549" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7452,110 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तब वे गिलगाल की छावनी में यहोशू के पास जा कर उस से और इस्राएली पुरूषों से कहने लगे, हम दूर देश]]></a:t>
+              <a:t><![CDATA[உடுத்திக்கொண்டார்கள்; வழிக்கு அவர்கள் கொண்டுபோன அப்பமெல்லாம் உலர்ந்ததும் பூசணம் பூத்ததுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सें आए हैं; इसलिये अब तुम हम से वाचा बान्धो।]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் கில்காலில் இருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் போய், அவனையும் இஸ்ரவேல் மனுஷரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इस्राएली पुरूषों ने उन हिव्वियों से कहा, क्या जाने तुम हमारे मध्य में ही रहते हो; फिर हम तुम से]]></a:t>
+              <a:t><![CDATA[நோக்கி: நாங்கள் தூரதேசத்திலிருந்து வந்தவர்கள், எங்களோடே உடன்படிக்கைபண்ணுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वाचा कैसे बान्धे?]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது இஸ்ரவேல் மனுஷர் அந்த ஏவியரை நோக்கி: நீங்கள் எங்கள் நடுவிலே குடியிருக்கிறவர்களாக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उन्होंने यहोशू से कहा, हम तेरे दास हैं। तब यहोशू ने उन से कहा, तुम कौन हो? और कहां से आए हो?]]></a:t>
+              <a:t><![CDATA[நாங்கள் எப்படி உங்களோடே உடன்படிக்கைபண்ணலாம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उन्होंने उस से कहा, तेरे दास बहुत दूर के देश से तेरे परमेश्वर यहोवा का नाम सुनकर आए हैं; क्योंकि]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் யோசுவாவை நோக்கி: நாங்கள் உமக்கு அடிமைகள் என்றார்கள்; அதற்கு யோசுவா: நீங்கள் யார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हम ने यह सब सुना है, अर्थात उसकी कीर्ति और जो कुछ उसने मिस्र में किया,]]></a:t>
+              <a:t><![CDATA[எங்கேயிருந்து வந்தீர்கள் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और जो कुछ उसने एमोरियों के दोनों राजाओं से किया जो यरदन के उस पार रहते थे, अर्थात हेश्बोन के]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: உம்முடைய தேவனாகிய கர்த்தருடைய நாமத்தின் பிரஸ்தாபத்தைக் கேட்டு, உமது அடியாராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[राजा सीहोन से, और बाशान के राजा ओग से जो अश्तारोत में था।]]></a:t>
+              <a:t><![CDATA[நாங்கள் வெகு தூரதேசத்திலிருந்து வந்தோம்; அவருடைய கீர்த்தியையும், அவர் எகிப்திலே செய்த யாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. इसलिये हमारे यहां के वृद्धलोगों ने और हमारे देश के सब निवासियों ने हम से कहा, कि मार्ग के लिये]]></a:t>
+              <a:t><![CDATA[10. அவர் எஸ்போனின் ராஜாவாகிய சீகோனும் அஸ்தரோத்திலிருந்த பாசானின் ராஜாவாகிய ஓகும் என்கிற யோர்தானுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यह सुनकर हित्ती, एमोरी, कनानी, परिज्जी, हिव्वी, और यबूसी, जितने राजा यरदन के इस पार पहाड़ी देश]]></a:t>
+              <a:t><![CDATA[1. யோர்தானுக்கு இப்புறத்திலே மலைகளிலும் பள்ளத்தாக்குகளிலும் லீபனோனுக்கு எதிரான பெரிய சமுத்திரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने साथ भोजनवस्तु ले कर उन से मिलने को जाओ, और उन से कहना, कि हम तुम्हारे दास हैं; इसलिये अब तुम हम]]></a:t>
+              <a:t><![CDATA[அப்புறத்திலிருந்த எமோரியரின் இரண்டு ராஜாக்களுக்கும் செய்த யாவையும் கேள்விப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से वाचा बान्धो।]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், எங்கள் மூப்பரும் எங்கள் தேசத்துக்குடிகளெல்லாரும் எங்களை நோக்கி: உங்கள் கைகளில் வழிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जिस दिन हम तुम्हारे पास चलने को निकले उस दिन तो हम ने अपने अपने घर से यह रोटी गरम और ताजी ली थी;]]></a:t>
+              <a:t><![CDATA[ஆகாரம் எடுத்துக்கொண்டு, அவர்களுக்கு எதிர்கொண்டுபோய், அவர்களிடத்தில் நாங்கள் உங்கள் அடியார், எங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परन्तु अब देखो, यह सूख गई है और इस में फफूंदी लग गई है।]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கை பண்ணவேண்டும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. फिर ये जो मदिरा के कुप्पे हम ने भर लिये थे, तब तो नये थे, परन्तु देखो अब ये फट गए हैं; और हमारे]]></a:t>
+              <a:t><![CDATA[12. உங்களிடத்தில் வர நாங்கள் புறப்படுகிற அன்றே, எங்கள் வழிப்பிரயாணத்துக்கு இந்த அப்பத்தைச் சுடச்சுட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ये वस्त्र और जूतियां बड़ी लम्बी यात्रा के कारण पुरानी हो गई हैं।]]></a:t>
+              <a:t><![CDATA[எங்கள் வீட்டிலிருந்து எடுத்துக்கொண்டுவந்தோம்; இப்பொழுது இதோ, உலர்ந்து பூசணம் பூத்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब उन पुरूषों ने यहोवा से बिना सलाह लिये उनके भोजन में से कुछ ग्रहण किया।]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் இந்தத் திராட்சத் துருத்திகளை நிரப்புகையில் புதிதாயிருந்தது; ஆனாலும், இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब यहोशू ने उन से मेल करके उन से यह वाचा बान्धी, कि तुम को जीवित छोड़ेंगे; और मण्डली के प्रधानों]]></a:t>
+              <a:t><![CDATA[கிழிந்துபோயிற்று; எங்கள் வஸ்திரங்களும் பாதரட்சைகளும் நெடுந்தூரமான பிரயாணத்தினாலே பழசாய்ப்போயிற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने उन से शपथ खाई।]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और उनके साथ वाचा बान्धने के तीन दिन के बाद उन को यह समाचार मिला; कि वे हमारे पड़ोस के रहने वाले]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது இஸ்ரவேலர்: கர்த்தருடைய வாக்கைக் கேளாமல் அவர்களுடைய போஜனபதார்த்தத்தில் சிறிது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में और नीचे के देश में, और लबानोन के साम्हने के महानगर के तट पर रहते थे,]]></a:t>
+              <a:t><![CDATA[கரையோரமெங்குமுள்ள ஏத்தியரும் எமோரியரும் கானானியரும் பெரிசியரும் ஏவியரும் எபூசியருமானவர்களுடைய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लोग हैं, और हमारे ही मध्य में बसे हैं।]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब इस्राएली कूच करके तीसरे दिन उनके नगरों को जिनके नाम गिबोन, कपीरा, बेरोत, और किर्यत्यारीम है]]></a:t>
+              <a:t><![CDATA[15. யோசுவா அவர்களோடே சமாதானம்பண்ணி, அவர்களை உயிரோடே காப்பாற்றும் உடன்படிக்கையை அவர்களோடே பண்ணினான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहुंच गए,]]></a:t>
+              <a:t><![CDATA[அதற்காகச் சபையின் பிரபுக்கள் அவர்களுக்கு ஆணையிட்டுக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और इस्राएलियों ने उन को न मारा, क्योंकि मण्डली के प्रधानों ने उनके संग इस्राएल के परमेश्वर यहोवा]]></a:t>
+              <a:t><![CDATA[16. அவர்களோடே உடன்படிக்கைபண்ணி, மூன்றுநாள் சென்றபின்பு, அவர்கள் தங்கள் அயலார் என்றும் தங்கள் நடுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की शपथ खाई थी। तब सारी मण्डली के लोग प्रधानों के विरुद्ध कुड़कुड़ाने लगे।]]></a:t>
+              <a:t><![CDATA[குடியிருக்கிறவர்கள் என்றும் கேள்விப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब सब प्रधानों ने सारी मण्डली से कहा, हम ने उन से इस्राएल के परमेश्वर यहोवा की शपथ खाई है,]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேல் புத்திரர் பிரயாணம்பண்ணுகையில், மூன்றாம்நாளில் அவர்கள் பட்டணங்களுக்கு வந்தார்கள்; அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये अब उन को छू नहीं सकते।]]></a:t>
+              <a:t><![CDATA[பட்டணங்கள் கிபியோன், கெபிரா, பெயெரோத், கீரியாத்யெயாரீம் என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. हम उन से यही करेंगे, कि उस शपथ के अनुसार हम उन को जीवित छोड़ देंगे, नहीं तो हमारी खाई हुई शपथ के]]></a:t>
+              <a:t><![CDATA[18. சபையின் பிரபுக்கள் அவர்களுக்கு இஸ்ரவேலின் தேவனாகிய கர்த்தர்பேரில் ஆணையிட்டிருந்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कारण हम पर क्रोध पड़ेगा]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரர் அவர்களைச் சங்காரம்பண்ணவில்லை; ஆனாலும் சபையார் எல்லாரும் பிரபுக்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. फिर प्रधानों ने उन से कहा, वे जीवित छोड़े जाएं। सो प्रधानों के इस वचन के अनुसार वे सारी मण्डली]]></a:t>
+              <a:t><![CDATA[முறுமுறுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. वे एक मन हो कर यहोशू और इस्राएलियों से लड़ने को इकट्ठे हुए॥]]></a:t>
+              <a:t><![CDATA[ராஜாக்களும் அதைக்கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये लकड़हारे और पानी भरने वाले बने।]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது சகல பிரபுக்களும், சபையார் யாவரையும் நோக்கி: நாங்கள் இஸ்ரவேலின் தேவனாகிய கர்த்தர்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. फिर यहोशू ने उन को बुलवाकर कहा, तुम तो हमारे ही बीच में रहते हो, फिर तुम ने हम से यह कहकर क्यों]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு ஆணையிட்டுக் கொடுத்தோம்; ஆதலால் அவர்களை நாம் தொடக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छल किया है, कि हम तुम से बहुत दूर रहते हैं?]]></a:t>
+              <a:t><![CDATA[20. கடுங்கோபம் நம்மேல் வராதபடிக்கு, நாம் அவர்களுக்கு இட்ட ஆணையினிமித்தம் நாம் அவர்களை உயிரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. इसलिये अब तुम शापित हो, और तुम में से ऐसा कोई न रहेगा जो दास, अर्थात मेरे परमेश्वर के भवन के]]></a:t>
+              <a:t><![CDATA[வைத்து, அவர்களுக்கு ஒன்று செய்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये लकड़हारा और पानी भरनेवाला न हो।]]></a:t>
+              <a:t><![CDATA[21. பிரபுக்களாகிய நாங்கள் அவர்களுக்குச் சொன்னபடி அவர்கள் உயிரோடிருந்து, சபையார் எல்லாருக்கும் விறகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. उन्होंने यहोशू को उत्तर दिया, तेरे दासों को यह निश्चय बतलाया गया था, कि तेरे परमेश्वर यहोवा ने]]></a:t>
+              <a:t><![CDATA[வெட்டுகிறவர்களாகவும், தண்ணீர் எடுக்கிறவர்களாகவும் இருக்கக்கடவர்கள் என்று பிரபுக்கள் அவர்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने दास मूसा को आज्ञा दी थी कि तुम को वह सारा देश दे, और उसके सारे निवासियों तुम्हारे साम्हने से]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सर्वनाश करे; इसलिये हम लोगों को तुम्हारे कारण से अपने प्राणों के लाले पड़ गए, इसलिये हम ने ऐसा काम]]></a:t>
+              <a:t><![CDATA[22. பின்பு யோசுவா அவர்களை அழைப்பித்து: நீங்கள் எங்கள் நடுவே குடியிருக்கும்போது, நாங்கள் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया।]]></a:t>
+              <a:t><![CDATA[வெகுதூரமாயிருக்கிறவர்கள் என்று சொல்லி, எங்களை வஞ்சித்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और अब हम तेरे वश में हैं, जैसा बर्ताव तुझे भला लगे और ठीक जान पड़े, वैसा ही व्यवहार हमारे साथ]]></a:t>
+              <a:t><![CDATA[23. இப்போதும் நீங்கள் சபிக்கப்பட்டவர்கள்; என் தேவனுடைய ஆலயத்துக்கு விறகுவெட்டுகிறவர்களும், தண்ணீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. जब गिबोन के निवासियों ने सुना कि यहोशू ने यरीहो और ऐ से क्या क्या किया है,]]></a:t>
+              <a:t><![CDATA[2. அவர்கள் ஒருமனப்பட்டு, யோசுவாவோடும் இஸ்ரவேலரோடும் யுத்தம்பண்ண ஏகமாய்க்கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर।]]></a:t>
+              <a:t><![CDATA[எடுக்கிறவர்களுமான பணிவிடைக்காரராயிருப்பீர்கள்; இந்த ஊழியம் உங்களைவிட்டு நீங்கமாட்டாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब उसने उन से वैसा ही किया, और उन्हें इस्राएलियों के हाथ से ऐसा बचाया, कि वे उन्हें घात करने न]]></a:t>
+              <a:t><![CDATA[24. அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: தேசத்தையெல்லாம் உங்களுக்கு ஒப்புக்கொடுக்கவும், தேசத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पाए।]]></a:t>
+              <a:t><![CDATA[குடிகளையெல்லாம் உங்களுக்கு முன்பாக அழிக்கவும் உம்முடைய தேவனாகிய கர்த்தர் தமது தாசனாகிய மோசேக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. परन्तु यहोशू ने उसी दिन उन को मण्डली के लिये, और जो स्थान यहोवा चुन ले उसमें उसकी वेदी के लिये,]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டது உமது அடியாருக்கு நிச்சயமாகவே அறிவிக்கப்பட்டதினால், நாங்கள் எங்கள் ஜீவன்நிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14020,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लकड़हारे और पानी भरने वाले नियुक्त कर दिया, जैसा आज तक है॥]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு மிகவும் பயந்து, இந்தக்காரியத்தைச் செய்தோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. இப்போதும் இதோ, உமது கையிலிருக்கிறோம். உம்முடைய பார்வைக்கு நன்மையும் தீமையுமாய்த் தோன்றுகிறபடி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எங்களுக்குச் செய்யும் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அப்படியே யோசுவா அவர்களுக்குச் செய்து, இஸ்ரவேல் புத்திரர் அவர்களைக் கொன்றுபோடாதபடிக்கு, அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இந்நாள்மட்டும் இருக்கிறபடியே, அந்நாளில் அவர்களைச் சபைக்கும், கர்த்தர் தெரிந்துகொள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब उन्होंने छल किया, और राजदूतों का भेष बनाकर अपने गदहों पर पुराने बोरे, और पुराने फटे, और जोड़े]]></a:t>
+              <a:t><![CDATA[3. எரிகோவுக்கும் ஆயிக்கும் யோசுவா செய்ததைக் கிபியோனின் குடிகள் கேள்விப்பட்டபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இடத்திலிருக்கும் அவருடைய பலிபீடத்துக்கும் விறகு வெட்டுகிறவர்களாகவும் தண்ணீர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எடுக்கிறவர்களாகவுமாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए मदिरा के कुप्पे लादकर]]></a:t>
+              <a:t><![CDATA[4. ஒரு தந்திரமான யோசனைபண்ணி, தங்களை ஸ்தானாபதிகள்போலக் காண்பித்து, பழைய இரட்டுப் பைகளையும், பீறலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. अपने पांवों में पुरानी गांठी हुई जूतियां, और तन पर पुराने वस्त्र पहिने, और अपने भोजन के लिये सूखी]]></a:t>
+              <a:t><![CDATA[பொத்தலுமான பழைய திராட்சரசத் துருத்திகளையும் தங்கள் கழுதைகள்மேல் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और फफूंदी लगी हुई रोटी ले ली।]]></a:t>
+              <a:t><![CDATA[5. பழுதுபார்க்கப்பட்ட பழைய பாதரட்சைகளைத் தங்கள் கால்களில் போட்டு, பழைய வஸ்திரங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>