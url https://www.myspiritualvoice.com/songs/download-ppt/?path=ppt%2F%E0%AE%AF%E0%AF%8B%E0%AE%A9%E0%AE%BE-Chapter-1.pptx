--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -61,58 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -128,54 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-[...2 lines deleted...]
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,57 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship; and he lay, and was fast asleep.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக் கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில் இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship; and he lay, and was fast asleep.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக் கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில் இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship; and he lay, and was fast asleep.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக் கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில் இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So the ship captain came to him, and said unto him, What mean you, O sleeper? arise, call upon your God, if so be that God will think upon us, that we perish not.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மாலுமி அவனிடத்தில் வந்து நீ நித்திரைபண்ணுகிறது என்ன? எழுந்திருந்து உன் தேவனை நோக்கி வேண்டிக்கொள்; நாம் அழிந்துபோகாதபடிக்குச் சுவாமி ஒருவேளை நம்மை நினைத்தருளுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So the ship captain came to him, and said unto him, What mean you, O sleeper? arise, call upon your God, if so be that God will think upon us, that we perish not.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மாலுமி அவனிடத்தில் வந்து நீ நித்திரைபண்ணுகிறது என்ன? எழுந்திருந்து உன் தேவனை நோக்கி வேண்டிக்கொள்; நாம் அழிந்துபோகாதபடிக்குச் சுவாமி ஒருவேளை நம்மை நினைத்தருளுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நாமறியும்படிக்குச் சீட்டுப்போடுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு சீட்டுப்போட்டார்கள்; யோனாவின் பேருக்குச் சீட்டு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நாமறியும்படிக்குச் சீட்டுப்போடுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு சீட்டுப்போட்டார்கள்; யோனாவின் பேருக்குச் சீட்டு விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்கள் அவனை நோக்கி: யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நீ எங்களுக்குச் சொல்லவேண்டும்; உன் தொழிலென்ன? நீ எங்கேயிருந்து வருகிறாய்? உன் தேசம் எது? நீ என்ன ஜாதியான் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்கள் அவனை நோக்கி: யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நீ எங்களுக்குச் சொல்லவேண்டும்; உன் தொழிலென்ன? நீ எங்கேயிருந்து வருகிறாய்? உன் தேசம் எது? நீ என்ன ஜாதியான் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: நான் எபிரெயன்; சமுத்திரத்தையும் பூமியையும் உண்டாக்கின பரலோகத்தின் தேவனாகிய கர்த்தர் இடத்தில் பயபக்தியுள்ளவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now the word of the LORD came unto Jonah the son of Amittai, saying,]]></a:t>
+              <a:t><![CDATA[1. அமித்தாயின் குமாரனாகிய யோனாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: நான் எபிரெயன்; சமுத்திரத்தையும் பூமியையும் உண்டாக்கின பரலோகத்தின் தேவனாகிய கர்த்தர் இடத்தில் பயபக்தியுள்ளவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said unto them, I am an Hebrew; and I fear the LORD, the God of heaven, which has made the sea and the dry land.]]></a:t>
+              <a:t><![CDATA[10. அவன் கர்த்தருடைய சமுகத்தினின்று விலகி ஓடிப்போகிறவன் என்று தங்களுக்கு அறிவித்ததினால், அந்த மனுஷர் மிகவும் பயந்து, அவனை நோக்கி: நீ ஏன் இதைச் செய்தாய் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said unto them, I am an Hebrew; and I fear the LORD, the God of heaven, which has made the sea and the dry land.]]></a:t>
+              <a:t><![CDATA[10. அவன் கர்த்தருடைய சமுகத்தினின்று விலகி ஓடிப்போகிறவன் என்று தங்களுக்கு அறிவித்ததினால், அந்த மனுஷர் மிகவும் பயந்து, அவனை நோக்கி: நீ ஏன் இதைச் செய்தாய் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then were the men exceedingly afraid, and said unto him. Why have you done this? For the men knew that he fled from the presence of the LORD, because he had told them.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் சமுத்திரம் அதிகமாய்க் கொந்தளித்துக்கொண்டிருந்தபடியால், அவர்கள் அவனை நோக்கி: சமுத்திரம் நமக்கு அமரும்படி நாங்கள் உனக்கு என்ன செய்யவேண்டுமென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then were the men exceedingly afraid, and said unto him. Why have you done this? For the men knew that he fled from the presence of the LORD, because he had told them.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் சமுத்திரம் அதிகமாய்க் கொந்தளித்துக்கொண்டிருந்தபடியால், அவர்கள் அவனை நோக்கி: சமுத்திரம் நமக்கு அமரும்படி நாங்கள் உனக்கு என்ன செய்யவேண்டுமென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said they unto him, What shall we do unto you, that the sea may be calm unto us? for the sea wrought, and was tempestuous.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன் நீங்கள் என்னை எடுத்துச் சமுத்திரத்திலே போட்டுவிடுங்கள்; அப்பொழுது சமுத்திரம் உங்களுக்கு அமர்ந்திருக்கும்; என்னிமித்தம் இந்தப் பெரிய கொந்தளிப்பு உங்கள்மேல் வந்ததென்பதை நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said they unto him, What shall we do unto you, that the sea may be calm unto us? for the sea wrought, and was tempestuous.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன் நீங்கள் என்னை எடுத்துச் சமுத்திரத்திலே போட்டுவிடுங்கள்; அப்பொழுது சமுத்திரம் உங்களுக்கு அமர்ந்திருக்கும்; என்னிமித்தம் இந்தப் பெரிய கொந்தளிப்பு உங்கள்மேல் வந்ததென்பதை நான் அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto you: for I know that for my sake this great tempest is upon you.]]></a:t>
+              <a:t><![CDATA[13. அந்த மனுஷர் கரைசேரும்படி வேகமாய் தண்டுவலித்தார்கள்; ஆனாலும் சமுத்திரம் வெகு மும்முரமாய்க் கொந்தளித்துக்கொண்டேயிருந்தபடியால் அவர்களால் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto you: for I know that for my sake this great tempest is upon you.]]></a:t>
+              <a:t><![CDATA[13. அந்த மனுஷர் கரைசேரும்படி வேகமாய் தண்டுவலித்தார்கள்; ஆனாலும் சமுத்திரம் வெகு மும்முரமாய்க் கொந்தளித்துக்கொண்டேயிருந்தபடியால் அவர்களால் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto you: for I know that for my sake this great tempest is upon you.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம் எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்; உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Arise, go to Nineveh, that great city, and cry against it; for their wickedness has come up before me.]]></a:t>
+              <a:t><![CDATA[2. நீ எழுந்து மகா நகரமாகிய நினிவேக்குப் போய், அதற்கு விரோதமாகப் பிரசங்கி; அவர்களுடைய அக்கிரமம் என் சமுகத்தில் வந்து எட்டினது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Nevertheless the men rowed hard to bring it to the land; but they could not: for the sea wrought, and was tempestuous against them.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம் எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்; உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Nevertheless the men rowed hard to bring it to the land; but they could not: for the sea wrought, and was tempestuous against them.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம் எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்; உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it pleased you.]]></a:t>
+              <a:t><![CDATA[15. யோனாவை எடுத்துச் சமுத்திரத்திலே போட்டுவிட்டார்கள்; சமுத்திரம் தன் மும்முரத்தைவிட்டு அமர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it pleased you.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அந்த மனுஷர் கர்த்தருக்கு மிகவும் பயந்து, கர்த்தருக்குப் பலியிட்டுப் பொருத்தனைகளைப் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it pleased you.]]></a:t>
+              <a:t><![CDATA[17. யோனாவை விழுங்கும்படி ஒரு பெரிய மீனைக் கர்த்தர் ஆயத்தப்படுத்தியிருந்தார்; அந்த மீன் வயிற்றிலே யோனா இராப்பகல் மூன்றுநாள் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,487 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So they look up Jonah, and cast him forth into the sea: and the sea ceased from her raging.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[17. Now the LORD had prepared a great fish to swallow up Jonah. And Jonah was in the belly of the fish three days and three nights.]]></a:t>
+              <a:t><![CDATA[17. யோனாவை விழுங்கும்படி ஒரு பெரிய மீனைக் கர்த்தர் ஆயத்தப்படுத்தியிருந்தார்; அந்த மீன் வயிற்றிலே யோனா இராப்பகல் மூன்றுநாள் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Arise, go to Nineveh, that great city, and cry against it; for their wickedness has come up before me.]]></a:t>
+              <a:t><![CDATA[2. நீ எழுந்து மகா நகரமாகிய நினிவேக்குப் போய், அதற்கு விரோதமாகப் பிரசங்கி; அவர்களுடைய அக்கிரமம் என் சமுகத்தில் வந்து எட்டினது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa; and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go with them unto Tarshish from the presence of the LORD.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து, யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa; and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go with them unto Tarshish from the presence of the LORD.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து, யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa; and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go with them unto Tarshish from the presence of the LORD.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து, யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But the LORD sent out a great wind into the sea, and there was a mighty tempest in the sea, so that the ship was like to be broken.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சமுத்திரத்தின்மேல் பெருங்காற்றை வரவிட்டார்; அதினால் கடலிலே கப்பல் உடையுமென்று நினைக்கத்தக்க பெரிய கொந்தளிப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But the LORD sent out a great wind into the sea, and there was a mighty tempest in the sea, so that the ship was like to be broken.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சமுத்திரத்தின்மேல் பெருங்காற்றை வரவிட்டார்; அதினால் கடலிலே கப்பல் உடையுமென்று நினைக்கத்தக்க பெரிய கொந்தளிப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515836" r:id="rId1"/>
+    <p:sldLayoutId id="2473414122" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4798,82 +4346,50 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக்]]></a:t>
+              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில்]]></a:t>
+              <a:t><![CDATA[in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[and he lay, and was fast asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மாலுமி அவனிடத்தில் வந்து நீ நித்திரைபண்ணுகிறது என்ன? எழுந்திருந்து உன் தேவனை நோக்கி]]></a:t>
+              <a:t><![CDATA[6. So the ship captain came to him, and said unto him, What mean you, O sleeper? arise, call upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேண்டிக்கொள்; நாம் அழிந்துபோகாதபடிக்குச் சுவாமி ஒருவேளை நம்மை நினைத்தருளுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[your God, if so be that God will think upon us, that we perish not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நாமறியும்படிக்குச் சீட்டுப்போடுவோம்]]></a:t>
+              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு சீட்டுப்போட்டார்கள்; யோனாவின் பேருக்குச் சீட்டு]]></a:t>
+              <a:t><![CDATA[cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விழுந்தது.]]></a:t>
+              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்கள் அவனை நோக்கி: யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நீ எங்களுக்குச்]]></a:t>
+              <a:t><![CDATA[yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லவேண்டும்; உன் தொழிலென்ன? நீ எங்கேயிருந்து வருகிறாய்? உன் தேசம் எது? நீ என்ன ஜாதியான் என்று]]></a:t>
+              <a:t><![CDATA[9. And he said unto them, I am an Hebrew; and I fear the LORD, the God of heaven, which has made the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அமித்தாயின் குமாரனாகிய யோனாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Now the word of the LORD came unto Jonah the son of Amittai, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[sea and the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நான் எபிரெயன்; சமுத்திரத்தையும் பூமியையும் உண்டாக்கின பரலோகத்தின் தேவனாகிய கர்த்தர்]]></a:t>
+              <a:t><![CDATA[10. Then were the men exceedingly afraid, and said unto him. Why have you done this? For the men]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடத்தில் பயபக்தியுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[knew that he fled from the presence of the LORD, because he had told them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் கர்த்தருடைய சமுகத்தினின்று விலகி ஓடிப்போகிறவன் என்று தங்களுக்கு அறிவித்ததினால், அந்த மனுஷர்]]></a:t>
+              <a:t><![CDATA[11. Then said they unto him, What shall we do unto you, that the sea may be calm unto us? for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிகவும் பயந்து, அவனை நோக்கி: நீ ஏன் இதைச் செய்தாய் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[sea wrought, and was tempestuous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் சமுத்திரம் அதிகமாய்க் கொந்தளித்துக்கொண்டிருந்தபடியால், அவர்கள் அவனை நோக்கி: சமுத்திரம்]]></a:t>
+              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நமக்கு அமரும்படி நாங்கள் உனக்கு என்ன செய்யவேண்டுமென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[you: for I know that for my sake this great tempest is upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவன் நீங்கள் என்னை எடுத்துச் சமுத்திரத்திலே போட்டுவிடுங்கள்; அப்பொழுது சமுத்திரம்]]></a:t>
+              <a:t><![CDATA[13. Nevertheless the men rowed hard to bring it to the land; but they could not: for the sea]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களுக்கு அமர்ந்திருக்கும்; என்னிமித்தம் இந்தப் பெரிய கொந்தளிப்பு உங்கள்மேல் வந்ததென்பதை நான்]]></a:t>
+              <a:t><![CDATA[wrought, and was tempestuous against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ எழுந்து மகா நகரமாகிய நினிவேக்குப் போய், அதற்கு விரோதமாகப் பிரசங்கி; அவர்களுடைய அக்கிரமம் என்]]></a:t>
+              <a:t><![CDATA[2. Arise, go to Nineveh, that great city, and cry against it; for their wickedness has come up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த மனுஷர் கரைசேரும்படி வேகமாய் தண்டுவலித்தார்கள்; ஆனாலும் சமுத்திரம் வெகு மும்முரமாய்க்]]></a:t>
+              <a:t><![CDATA[not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொந்தளித்துக்கொண்டேயிருந்தபடியால் அவர்களால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[pleased you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம்]]></a:t>
+              <a:t><![CDATA[15. So they look up Jonah, and cast him forth into the sea: and the sea ceased from her raging.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்;]]></a:t>
+              <a:t><![CDATA[16. Then the men feared the LORD exceedingly, and offered a sacrifice unto the LORD, and made vows.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[17. Now the LORD had prepared a great fish to swallow up Jonah. And Jonah was in the belly of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,579 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோனாவை எடுத்துச் சமுத்திரத்திலே போட்டுவிட்டார்கள்; சமுத்திரம் தன் மும்முரத்தைவிட்டு அமர்ந்தது.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[யோனா இராப்பகல் மூன்றுநாள் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[fish three days and three nights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமுகத்தில் வந்து எட்டினது என்றார்.]]></a:t>
+              <a:t><![CDATA[before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து,]]></a:t>
+              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய]]></a:t>
+              <a:t><![CDATA[and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[with them unto Tarshish from the presence of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சமுத்திரத்தின்மேல் பெருங்காற்றை வரவிட்டார்; அதினால் கடலிலே கப்பல் உடையுமென்று]]></a:t>
+              <a:t><![CDATA[4. But the LORD sent out a great wind into the sea, and there was a mighty tempest in the sea, so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நினைக்கத்தக்க பெரிய கொந்தளிப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[that the ship was like to be broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோனா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>