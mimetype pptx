--- v1 (2026-07-18)
+++ v2 (2026-09-07)
@@ -61,50 +61,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +128,54 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +308,57 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக் கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில் இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship; and he lay, and was fast asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக் கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில் இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship; and he lay, and was fast asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக் கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில் இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship; and he lay, and was fast asleep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மாலுமி அவனிடத்தில் வந்து நீ நித்திரைபண்ணுகிறது என்ன? எழுந்திருந்து உன் தேவனை நோக்கி வேண்டிக்கொள்; நாம் அழிந்துபோகாதபடிக்குச் சுவாமி ஒருவேளை நம்மை நினைத்தருளுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. So the ship captain came to him, and said unto him, What mean you, O sleeper? arise, call upon your God, if so be that God will think upon us, that we perish not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மாலுமி அவனிடத்தில் வந்து நீ நித்திரைபண்ணுகிறது என்ன? எழுந்திருந்து உன் தேவனை நோக்கி வேண்டிக்கொள்; நாம் அழிந்துபோகாதபடிக்குச் சுவாமி ஒருவேளை நம்மை நினைத்தருளுவார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. So the ship captain came to him, and said unto him, What mean you, O sleeper? arise, call upon your God, if so be that God will think upon us, that we perish not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நாமறியும்படிக்குச் சீட்டுப்போடுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு சீட்டுப்போட்டார்கள்; யோனாவின் பேருக்குச் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நாமறியும்படிக்குச் சீட்டுப்போடுவோம் வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு சீட்டுப்போட்டார்கள்; யோனாவின் பேருக்குச் சீட்டு விழுந்தது.]]></a:t>
+              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்கள் அவனை நோக்கி: யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நீ எங்களுக்குச் சொல்லவேண்டும்; உன் தொழிலென்ன? நீ எங்கேயிருந்து வருகிறாய்? உன் தேசம் எது? நீ என்ன ஜாதியான் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்கள் அவனை நோக்கி: யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நீ எங்களுக்குச் சொல்லவேண்டும்; உன் தொழிலென்ன? நீ எங்கேயிருந்து வருகிறாய்? உன் தேசம் எது? நீ என்ன ஜாதியான் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நான் எபிரெயன்; சமுத்திரத்தையும் பூமியையும் உண்டாக்கின பரலோகத்தின் தேவனாகிய கர்த்தர் இடத்தில் பயபக்தியுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அமித்தாயின் குமாரனாகிய யோனாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[1. Now the word of the LORD came unto Jonah the son of Amittai, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவன்: நான் எபிரெயன்; சமுத்திரத்தையும் பூமியையும் உண்டாக்கின பரலோகத்தின் தேவனாகிய கர்த்தர் இடத்தில் பயபக்தியுள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் கர்த்தருடைய சமுகத்தினின்று விலகி ஓடிப்போகிறவன் என்று தங்களுக்கு அறிவித்ததினால், அந்த மனுஷர் மிகவும் பயந்து, அவனை நோக்கி: நீ ஏன் இதைச் செய்தாய் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto them, I am an Hebrew; and I fear the LORD, the God of heaven, which has made the sea and the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் கர்த்தருடைய சமுகத்தினின்று விலகி ஓடிப்போகிறவன் என்று தங்களுக்கு அறிவித்ததினால், அந்த மனுஷர் மிகவும் பயந்து, அவனை நோக்கி: நீ ஏன் இதைச் செய்தாய் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he said unto them, I am an Hebrew; and I fear the LORD, the God of heaven, which has made the sea and the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் சமுத்திரம் அதிகமாய்க் கொந்தளித்துக்கொண்டிருந்தபடியால், அவர்கள் அவனை நோக்கி: சமுத்திரம் நமக்கு அமரும்படி நாங்கள் உனக்கு என்ன செய்யவேண்டுமென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then were the men exceedingly afraid, and said unto him. Why have you done this? For the men knew that he fled from the presence of the LORD, because he had told them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் சமுத்திரம் அதிகமாய்க் கொந்தளித்துக்கொண்டிருந்தபடியால், அவர்கள் அவனை நோக்கி: சமுத்திரம் நமக்கு அமரும்படி நாங்கள் உனக்கு என்ன செய்யவேண்டுமென்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then were the men exceedingly afraid, and said unto him. Why have you done this? For the men knew that he fled from the presence of the LORD, because he had told them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவன் நீங்கள் என்னை எடுத்துச் சமுத்திரத்திலே போட்டுவிடுங்கள்; அப்பொழுது சமுத்திரம் உங்களுக்கு அமர்ந்திருக்கும்; என்னிமித்தம் இந்தப் பெரிய கொந்தளிப்பு உங்கள்மேல் வந்ததென்பதை நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then said they unto him, What shall we do unto you, that the sea may be calm unto us? for the sea wrought, and was tempestuous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவன் நீங்கள் என்னை எடுத்துச் சமுத்திரத்திலே போட்டுவிடுங்கள்; அப்பொழுது சமுத்திரம் உங்களுக்கு அமர்ந்திருக்கும்; என்னிமித்தம் இந்தப் பெரிய கொந்தளிப்பு உங்கள்மேல் வந்ததென்பதை நான் அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then said they unto him, What shall we do unto you, that the sea may be calm unto us? for the sea wrought, and was tempestuous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த மனுஷர் கரைசேரும்படி வேகமாய் தண்டுவலித்தார்கள்; ஆனாலும் சமுத்திரம் வெகு மும்முரமாய்க் கொந்தளித்துக்கொண்டேயிருந்தபடியால் அவர்களால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto you: for I know that for my sake this great tempest is upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அந்த மனுஷர் கரைசேரும்படி வேகமாய் தண்டுவலித்தார்கள்; ஆனாலும் சமுத்திரம் வெகு மும்முரமாய்க் கொந்தளித்துக்கொண்டேயிருந்தபடியால் அவர்களால் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto you: for I know that for my sake this great tempest is upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம் எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்; உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto you: for I know that for my sake this great tempest is upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ எழுந்து மகா நகரமாகிய நினிவேக்குப் போய், அதற்கு விரோதமாகப் பிரசங்கி; அவர்களுடைய அக்கிரமம் என் சமுகத்தில் வந்து எட்டினது என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Arise, go to Nineveh, that great city, and cry against it; for their wickedness has come up before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம் எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்; உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. Nevertheless the men rowed hard to bring it to the land; but they could not: for the sea wrought, and was tempestuous against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம் எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்; உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. Nevertheless the men rowed hard to bring it to the land; but they could not: for the sea wrought, and was tempestuous against them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோனாவை எடுத்துச் சமுத்திரத்திலே போட்டுவிட்டார்கள்; சமுத்திரம் தன் மும்முரத்தைவிட்டு அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it pleased you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அந்த மனுஷர் கர்த்தருக்கு மிகவும் பயந்து, கர்த்தருக்குப் பலியிட்டுப் பொருத்தனைகளைப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it pleased you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோனாவை விழுங்கும்படி ஒரு பெரிய மீனைக் கர்த்தர் ஆயத்தப்படுத்தியிருந்தார்; அந்த மீன் வயிற்றிலே யோனா இராப்பகல் மூன்றுநாள் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it pleased you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3361,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோனாவை விழுங்கும்படி ஒரு பெரிய மீனைக் கர்த்தர் ஆயத்தப்படுத்தியிருந்தார்; அந்த மீன் வயிற்றிலே யோனா இராப்பகல் மூன்றுநாள் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. So they look up Jonah, and cast him forth into the sea: and the sea ceased from her raging.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Then the men feared the LORD exceedingly, and offered a sacrifice unto the LORD, and made vows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Then the men feared the LORD exceedingly, and offered a sacrifice unto the LORD, and made vows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Now the LORD had prepared a great fish to swallow up Jonah. And Jonah was in the belly of the fish three days and three nights.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Now the LORD had prepared a great fish to swallow up Jonah. And Jonah was in the belly of the fish three days and three nights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ எழுந்து மகா நகரமாகிய நினிவேக்குப் போய், அதற்கு விரோதமாகப் பிரசங்கி; அவர்களுடைய அக்கிரமம் என் சமுகத்தில் வந்து எட்டினது என்றார்.]]></a:t>
+              <a:t><![CDATA[2. Arise, go to Nineveh, that great city, and cry against it; for their wickedness has come up before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து, யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa; and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go with them unto Tarshish from the presence of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து, யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa; and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go with them unto Tarshish from the presence of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து, யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa; and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go with them unto Tarshish from the presence of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சமுத்திரத்தின்மேல் பெருங்காற்றை வரவிட்டார்; அதினால் கடலிலே கப்பல் உடையுமென்று நினைக்கத்தக்க பெரிய கொந்தளிப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. But the LORD sent out a great wind into the sea, and there was a mighty tempest in the sea, so that the ship was like to be broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் சமுத்திரத்தின்மேல் பெருங்காற்றை வரவிட்டார்; அதினால் கடலிலே கப்பல் உடையுமென்று நினைக்கத்தக்க பெரிய கொந்தளிப்பு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[4. But the LORD sent out a great wind into the sea, and there was a mighty tempest in the sea, so that the ship was like to be broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414122" r:id="rId1"/>
+    <p:sldLayoutId id="2477765827" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4798,82 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then the seamen were afraid, and cried every man unto his god, and cast forth the wares that were]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கப்பற்காரர் பயந்து, அவனவன் தன்தன் தேவனை நோக்கி வேண்டுதல்செய்து, பாரத்தை லேசாக்கும்படிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the ship into the sea, to lighten it of them. But Jonah was gone down into the sides of the ship;]]></a:t>
+              <a:t><![CDATA[கப்பலில் இருந்த சரக்குகளைச் சமுத்திரத்தில் எறிந்துவிட்டார்கள்; யோனாவோவென்றால் கப்பலின் கீழ்த்தட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he lay, and was fast asleep.]]></a:t>
+              <a:t><![CDATA[இறங்கிபோய்ப் படுத்துக்கொண்டு, அயர்ந்த நித்திரைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. So the ship captain came to him, and said unto him, What mean you, O sleeper? arise, call upon]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மாலுமி அவனிடத்தில் வந்து நீ நித்திரைபண்ணுகிறது என்ன? எழுந்திருந்து உன் தேவனை நோக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your God, if so be that God will think upon us, that we perish not.]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்; நாம் அழிந்துபோகாதபடிக்குச் சுவாமி ஒருவேளை நம்மை நினைத்தருளுவார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they said every one to his fellow, Come, and let us cast lots, that we may know for whose]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நாமறியும்படிக்குச் சீட்டுப்போடுவோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cause this evil is upon us. So they cast lots, and the lot fell upon Jonah.]]></a:t>
+              <a:t><![CDATA[வாருங்கள் என்று ஒருவரோடொருவர் சொல்லிக்கொண்டு சீட்டுப்போட்டார்கள்; யோனாவின் பேருக்குச் சீட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then said they unto him, Tell us, we pray you, for whose cause this evil is upon us; What is]]></a:t>
+              <a:t><![CDATA[விழுந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yours occupation? and whence come you? what is your country? and of what people are you?]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்கள் அவனை நோக்கி: யார் நிமித்தம் இந்த ஆபத்து நமக்கு நேரிட்டதென்று நீ எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he said unto them, I am an Hebrew; and I fear the LORD, the God of heaven, which has made the]]></a:t>
+              <a:t><![CDATA[சொல்லவேண்டும்; உன் தொழிலென்ன? நீ எங்கேயிருந்து வருகிறாய்? உன் தேசம் எது? நீ என்ன ஜாதியான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now the word of the LORD came unto Jonah the son of Amittai, saying,]]></a:t>
+              <a:t><![CDATA[1. அமித்தாயின் குமாரனாகிய யோனாவுக்குக் கர்த்தருடைய வார்த்தை உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sea and the dry land.]]></a:t>
+              <a:t><![CDATA[கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then were the men exceedingly afraid, and said unto him. Why have you done this? For the men]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவன்: நான் எபிரெயன்; சமுத்திரத்தையும் பூமியையும் உண்டாக்கின பரலோகத்தின் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knew that he fled from the presence of the LORD, because he had told them.]]></a:t>
+              <a:t><![CDATA[இடத்தில் பயபக்தியுள்ளவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said they unto him, What shall we do unto you, that the sea may be calm unto us? for the]]></a:t>
+              <a:t><![CDATA[10. அவன் கர்த்தருடைய சமுகத்தினின்று விலகி ஓடிப்போகிறவன் என்று தங்களுக்கு அறிவித்ததினால், அந்த மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sea wrought, and was tempestuous.]]></a:t>
+              <a:t><![CDATA[மிகவும் பயந்து, அவனை நோக்கி: நீ ஏன் இதைச் செய்தாய் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he said unto them, Take me up, and cast me forth into the sea; so shall the sea be calm unto]]></a:t>
+              <a:t><![CDATA[11. பின்னும் சமுத்திரம் அதிகமாய்க் கொந்தளித்துக்கொண்டிருந்தபடியால், அவர்கள் அவனை நோக்கி: சமுத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you: for I know that for my sake this great tempest is upon you.]]></a:t>
+              <a:t><![CDATA[நமக்கு அமரும்படி நாங்கள் உனக்கு என்ன செய்யவேண்டுமென்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Nevertheless the men rowed hard to bring it to the land; but they could not: for the sea]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன் நீங்கள் என்னை எடுத்துச் சமுத்திரத்திலே போட்டுவிடுங்கள்; அப்பொழுது சமுத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrought, and was tempestuous against them.]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு அமர்ந்திருக்கும்; என்னிமித்தம் இந்தப் பெரிய கொந்தளிப்பு உங்கள்மேல் வந்ததென்பதை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore they cried unto the LORD, and said, We plead to you, O LORD, we plead to you, let us]]></a:t>
+              <a:t><![CDATA[அறிவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Arise, go to Nineveh, that great city, and cry against it; for their wickedness has come up]]></a:t>
+              <a:t><![CDATA[2. நீ எழுந்து மகா நகரமாகிய நினிவேக்குப் போய், அதற்கு விரோதமாகப் பிரசங்கி; அவர்களுடைய அக்கிரமம் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not perish for this man's life, and lay not upon us innocent blood: for you, O LORD, have done as it]]></a:t>
+              <a:t><![CDATA[13. அந்த மனுஷர் கரைசேரும்படி வேகமாய் தண்டுவலித்தார்கள்; ஆனாலும் சமுத்திரம் வெகு மும்முரமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pleased you.]]></a:t>
+              <a:t><![CDATA[கொந்தளித்துக்கொண்டேயிருந்தபடியால் அவர்களால் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So they look up Jonah, and cast him forth into the sea: and the sea ceased from her raging.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவர்கள் கர்த்தரை நோக்கிக் கூப்பிட்டு: ஆ கர்த்தாவே, இந்த மனுஷனுடைய ஜீவன் நிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then the men feared the LORD exceedingly, and offered a sacrifice unto the LORD, and made vows.]]></a:t>
+              <a:t><![CDATA[எங்களை அழித்துப்போடாதேயும்; குற்றமில்லாத இரத்தப்பழியை எங்கள்மேல் சுமத்தாதேயும்; தேவரீர் கர்த்தர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Now the LORD had prepared a great fish to swallow up Jonah. And Jonah was in the belly of the]]></a:t>
+              <a:t><![CDATA[உமக்குச் சித்தமாயிருக்கிறபடி செய்கிறீர் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fish three days and three nights.]]></a:t>
+              <a:t><![CDATA[15. யோனாவை எடுத்துச் சமுத்திரத்திலே போட்டுவிட்டார்கள்; சமுத்திரம் தன் மும்முரத்தைவிட்டு அமர்ந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோனா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. அப்பொழுது அந்த மனுஷர் கர்த்தருக்கு மிகவும் பயந்து, கர்த்தருக்குப் பலியிட்டுப் பொருத்தனைகளைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோனா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோனா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. யோனாவை விழுங்கும்படி ஒரு பெரிய மீனைக் கர்த்தர் ஆயத்தப்படுத்தியிருந்தார்; அந்த மீன் வயிற்றிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோனா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோனா இராப்பகல் மூன்றுநாள் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before me.]]></a:t>
+              <a:t><![CDATA[சமுகத்தில் வந்து எட்டினது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But Jonah rose up to flee unto Tarshish from the presence of the LORD, and went down to Joppa;]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யோனா கர்த்தருடைய சமுகத்தினின்று விலகி, தர்ஷீசுக்கு ஓடிப்போகும்படி எழுந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he found a ship going to Tarshish: so he paid the fare thereof, and went down into it, to go]]></a:t>
+              <a:t><![CDATA[யோப்பாவுக்குப் போய் தர்ஷீசுக்குப் போகிற ஒரு கப்பலைக்கண்டு, கூலிகொடுத்து, தான் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with them unto Tarshish from the presence of the LORD.]]></a:t>
+              <a:t><![CDATA[சமுகத்தினின்று விலகும்படி, அவர்களோடே தர்ஷீீசுக்குப் போகக் கப்பல் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But the LORD sent out a great wind into the sea, and there was a mighty tempest in the sea, so]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் சமுத்திரத்தின்மேல் பெருங்காற்றை வரவிட்டார்; அதினால் கடலிலே கப்பல் உடையுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the ship was like to be broken.]]></a:t>
+              <a:t><![CDATA[நினைக்கத்தக்க பெரிய கொந்தளிப்பு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோனா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>