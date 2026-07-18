--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -37,103 +37,97 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
-    <p:sldId id="279" r:id="rId26"/>
-    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -254,55 +248,53 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So Jonah went out of the city, and sat on the east side of the city, and there made him a booth, and sat under it in the shadow, till he might see what would become of the city.]]></a:t>
+              <a:t><![CDATA[5. பின்பு யோனா நகரத்திலிருந்து புறப்பட்டு, நகரத்துக்குக் கிழக்கேபோய் அங்கே தனக்கு ஒரு குடிசையைப் போட்டு, நகரத்துக்குச் சம்பவிக்கப்போகிறதைத் தான் பார்க்குமட்டும் அதின் கீழ் நிழலில் உட்கார்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So Jonah went out of the city, and sat on the east side of the city, and there made him a booth, and sat under it in the shadow, till he might see what would become of the city.]]></a:t>
+              <a:t><![CDATA[6. யோனாவுடைய தலையின்மேல் நிழலுண்டாயிருக்கவும், அவனை அவனுடைய மனமடிவுக்கு நீங்கலாக்கவும் தேவனாகிய கர்த்தர் ஒரு ஆமணக்குச்செடியை முளைக்கக் கட்டளையிட்டு, அதை அவன்மேல் ஓங்கிவளரப்பண்ணினார்; அந்த ஆமணக்கின்மேல் யோனா மிகவும் சந்தோஷப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the LORD God prepared a gourd, and made it to come up over Jonah, that it might be a shadow over his head, to deliver him from his grief. So Jonah was exceeding glad of the gourd.]]></a:t>
+              <a:t><![CDATA[6. யோனாவுடைய தலையின்மேல் நிழலுண்டாயிருக்கவும், அவனை அவனுடைய மனமடிவுக்கு நீங்கலாக்கவும் தேவனாகிய கர்த்தர் ஒரு ஆமணக்குச்செடியை முளைக்கக் கட்டளையிட்டு, அதை அவன்மேல் ஓங்கிவளரப்பண்ணினார்; அந்த ஆமணக்கின்மேல் யோனா மிகவும் சந்தோஷப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the LORD God prepared a gourd, and made it to come up over Jonah, that it might be a shadow over his head, to deliver him from his grief. So Jonah was exceeding glad of the gourd.]]></a:t>
+              <a:t><![CDATA[7. மறுநாளிலோ கிழக்குவெளுக்கும் நேரத்தில் தேவன் ஒரு பூச்சியைக் கட்டளையிட்டார்; அது ஆமணக்குச்செடியை அரித்துப்போட்டடது; அதினால் அது காய்ந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the LORD God prepared a gourd, and made it to come up over Jonah, that it might be a shadow over his head, to deliver him from his grief. So Jonah was exceeding glad of the gourd.]]></a:t>
+              <a:t><![CDATA[7. மறுநாளிலோ கிழக்குவெளுக்கும் நேரத்தில் தேவன் ஒரு பூச்சியைக் கட்டளையிட்டார்; அது ஆமணக்குச்செடியை அரித்துப்போட்டடது; அதினால் அது காய்ந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But God prepared a worm when the morning rose the next day, and it stroke the gourd that it withered.]]></a:t>
+              <a:t><![CDATA[8. சூரியன் உதித்தபோது தேவன் உஷ்ணமான கீழ்க்காற்றைக் கட்டளையிட்டார்; அப்பொழுது வெயில் யோனாவுடைய தலையில் படுகிறதினால் அவன் சோர்ந்துபோய், தனக்குள்ளே சாவை விரும்பி: நான் ஊயிரோடிருக்கிறதைப் பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But God prepared a worm when the morning rose the next day, and it stroke the gourd that it withered.]]></a:t>
+              <a:t><![CDATA[8. சூரியன் உதித்தபோது தேவன் உஷ்ணமான கீழ்க்காற்றைக் கட்டளையிட்டார்; அப்பொழுது வெயில் யோனாவுடைய தலையில் படுகிறதினால் அவன் சோர்ந்துபோய், தனக்குள்ளே சாவை விரும்பி: நான் ஊயிரோடிருக்கிறதைப் பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it came to pass, when the sun did arise, that God prepared a vehement east wind; and the sun beat upon the head of Jonah, that he fainted, and wished in himself to die, and said, It is better for me to die than to live.]]></a:t>
+              <a:t><![CDATA[8. சூரியன் உதித்தபோது தேவன் உஷ்ணமான கீழ்க்காற்றைக் கட்டளையிட்டார்; அப்பொழுது வெயில் யோனாவுடைய தலையில் படுகிறதினால் அவன் சோர்ந்துபோய், தனக்குள்ளே சாவை விரும்பி: நான் ஊயிரோடிருக்கிறதைப் பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it came to pass, when the sun did arise, that God prepared a vehement east wind; and the sun beat upon the head of Jonah, that he fainted, and wished in himself to die, and said, It is better for me to die than to live.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது தேவன் யோனாவை நோக்கி: நீ ஆமணக்கினிமித்தம் எரிச்சலாயிருக்கிறது நல்லதோ என்றார்; அதற்கு அவன்: நான் மரணபரியந்தமும் எரிச்சலாயிருக்கிறது நல்லதுதான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it came to pass, when the sun did arise, that God prepared a vehement east wind; and the sun beat upon the head of Jonah, that he fainted, and wished in himself to die, and said, It is better for me to die than to live.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது தேவன் யோனாவை நோக்கி: நீ ஆமணக்கினிமித்தம் எரிச்சலாயிருக்கிறது நல்லதோ என்றார்; அதற்கு அவன்: நான் மரணபரியந்தமும் எரிச்சலாயிருக்கிறது நல்லதுதான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1452,51 +1444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But it displeased Jonah exceedingly, and he was very angry.]]></a:t>
+              <a:t><![CDATA[1. யோனாவுக்கு இது மிகவும் விசனமாயிருந்தது; அவன் கடுங்கோபங்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And God said to Jonah, Do you well to be angry for the gourd? And he said, I do well to be angry, even unto death.]]></a:t>
+              <a:t><![CDATA[10. அதற்குக் கர்த்தர்: நீ பிரயாசப்படாததும், நீ வளர்க்காததும், ஒரு இராத்திரியிலே முளைத்ததும், ஒரு இராத்திரியிலே அழிந்துபோனதுமான ஆமணக்குக்காகப் பரிதபிக்கிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And God said to Jonah, Do you well to be angry for the gourd? And he said, I do well to be angry, even unto death.]]></a:t>
+              <a:t><![CDATA[10. அதற்குக் கர்த்தர்: நீ பிரயாசப்படாததும், நீ வளர்க்காததும், ஒரு இராத்திரியிலே முளைத்ததும், ஒரு இராத்திரியிலே அழிந்துபோனதுமான ஆமணக்குக்காகப் பரிதபிக்கிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then said the LORD, You have had pity on the gourd, for the which you have not laboured, neither made it grow; which came up in a night, and perished in a night:]]></a:t>
+              <a:t><![CDATA[11. வலதுகைக்கும் இடதுகைக்கும் வித்தியாசம் அறியாத இலட்சத்து இருபதினாயிரம்பேருக்கு அதிகமான மனுஷரும் அநேக மிருகஜீவன்களும் இருக்கிற மகா நகரமாகிய நினிவேக்காக நான் பரிதபியாமலிருப்பேனோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,269 +1880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then said the LORD, You have had pity on the gourd, for the which you have not laboured, neither made it grow; which came up in a night, and perished in a night:]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[11. And should not I spare Nineveh, that great city, wherein are more then sixscore thousand persons that cannot discern between their right hand and their left hand; and also much cattle?]]></a:t>
+              <a:t><![CDATA[11. வலதுகைக்கும் இடதுகைக்கும் வித்தியாசம் அறியாத இலட்சத்து இருபதினாயிரம்பேருக்கு அதிகமான மனுஷரும் அநேக மிருகஜீவன்களும் இருக்கிற மகா நகரமாகிய நினிவேக்காக நான் பரிதபியாமலிருப்பேனோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2215,51 +1989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he prayed unto the LORD, and said, I pray you, O LORD, was not this my saying, when I was yet in my country? Therefore I fled before unto Tarshish: for I knew that you are a gracious God, and merciful, slow to anger, and of great kindness, and repent you of the evil.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ கர்த்தாவே, நான் என் தேசத்தில் இருக்கும்போதே நான் இதைச் சொல்லவில்லையா? இதினிமித்தமே நான் முன்னமே தர்ஷீசுக்கு ஓடிப்போனேன்; நீர் இரக்கமும் மன உருக்கமும் நீடியசாந்தமும் மிகுந்த கிருபையுமுள்ளவரும், தீங்குக்கு மனஸ்தாபப்படுகிறவருமான தேவனென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2324,51 +2098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he prayed unto the LORD, and said, I pray you, O LORD, was not this my saying, when I was yet in my country? Therefore I fled before unto Tarshish: for I knew that you are a gracious God, and merciful, slow to anger, and of great kindness, and repent you of the evil.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ கர்த்தாவே, நான் என் தேசத்தில் இருக்கும்போதே நான் இதைச் சொல்லவில்லையா? இதினிமித்தமே நான் முன்னமே தர்ஷீசுக்கு ஓடிப்போனேன்; நீர் இரக்கமும் மன உருக்கமும் நீடியசாந்தமும் மிகுந்த கிருபையுமுள்ளவரும், தீங்குக்கு மனஸ்தாபப்படுகிறவருமான தேவனென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +2207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he prayed unto the LORD, and said, I pray you, O LORD, was not this my saying, when I was yet in my country? Therefore I fled before unto Tarshish: for I knew that you are a gracious God, and merciful, slow to anger, and of great kindness, and repent you of the evil.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ கர்த்தாவே, நான் என் தேசத்தில் இருக்கும்போதே நான் இதைச் சொல்லவில்லையா? இதினிமித்தமே நான் முன்னமே தர்ஷீசுக்கு ஓடிப்போனேன்; நீர் இரக்கமும் மன உருக்கமும் நீடியசாந்தமும் மிகுந்த கிருபையுமுள்ளவரும், தீங்குக்கு மனஸ்தாபப்படுகிறவருமான தேவனென்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +2316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore now, O LORD, take, I plead to you, my life from me; for it is better for me to die than to live.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் கர்த்தாவே, என்பிராணனை என்னைவிட்டு எடுத்துக்கொள்ளும்; நான் உயிரோடிருக்கிறதைப்பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +2425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Therefore now, O LORD, take, I plead to you, my life from me; for it is better for me to die than to live.]]></a:t>
+              <a:t><![CDATA[3. இப்போதும் கர்த்தாவே, என்பிராணனை என்னைவிட்டு எடுத்துக்கொள்ளும்; நான் உயிரோடிருக்கிறதைப்பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +2534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Then said the LORD, Do you well to be angry?]]></a:t>
+              <a:t><![CDATA[4. அதற்குக் கர்த்தர்: நீ எரிச்சலாயிருக்கிறது நல்லதோ என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +2643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So Jonah went out of the city, and sat on the east side of the city, and there made him a booth, and sat under it in the shadow, till he might see what would become of the city.]]></a:t>
+              <a:t><![CDATA[5. பின்பு யோனா நகரத்திலிருந்து புறப்பட்டு, நகரத்துக்குக் கிழக்கேபோய் அங்கே தனக்கு ஒரு குடிசையைப் போட்டு, நகரத்துக்குச் சம்பவிக்கப்போகிறதைத் தான் பார்க்குமட்டும் அதின் கீழ் நிழலில் உட்கார்ந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +2722,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515708" r:id="rId1"/>
+    <p:sldLayoutId id="2473414125" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3112,66 +2886,50 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3328,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போட்டு, நகரத்துக்குச் சம்பவிக்கப்போகிறதைத் தான் பார்க்குமட்டும் அதின் கீழ் நிழலில்]]></a:t>
+              <a:t><![CDATA[and sat under it in the shadow, till he might see what would become of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உட்கார்ந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD God prepared a gourd, and made it to come up over Jonah, that it might be a shadow]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +3350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோனாவுடைய தலையின்மேல் நிழலுண்டாயிருக்கவும், அவனை அவனுடைய மனமடிவுக்கு நீங்கலாக்கவும் தேவனாகிய]]></a:t>
+              <a:t><![CDATA[over his head, to deliver him from his grief. So Jonah was exceeding glad of the gourd.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் ஒரு ஆமணக்குச்செடியை முளைக்கக் கட்டளையிட்டு, அதை அவன்மேல் ஓங்கிவளரப்பண்ணினார்; அந்த]]></a:t>
+              <a:t><![CDATA[7. But God prepared a worm when the morning rose the next day, and it stroke the gourd that it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆமணக்கின்மேல் யோனா மிகவும் சந்தோஷப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[withered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +3746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மறுநாளிலோ கிழக்குவெளுக்கும் நேரத்தில் தேவன் ஒரு பூச்சியைக் கட்டளையிட்டார்; அது ஆமணக்குச்செடியை]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when the sun did arise, that God prepared a vehement east wind; and the sun]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +3878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அரித்துப்போட்டடது; அதினால் அது காய்ந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[beat upon the head of Jonah, that he fainted, and wished in himself to die, and said, It is better]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சூரியன் உதித்தபோது தேவன் உஷ்ணமான கீழ்க்காற்றைக் கட்டளையிட்டார்; அப்பொழுது வெயில் யோனாவுடைய]]></a:t>
+              <a:t><![CDATA[for me to die than to live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +4142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தலையில் படுகிறதினால் அவன் சோர்ந்துபோய், தனக்குள்ளே சாவை விரும்பி: நான் ஊயிரோடிருக்கிறதைப்]]></a:t>
+              <a:t><![CDATA[9. And God said to Jonah, Do you well to be angry for the gourd? And he said, I do well to be angry,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +4274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[even unto death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோனாவுக்கு இது மிகவும் விசனமாயிருந்தது; அவன் கடுங்கோபங்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. But it displeased Jonah exceedingly, and he was very angry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது தேவன் யோனாவை நோக்கி: நீ ஆமணக்கினிமித்தம் எரிச்சலாயிருக்கிறது நல்லதோ என்றார்; அதற்கு]]></a:t>
+              <a:t><![CDATA[10. Then said the LORD, You have had pity on the gourd, for the which you have not laboured, neither]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவன்: நான் மரணபரியந்தமும் எரிச்சலாயிருக்கிறது நல்லதுதான் என்றான்.]]></a:t>
+              <a:t><![CDATA[made it grow; which came up in a night, and perished in a night:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்குக் கர்த்தர்: நீ பிரயாசப்படாததும், நீ வளர்க்காததும், ஒரு இராத்திரியிலே முளைத்ததும், ஒரு]]></a:t>
+              <a:t><![CDATA[11. And should not I spare Nineveh, that great city, wherein are more then sixscore thousand persons]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,315 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இராத்திரியிலே அழிந்துபோனதுமான ஆமணக்குக்காகப் பரிதபிக்கிறாயே.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[அநேக மிருகஜீவன்களும் இருக்கிற மகா நகரமாகிய நினிவேக்காக நான் பரிதபியாமலிருப்பேனோ என்றார்.]]></a:t>
+              <a:t><![CDATA[that cannot discern between their right hand and their left hand; and also much cattle?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ கர்த்தாவே, நான் என் தேசத்தில் இருக்கும்போதே நான் இதைச்]]></a:t>
+              <a:t><![CDATA[2. And he prayed unto the LORD, and said, I pray you, O LORD, was not this my saying, when I was yet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லவில்லையா? இதினிமித்தமே நான் முன்னமே தர்ஷீசுக்கு ஓடிப்போனேன்; நீர் இரக்கமும் மன உருக்கமும்]]></a:t>
+              <a:t><![CDATA[in my country? Therefore I fled before unto Tarshish: for I knew that you are a gracious God, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீடியசாந்தமும் மிகுந்த கிருபையுமுள்ளவரும், தீங்குக்கு மனஸ்தாபப்படுகிறவருமான தேவனென்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[merciful, slow to anger, and of great kindness, and repent you of the evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போதும் கர்த்தாவே, என்பிராணனை என்னைவிட்டு எடுத்துக்கொள்ளும்; நான்]]></a:t>
+              <a:t><![CDATA[3. Therefore now, O LORD, take, I plead to you, my life from me; for it is better for me to die than]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உயிரோடிருக்கிறதைப்பார்க்கிலும் சாகிறது நலமாயிருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[to live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குக் கர்த்தர்: நீ எரிச்சலாயிருக்கிறது நல்லதோ என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Then said the LORD, Do you well to be angry?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்பு யோனா நகரத்திலிருந்து புறப்பட்டு, நகரத்துக்குக் கிழக்கேபோய் அங்கே தனக்கு ஒரு குடிசையைப்]]></a:t>
+              <a:t><![CDATA[5. So Jonah went out of the city, and sat on the east side of the city, and there made him a booth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +5919,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோனா : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +6029,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +6204,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>23</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>