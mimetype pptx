--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -83,50 +83,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +159,53 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +349,56 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விருந்துசெய்கிற அவரவருடைய நாள்முறை முடிகிறபோது, யோபு: ஒருவேளை என் குமாரர் பாவஞ்செய்து தேவனைத் தங்கள் இருதயத்திலே தூஷித்திருப்பார்கள் என்று சொல்லி, அவர்களை அழைத்தனுப்பி, பரிசுத்தப்படுத்தி, அதிகாலமே எழுந்து, அவர்கள் எல்லாருடைய இலக்கத்தின்படியேயும் சர்வாங்க தகனபலிகளைச் செலுத்துவான்; இந்தப்பிரகாரமாக அந்நாட்களிலெல்லாம் செய்துவருவான்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, when the days of their feasting were gone about, that Job sent and sanctified them, and rose up early in the morning, and offered burnt offerings according to the number of them all: for Job said, It may be that my sons have sinned, and cursed God in their hearts. Thus did Job continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விருந்துசெய்கிற அவரவருடைய நாள்முறை முடிகிறபோது, யோபு: ஒருவேளை என் குமாரர் பாவஞ்செய்து தேவனைத் தங்கள் இருதயத்திலே தூஷித்திருப்பார்கள் என்று சொல்லி, அவர்களை அழைத்தனுப்பி, பரிசுத்தப்படுத்தி, அதிகாலமே எழுந்து, அவர்கள் எல்லாருடைய இலக்கத்தின்படியேயும் சர்வாங்க தகனபலிகளைச் செலுத்துவான்; இந்தப்பிரகாரமாக அந்நாட்களிலெல்லாம் செய்துவருவான்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, when the days of their feasting were gone about, that Job sent and sanctified them, and rose up early in the morning, and offered burnt offerings according to the number of them all: for Job said, It may be that my sons have sinned, and cursed God in their hearts. Thus did Job continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விருந்துசெய்கிற அவரவருடைய நாள்முறை முடிகிறபோது, யோபு: ஒருவேளை என் குமாரர் பாவஞ்செய்து தேவனைத் தங்கள் இருதயத்திலே தூஷித்திருப்பார்கள் என்று சொல்லி, அவர்களை அழைத்தனுப்பி, பரிசுத்தப்படுத்தி, அதிகாலமே எழுந்து, அவர்கள் எல்லாருடைய இலக்கத்தின்படியேயும் சர்வாங்க தகனபலிகளைச் செலுத்துவான்; இந்தப்பிரகாரமாக அந்நாட்களிலெல்லாம் செய்துவருவான்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, when the days of their feasting were gone about, that Job sent and sanctified them, and rose up early in the morning, and offered burnt offerings according to the number of them all: for Job said, It may be that my sons have sinned, and cursed God in their hearts. Thus did Job continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விருந்துசெய்கிற அவரவருடைய நாள்முறை முடிகிறபோது, யோபு: ஒருவேளை என் குமாரர் பாவஞ்செய்து தேவனைத் தங்கள் இருதயத்திலே தூஷித்திருப்பார்கள் என்று சொல்லி, அவர்களை அழைத்தனுப்பி, பரிசுத்தப்படுத்தி, அதிகாலமே எழுந்து, அவர்கள் எல்லாருடைய இலக்கத்தின்படியேயும் சர்வாங்க தகனபலிகளைச் செலுத்துவான்; இந்தப்பிரகாரமாக அந்நாட்களிலெல்லாம் செய்துவருவான்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, when the days of their feasting were gone about, that Job sent and sanctified them, and rose up early in the morning, and offered burnt offerings according to the number of them all: for Job said, It may be that my sons have sinned, and cursed God in their hearts. Thus did Job continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருநாள் தேவபுத்திரர் கர்த்தருடைய சந்நிதியில் வந்து நின்றபோது, சாத்தானும் அவர்கள் நடுவிலே வந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[6. Now there was a day when the sons of God came to present themselves before the LORD, and Satan came also among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒருநாள் தேவபுத்திரர் கர்த்தருடைய சந்நிதியில் வந்து நின்றபோது, சாத்தானும் அவர்கள் நடுவிலே வந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[6. Now there was a day when the sons of God came to present themselves before the LORD, and Satan came also among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாத்தானைப் பார்த்து: நீ எங்கேயிருந்து வருகிறாய் என்றார். சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக: பூமியெங்கும் உலாவி, அதில் சுற்றித்திரிந்து வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said unto Satan, Whence come you? Then Satan answered the LORD, and said, From going back and forth in the earth, and from walking up and down in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் சாத்தானைப் பார்த்து: நீ எங்கேயிருந்து வருகிறாய் என்றார். சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக: பூமியெங்கும் உலாவி, அதில் சுற்றித்திரிந்து வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said unto Satan, Whence come you? Then Satan answered the LORD, and said, From going back and forth in the earth, and from walking up and down in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சாத்தானை நோக்கி என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும் சன்மார்க்கனும், தேவனுக்குப் பயந்து, பொல்லாப்புக்கு விலகுகிறவனுமாகிய அவனைப்போல பூமியில் ஒருவனும் இல்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that fears God, and turns away from evil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் சாத்தானை நோக்கி என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும் சன்மார்க்கனும், தேவனுக்குப் பயந்து, பொல்லாப்புக்கு விலகுகிறவனுமாகிய அவனைப்போல பூமியில் ஒருவனும் இல்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that fears God, and turns away from evil?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஊத்ஸ் தேசத்திலே யோபு என்னும்பேர்கொண்ட ஒரு மனுஷன் இருந்தான்; அந்த மனுஷன் உத்தமனும் சன்மார்க்கனும், தேவனுக்குப் பயந்துபொல்லாப்புக்கு விலகுகிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. There was a man in the land of Uz, whose name was Job; and that man was perfect and upright, and one that feared God, and eschewed evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்குச் சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக; யோபு விருதாவாகவா தேவனுக்குப் பயந்து நடக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. Then Satan answered the LORD, and said, Does Job fear God for nothing?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீர் அவனையும் அவன் வீட்டையும் அவனுக்கு உண்டான எல்லாவற்றையும் சுற்றி வேலியடைக்கவில்லையோ? அவன் கைகளின் கிரியையை ஆசீர்வதித்தீர்; அவனுடைய சம்பத்து தேசத்தில் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[10. Have not you made an hedge about him, and about his house, and about all that he has on every side? you have blessed the work of his hands, and his substance is increased in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீர் அவனையும் அவன் வீட்டையும் அவனுக்கு உண்டான எல்லாவற்றையும் சுற்றி வேலியடைக்கவில்லையோ? அவன் கைகளின் கிரியையை ஆசீர்வதித்தீர்; அவனுடைய சம்பத்து தேசத்தில் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[10. Have not you made an hedge about him, and about his house, and about all that he has on every side? you have blessed the work of his hands, and his substance is increased in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் உம்முடைய கையை நீட்டி அவனுக்கு உண்டானவையெல்லாம் தொடுவீரானால், அப்பொழுது அவன் உமது முகத்துக்கு எதிரே உம்மைத் தூஷிக்கானோ பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. But put forth yours hand now, and touch all that he has, and he will curse you to your face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சாத்தானை நோக்கி: இதோ, அவனுக்கு உண்டானவையெல்லாம் உன் கையிலிருக்கிறது; அவன்மேல்மாத்திரம் உன் கையை நீட்டாதே என்றார்; அப்பொழுது சாத்தான் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. But put forth yours hand now, and touch all that he has, and he will curse you to your face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் சாத்தானை நோக்கி: இதோ, அவனுக்கு உண்டானவையெல்லாம் உன் கையிலிருக்கிறது; அவன்மேல்மாத்திரம் உன் கையை நீட்டாதே என்றார்; அப்பொழுது சாத்தான் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டுப்போனான்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Satan, Behold, all that he has is in your power; only upon himself put not forth yours hand. So Satan went forth from the presence of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு ஒருநாள் யோபுடைய குமாரரும், அவன் குமாரத்திகளும், தங்கள் மூத்த சகோதரன் வீட்டிலே புசித்து, திராட்சரசம் குடிக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[12. And the LORD said unto Satan, Behold, all that he has is in your power; only upon himself put not forth yours hand. So Satan went forth from the presence of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு ஒருநாள் யோபுடைய குமாரரும், அவன் குமாரத்திகளும், தங்கள் மூத்த சகோதரன் வீட்டிலே புசித்து, திராட்சரசம் குடிக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[13. And there was a day when his sons and his daughters were eating and drinking wine in their eldest brother's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு ஆள் அவனிடத்தில் வந்து; எருதுகள் உழுகிறபோது, கழுதைகள் அவைகளின் பக்கத்திலே மேய்ந்துகொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[13. And there was a day when his sons and his daughters were eating and drinking wine in their eldest brother's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒரு ஆள் அவனிடத்தில் வந்து; எருதுகள் உழுகிறபோது, கழுதைகள் அவைகளின் பக்கத்திலே மேய்ந்துகொண்டிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[14. And there came a messenger unto Job, and said, The oxen were plowing, and the asses feeding beside them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஊத்ஸ் தேசத்திலே யோபு என்னும்பேர்கொண்ட ஒரு மனுஷன் இருந்தான்; அந்த மனுஷன் உத்தமனும் சன்மார்க்கனும், தேவனுக்குப் பயந்துபொல்லாப்புக்கு விலகுகிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. There was a man in the land of Uz, whose name was Job; and that man was perfect and upright, and one that feared God, and eschewed evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சபேயர் அவைகள்மேல் விழுந்து அவைகளைச் சாய்த்துக்கொண்டுபோனார்கள்; வேலையாட்களையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; நான் ஒருவன் மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And there came a messenger unto Job, and said, The oxen were plowing, and the asses feeding beside them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சபேயர் அவைகள்மேல் விழுந்து அவைகளைச் சாய்த்துக்கொண்டுபோனார்கள்; வேலையாட்களையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; நான் ஒருவன் மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And the Sabeans fell upon them, and took them away; yea, they have slain the servants with the edge of the sword; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: வானத்திலிருந்து தேவனுடைய அக்கினி விழுந்து, ஆடுகளையும் வேலையாட்களையும் சுட்டெரித்துப்போட்டது; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And the Sabeans fell upon them, and took them away; yea, they have slain the servants with the edge of the sword; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: வானத்திலிருந்து தேவனுடைய அக்கினி விழுந்து, ஆடுகளையும் வேலையாட்களையும் சுட்டெரித்துப்போட்டது; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And the Sabeans fell upon them, and took them away; yea, they have slain the servants with the edge of the sword; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: வானத்திலிருந்து தேவனுடைய அக்கினி விழுந்து, ஆடுகளையும் வேலையாட்களையும் சுட்டெரித்துப்போட்டது; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. While he was yet speaking, there came also another, and said, The fire of God is fallen from heaven, and has burned up the sheep, and the servants, and consumed them; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: கல்தேயர் மூன்று பவுஞ்சாய் வந்து, ஒட்டகங்கள்மேல் விழுந்து, அவைகளை ஓட்டிக்கொண்டுபோனார்கள், வேலையாட்களையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் தப்பி அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. While he was yet speaking, there came also another, and said, The fire of God is fallen from heaven, and has burned up the sheep, and the servants, and consumed them; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: கல்தேயர் மூன்று பவுஞ்சாய் வந்து, ஒட்டகங்கள்மேல் விழுந்து, அவைகளை ஓட்டிக்கொண்டுபோனார்கள், வேலையாட்களையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் தப்பி அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. While he was yet speaking, there came also another, and said, The fire of God is fallen from heaven, and has burned up the sheep, and the servants, and consumed them; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: கல்தேயர் மூன்று பவுஞ்சாய் வந்து, ஒட்டகங்கள்மேல் விழுந்து, அவைகளை ஓட்டிக்கொண்டுபோனார்கள், வேலையாட்களையும் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் தப்பி அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. While he was yet speaking, there came also another, and said, The Chaldeans made out three bands, and fell upon the camels, and have carried them away, yea, and slain the servants with the edge of the sword; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: உம்முடைய குமாரரும் உம்முடைய குமாரத்திகளும், தங்கள் மூத்த சகோதரன் வீட்டிலே புசித்துத் திராட்சரசம் குடிக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[17. While he was yet speaking, there came also another, and said, The Chaldeans made out three bands, and fell upon the camels, and have carried them away, yea, and slain the servants with the edge of the sword; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: உம்முடைய குமாரரும் உம்முடைய குமாரத்திகளும், தங்கள் மூத்த சகோதரன் வீட்டிலே புசித்துத் திராட்சரசம் குடிக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[17. While he was yet speaking, there came also another, and said, The Chaldeans made out three bands, and fell upon the camels, and have carried them away, yea, and slain the servants with the edge of the sword; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்கு ஏழு குமாரரும், மூன்று குமாரத்திகளும் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And there were born unto him seven sons and three daughters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வனாந்தர வழியாய்ப் பெருங்காற்று வந்து, அந்த வீட்டின் நாலுமூலையிலும் அடிக்க, அது பிள்ளைகளின்மேல் விழுந்ததினால் அவர்கள் இறந்துபோனார்கள்; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. While he was yet speaking, there came also another, and said, Your sons and your daughters were eating and drinking wine in their eldest brother's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வனாந்தர வழியாய்ப் பெருங்காற்று வந்து, அந்த வீட்டின் நாலுமூலையிலும் அடிக்க, அது பிள்ளைகளின்மேல் விழுந்ததினால் அவர்கள் இறந்துபோனார்கள்; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. While he was yet speaking, there came also another, and said, Your sons and your daughters were eating and drinking wine in their eldest brother's house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யோபு எழுந்திருந்து, தன் சால்வையைக் கிழித்து, தன் தலையைச் சிரைத்து, தரையிலே விழுந்து பணிந்து:]]></a:t>
+              <a:t><![CDATA[19. And, behold, there came a great wind from the wilderness, and stroke the four corners of the house, and it fell upon the young men, and they are dead; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது யோபு எழுந்திருந்து, தன் சால்வையைக் கிழித்து, தன் தலையைச் சிரைத்து, தரையிலே விழுந்து பணிந்து:]]></a:t>
+              <a:t><![CDATA[19. And, behold, there came a great wind from the wilderness, and stroke the four corners of the house, and it fell upon the young men, and they are dead; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நிர்வாணியாய் என் தாயின் கர்ப்பத்திலிருந்து வந்தேன்; நிர்வாணியாய் அவ்விடத்துக்குத் திரும்புவேன்; கர்த்தர் கொடுத்தார், கர்த்தர் எடுத்தார்; கர்த்தருடைய நாமத்துக்கு ஸ்தோத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And, behold, there came a great wind from the wilderness, and stroke the four corners of the house, and it fell upon the young men, and they are dead; and I only am escaped alone to tell you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நிர்வாணியாய் என் தாயின் கர்ப்பத்திலிருந்து வந்தேன்; நிர்வாணியாய் அவ்விடத்துக்குத் திரும்புவேன்; கர்த்தர் கொடுத்தார், கர்த்தர் எடுத்தார்; கர்த்தருடைய நாமத்துக்கு ஸ்தோத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Then Job arose, and rent his mantle, and shaved his head, and fell down upon the ground, and worshipped,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4709,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவையெல்லாவற்றிலும் யோபு பாவஞ்செய்யவுமில்லை, தேவனைப்பற்றிக் குறைசொல்லவுமில்லை.]]></a:t>
+              <a:t><![CDATA[20. Then Job arose, and rent his mantle, and shaved his head, and fell down upon the ground, and worshipped,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And said, Naked came I out of my mother's womb, and naked shall I return thither: the LORD gave, and the LORD has taken away; blessed be the name of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And said, Naked came I out of my mother's womb, and naked shall I return thither: the LORD gave, and the LORD has taken away; blessed be the name of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. In all this Job sinned not, nor charged God foolishly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு ஏழாயிரம் ஆடுகளும், மூவாயிரம் ஒட்டகங்களும், ஐந்நூறு ஏர்மாடுகளும், ஐந்நூறு கழுதைகளுமாகிய மிருகஜீவன்கள் இருந்ததுமன்றி, திரளான பணிவிடைக்காரருமிருந்தார்கள்; அதினால் அந்த மனுஷன் கிழக்கத்திப் புத்திரர் எல்லாரிலும் பெரியவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. His substance also was seven thousand sheep, and three thousand camels, and five hundred yoke of oxen, and five hundred she asses, and a very great household; so that this man was the greatest of all the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு ஏழாயிரம் ஆடுகளும், மூவாயிரம் ஒட்டகங்களும், ஐந்நூறு ஏர்மாடுகளும், ஐந்நூறு கழுதைகளுமாகிய மிருகஜீவன்கள் இருந்ததுமன்றி, திரளான பணிவிடைக்காரருமிருந்தார்கள்; அதினால் அந்த மனுஷன் கிழக்கத்திப் புத்திரர் எல்லாரிலும் பெரியவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. His substance also was seven thousand sheep, and three thousand camels, and five hundred yoke of oxen, and five hundred she asses, and a very great household; so that this man was the greatest of all the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்கு ஏழாயிரம் ஆடுகளும், மூவாயிரம் ஒட்டகங்களும், ஐந்நூறு ஏர்மாடுகளும், ஐந்நூறு கழுதைகளுமாகிய மிருகஜீவன்கள் இருந்ததுமன்றி, திரளான பணிவிடைக்காரருமிருந்தார்கள்; அதினால் அந்த மனுஷன் கிழக்கத்திப் புத்திரர் எல்லாரிலும் பெரியவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. His substance also was seven thousand sheep, and three thousand camels, and five hundred yoke of oxen, and five hundred she asses, and a very great household; so that this man was the greatest of all the men of the east.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் குமாரர், அவனவன் தன்தன் நாளிலே தன்தன் வீட்டிலே விருந்துசெய்து, தங்கள் மூன்று சகோதரிகளையும் தங்களோடே போஜனம் பண்ணும்படி அழைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And his sons went and feasted in their houses, every one his day; and sent and called for their three sisters to eat and to drink with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் குமாரர், அவனவன் தன்தன் நாளிலே தன்தன் வீட்டிலே விருந்துசெய்து, தங்கள் மூன்று சகோதரிகளையும் தங்களோடே போஜனம் பண்ணும்படி அழைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And his sons went and feasted in their houses, every one his day; and sent and called for their three sisters to eat and to drink with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414274" r:id="rId1"/>
+    <p:sldLayoutId id="2478622633" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,50 +6024,74 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it was so, when the days of their feasting were gone about, that Job sent and sanctified]]></a:t>
+              <a:t><![CDATA[5. விருந்துசெய்கிற அவரவருடைய நாள்முறை முடிகிறபோது, யோபு: ஒருவேளை என் குமாரர் பாவஞ்செய்து தேவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and rose up early in the morning, and offered burnt offerings according to the number of them]]></a:t>
+              <a:t><![CDATA[தங்கள் இருதயத்திலே தூஷித்திருப்பார்கள் என்று சொல்லி, அவர்களை அழைத்தனுப்பி, பரிசுத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all: for Job said, It may be that my sons have sinned, and cursed God in their hearts. Thus did Job]]></a:t>
+              <a:t><![CDATA[அதிகாலமே எழுந்து, அவர்கள் எல்லாருடைய இலக்கத்தின்படியேயும் சர்வாங்க தகனபலிகளைச் செலுத்துவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[continually.]]></a:t>
+              <a:t><![CDATA[இந்தப்பிரகாரமாக அந்நாட்களிலெல்லாம் செய்துவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now there was a day when the sons of God came to present themselves before the LORD, and Satan]]></a:t>
+              <a:t><![CDATA[6. ஒருநாள் தேவபுத்திரர் கர்த்தருடைய சந்நிதியில் வந்து நின்றபோது, சாத்தானும் அவர்கள் நடுவிலே வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came also among them.]]></a:t>
+              <a:t><![CDATA[நின்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the LORD said unto Satan, Whence come you? Then Satan answered the LORD, and said, From going]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் சாத்தானைப் பார்த்து: நீ எங்கேயிருந்து வருகிறாய் என்றார். சாத்தான் கர்த்தருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[back and forth in the earth, and from walking up and down in it.]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாக: பூமியெங்கும் உலாவி, அதில் சுற்றித்திரிந்து வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் சாத்தானை நோக்கி என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும் சன்மார்க்கனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth, a perfect and an upright man, one that fears God, and turns away from evil?]]></a:t>
+              <a:t><![CDATA[தேவனுக்குப் பயந்து, பொல்லாப்புக்கு விலகுகிறவனுமாகிய அவனைப்போல பூமியில் ஒருவனும் இல்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. There was a man in the land of Uz, whose name was Job; and that man was perfect and upright, and]]></a:t>
+              <a:t><![CDATA[1. ஊத்ஸ் தேசத்திலே யோபு என்னும்பேர்கொண்ட ஒரு மனுஷன் இருந்தான்; அந்த மனுஷன் உத்தமனும் சன்மார்க்கனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then Satan answered the LORD, and said, Does Job fear God for nothing?]]></a:t>
+              <a:t><![CDATA[9. அதற்குச் சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக; யோபு விருதாவாகவா தேவனுக்குப் பயந்து நடக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Have not you made an hedge about him, and about his house, and about all that he has on every]]></a:t>
+              <a:t><![CDATA[10. நீர் அவனையும் அவன் வீட்டையும் அவனுக்கு உண்டான எல்லாவற்றையும் சுற்றி வேலியடைக்கவில்லையோ? அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[side? you have blessed the work of his hands, and his substance is increased in the land.]]></a:t>
+              <a:t><![CDATA[கைகளின் கிரியையை ஆசீர்வதித்தீர்; அவனுடைய சம்பத்து தேசத்தில் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But put forth yours hand now, and touch all that he has, and he will curse you to your face.]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் உம்முடைய கையை நீட்டி அவனுக்கு உண்டானவையெல்லாம் தொடுவீரானால், அப்பொழுது அவன் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD said unto Satan, Behold, all that he has is in your power; only upon himself put]]></a:t>
+              <a:t><![CDATA[முகத்துக்கு எதிரே உம்மைத் தூஷிக்கானோ பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not forth yours hand. So Satan went forth from the presence of the LORD.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் சாத்தானை நோக்கி: இதோ, அவனுக்கு உண்டானவையெல்லாம் உன் கையிலிருக்கிறது; அவன்மேல்மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And there was a day when his sons and his daughters were eating and drinking wine in their]]></a:t>
+              <a:t><![CDATA[உன் கையை நீட்டாதே என்றார்; அப்பொழுது சாத்தான் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டுப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eldest brother's house:]]></a:t>
+              <a:t><![CDATA[13. பின்பு ஒருநாள் யோபுடைய குமாரரும், அவன் குமாரத்திகளும், தங்கள் மூத்த சகோதரன் வீட்டிலே புசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And there came a messenger unto Job, and said, The oxen were plowing, and the asses feeding]]></a:t>
+              <a:t><![CDATA[திராட்சரசம் குடிக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beside them:]]></a:t>
+              <a:t><![CDATA[14. ஒரு ஆள் அவனிடத்தில் வந்து; எருதுகள் உழுகிறபோது, கழுதைகள் அவைகளின் பக்கத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one that feared God, and eschewed evil.]]></a:t>
+              <a:t><![CDATA[தேவனுக்குப் பயந்துபொல்லாப்புக்கு விலகுகிறவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the Sabeans fell upon them, and took them away; yea, they have slain the servants with the]]></a:t>
+              <a:t><![CDATA[மேய்ந்துகொண்டிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[edge of the sword; and I only am escaped alone to tell you.]]></a:t>
+              <a:t><![CDATA[15. சபேயர் அவைகள்மேல் விழுந்து அவைகளைச் சாய்த்துக்கொண்டுபோனார்கள்; வேலையாட்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. While he was yet speaking, there came also another, and said, The fire of God is fallen from]]></a:t>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; நான் ஒருவன் மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven, and has burned up the sheep, and the servants, and consumed them; and I only am escaped]]></a:t>
+              <a:t><![CDATA[வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[alone to tell you.]]></a:t>
+              <a:t><![CDATA[16. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: வானத்திலிருந்து தேவனுடைய அக்கினி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. While he was yet speaking, there came also another, and said, The Chaldeans made out three]]></a:t>
+              <a:t><![CDATA[விழுந்து, ஆடுகளையும் வேலையாட்களையும் சுட்டெரித்துப்போட்டது; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bands, and fell upon the camels, and have carried them away, yea, and slain the servants with the]]></a:t>
+              <a:t><![CDATA[அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[edge of the sword; and I only am escaped alone to tell you.]]></a:t>
+              <a:t><![CDATA[17. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: கல்தேயர் மூன்று பவுஞ்சாய் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. While he was yet speaking, there came also another, and said, Your sons and your daughters were]]></a:t>
+              <a:t><![CDATA[ஒட்டகங்கள்மேல் விழுந்து, அவைகளை ஓட்டிக்கொண்டுபோனார்கள், வேலையாட்களையும் பட்டயக்கருக்கினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eating and drinking wine in their eldest brother's house:]]></a:t>
+              <a:t><![CDATA[வெட்டிப்போட்டார்கள்; நான் ஒருவன்மாத்திரம் தப்பி அதை உமக்கு அறிவிக்கும்படி வந்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And there were born unto him seven sons and three daughters.]]></a:t>
+              <a:t><![CDATA[2. அவனுக்கு ஏழு குமாரரும், மூன்று குமாரத்திகளும் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And, behold, there came a great wind from the wilderness, and stroke the four corners of the]]></a:t>
+              <a:t><![CDATA[18. இவன் இப்படிப் பேசிக்கொண்டிருக்கையில், வேறொருவன் வந்து: உம்முடைய குமாரரும் உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, and it fell upon the young men, and they are dead; and I only am escaped alone to tell you.]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளும், தங்கள் மூத்த சகோதரன் வீட்டிலே புசித்துத் திராட்சரசம் குடிக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then Job arose, and rent his mantle, and shaved his head, and fell down upon the ground, and]]></a:t>
+              <a:t><![CDATA[19. வனாந்தர வழியாய்ப் பெருங்காற்று வந்து, அந்த வீட்டின் நாலுமூலையிலும் அடிக்க, அது பிள்ளைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[worshipped,]]></a:t>
+              <a:t><![CDATA[விழுந்ததினால் அவர்கள் இறந்துபோனார்கள்; நான் ஒருவன்மாத்திரம் தப்பி, அதை உமக்கு அறிவிக்கும்படி வந்தேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And said, Naked came I out of my mother's womb, and naked shall I return thither: the LORD gave,]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the LORD has taken away; blessed be the name of the LORD.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது யோபு எழுந்திருந்து, தன் சால்வையைக் கிழித்து, தன் தலையைச் சிரைத்து, தரையிலே விழுந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11380,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. In all this Job sinned not, nor charged God foolishly.]]></a:t>
+              <a:t><![CDATA[பணிந்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நிர்வாணியாய் என் தாயின் கர்ப்பத்திலிருந்து வந்தேன்; நிர்வாணியாய் அவ்விடத்துக்குத் திரும்புவேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் கொடுத்தார், கர்த்தர் எடுத்தார்; கர்த்தருடைய நாமத்துக்கு ஸ்தோத்திரம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இவையெல்லாவற்றிலும் யோபு பாவஞ்செய்யவுமில்லை, தேவனைப்பற்றிக் குறைசொல்லவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. His substance also was seven thousand sheep, and three thousand camels, and five hundred yoke of]]></a:t>
+              <a:t><![CDATA[3. அவனுக்கு ஏழாயிரம் ஆடுகளும், மூவாயிரம் ஒட்டகங்களும், ஐந்நூறு ஏர்மாடுகளும், ஐந்நூறு கழுதைகளுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oxen, and five hundred she asses, and a very great household; so that this man was the greatest of]]></a:t>
+              <a:t><![CDATA[மிருகஜீவன்கள் இருந்ததுமன்றி, திரளான பணிவிடைக்காரருமிருந்தார்கள்; அதினால் அந்த மனுஷன் கிழக்கத்திப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the men of the east.]]></a:t>
+              <a:t><![CDATA[புத்திரர் எல்லாரிலும் பெரியவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And his sons went and feasted in their houses, every one his day; and sent and called for their]]></a:t>
+              <a:t><![CDATA[4. அவன் குமாரர், அவனவன் தன்தன் நாளிலே தன்தன் வீட்டிலே விருந்துசெய்து, தங்கள் மூன்று சகோதரிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[three sisters to eat and to drink with them.]]></a:t>
+              <a:t><![CDATA[தங்களோடே போஜனம் பண்ணும்படி அழைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>