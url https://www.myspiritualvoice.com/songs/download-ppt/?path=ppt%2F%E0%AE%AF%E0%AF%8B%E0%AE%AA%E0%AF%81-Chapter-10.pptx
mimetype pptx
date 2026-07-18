--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -53,50 +53,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +116,54 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +292,57 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் துன்மார்க்கன் அல்ல என்பது உமக்குத் தெரியும்; உம்முடைய கைக்கு என்னைத் தப்புவிக்கிறவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. That you enquire after mine iniquity, and search after my sin?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உம்முடைய கரங்கள் என்னையும் எனக்குரிய எல்லாவற்றையும் உருவாக்கிப் படைத்திருந்தும், என்னை நிர்மூலமாக்குகிறீர்.]]></a:t>
+              <a:t><![CDATA[6. That you enquire after mine iniquity, and search after my sin?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. களிமண்போல என்னை உருவாக்கினீர் என்பதையும், என்னைத் திரும்பத் தூளாகப்போகப்பண்ணுவீர் என்பதையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[7. You know that I am not wicked; and there is none that can deliver out of yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. களிமண்போல என்னை உருவாக்கினீர் என்பதையும், என்னைத் திரும்பத் தூளாகப்போகப்பண்ணுவீர் என்பதையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[8. Yours hands have made me and fashioned me together round about; yet you do destroy me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீர் என்னைப் பால்போல் வார்த்து, தயிர்போல் உறையப்பண்ணினீர் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[8. Yours hands have made me and fashioned me together round about; yet you do destroy me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தோலையும் சதையையும் எனக்குத் தரித்து, எலும்புகளாலும் நரம்புகளாலும் என்னை இசைத்தீர்.]]></a:t>
+              <a:t><![CDATA[9. Remember, I plead to you, that you have made me as the clay; and will you bring me into dust again?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எனக்கு ஜீவனைத் தந்ததும் அல்லாமல், தயவையும் எனக்குப் பாராட்டினீர்; உம்முடைய பராமரிப்பு ஆவியைக் காப்பாற்றினது.]]></a:t>
+              <a:t><![CDATA[9. Remember, I plead to you, that you have made me as the clay; and will you bring me into dust again?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவைகள் உம்முடைய உள்ளத்தில் மறைந்திருந்தாலும் இது உமக்குள் இருக்கிறது என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[10. Have you not poured me out as milk, and curdled me like cheese?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் பாவஞ்செய்தால், அதை நீர் என்னிடத்தில் விசாரித்து, என் அக்கிரமத்தை என்மேல் சுமத்தாமல் விடீர்.]]></a:t>
+              <a:t><![CDATA[11. You have clothed me with skin and flesh, and have fenced me with bones and sinews.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் துன்மார்க்கனாயிருந்தால் எனக்கு ஐயோ! நான் நீதிமானாயிருந்தாலும் என் தலையை நான் எடுக்கமாட்டேன்; அவமானத்தால் நிரப்பப்பட்டேன்; நீர் என் சிறுமையைப் பார்த்தருளும், அது அதிகரிக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. You have granted me life and favour, and your visitation has preserved my spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஆத்துமா ஜீவனை அரோசிக்கிறது, நான் என் துயரத்துக்கு எனக்குள்ளே இடங்கொடுத்து, என் மனச்சஞ்சலத்தினாலே பேசுவேன்.]]></a:t>
+              <a:t><![CDATA[1. My soul is weary of my life; I will leave my complaint upon myself; I will speak in the bitterness of my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் துன்மார்க்கனாயிருந்தால் எனக்கு ஐயோ! நான் நீதிமானாயிருந்தாலும் என் தலையை நான் எடுக்கமாட்டேன்; அவமானத்தால் நிரப்பப்பட்டேன்; நீர் என் சிறுமையைப் பார்த்தருளும், அது அதிகரிக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. You have granted me life and favour, and your visitation has preserved my spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சிங்கத்தைப்போல என்னை வேட்டையாடி, எனக்கு விரோதமாய் உமது அதிசய வல்லமையை விளங்கப்ண்ணுகிறீர்.]]></a:t>
+              <a:t><![CDATA[13. And these things have you hid in yours heart: I know that this is with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் உம்முடைய சாட்சிகளை எனக்கு விரோதமாய் இரட்டிக்கப்பண்ணுகிறீர்; என்மேல் உம்முடைய கோபத்தை அதிகரிக்கப்பண்ணுகிறீர்; போராட்டத்தின்மேல் போராட்டம் அதிகரிக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. If I sin, then you mark me, and you will not acquit me from mine iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் உம்முடைய சாட்சிகளை எனக்கு விரோதமாய் இரட்டிக்கப்பண்ணுகிறீர்; என்மேல் உம்முடைய கோபத்தை அதிகரிக்கப்பண்ணுகிறீர்; போராட்டத்தின்மேல் போராட்டம் அதிகரிக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. If I be wicked, woe unto me; and if I be righteous, yet will I not lift up my head. I am full of confusion; therefore see you mine affliction;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் என்னைக் கர்ப்பத்திலிருந்து புறப்படப்பண்ணினது என்ன? ஒரு கண்ணும் என்னைக் காணாதபடி, நான் அப்பொழுதே ஜீவித்துப்போனால் நலமாமே.]]></a:t>
+              <a:t><![CDATA[15. If I be wicked, woe unto me; and if I be righteous, yet will I not lift up my head. I am full of confusion; therefore see you mine affliction;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீர் என்னைக் கர்ப்பத்திலிருந்து புறப்படப்பண்ணினது என்ன? ஒரு கண்ணும் என்னைக் காணாதபடி, நான் அப்பொழுதே ஜீவித்துப்போனால் நலமாமே.]]></a:t>
+              <a:t><![CDATA[16. For it increases. You hunt me as a fierce lion: and again you show yourself marvellous upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஒருக்காலும் இல்லாததுபோலிருந்து, கர்ப்பத்திலிருந்து பிரேதக்குழிக்குக் கொண்டுபோகப்பட்டிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. You renew your witnesses against me, and increase yours indignation upon me; changes and war are against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் ஒருக்காலும் இல்லாததுபோலிருந்து, கர்ப்பத்திலிருந்து பிரேதக்குழிக்குக் கொண்டுபோகப்பட்டிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. You renew your witnesses against me, and increase yours indignation upon me; changes and war are against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் நாட்கள் கொஞ்சமல்லவோ?]]></a:t>
+              <a:t><![CDATA[18. Wherefore then have you brought me forth out of the womb? Oh that I had given up the spirit, and no eye had seen me!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. காரிருளும் மரணாந்தகாரமுள்ள தேசமும், இருள் சூழ்ந்த ஒழுங்கில்லாத மரணாந்தகாரமுள்ள தேசமும், ஒளியும் இருளாகும் தேசமுமாகிய, போனால் திரும்பிவராத தேசத்துக்கு நான் போகுமுன்னே,]]></a:t>
+              <a:t><![CDATA[18. Wherefore then have you brought me forth out of the womb? Oh that I had given up the spirit, and no eye had seen me!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஆத்துமா ஜீவனை அரோசிக்கிறது, நான் என் துயரத்துக்கு எனக்குள்ளே இடங்கொடுத்து, என் மனச்சஞ்சலத்தினாலே பேசுவேன்.]]></a:t>
+              <a:t><![CDATA[1. My soul is weary of my life; I will leave my complaint upon myself; I will speak in the bitterness of my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் சற்று இளைப்பாறும்படி நீர் என்னைவிட்டு ஓய்ந்திரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. I should have been as though I had not been; I should have been carried from the womb to the grave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2909,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் சற்று இளைப்பாறும்படி நீர் என்னைவிட்டு ஓய்ந்திரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. I should have been as though I had not been; I should have been carried from the womb to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Are not my days few? cease then, and let me alone, that I may take comfort a little,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Before I go whence I shall not return, even to the land of darkness and the shadow of death;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Before I go whence I shall not return, even to the land of darkness and the shadow of death;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. A land of darkness, as darkness itself; and of the shadow of death, without any order, and where the light is as darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் தேவனை நோக்கி: என்னைக் குற்றவாளியென்று தீர்க்காதிரும் நீர் எதினிமித்தம் என்னோடே வழக்காடுகிறீர், அதை எனக்குத் தெரியப்படுத்தும் என்பேன்.]]></a:t>
+              <a:t><![CDATA[2. I will say unto God, Do not condemn me; show me wherefore you contend with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் என்னை ஒடுக்கி, உம்முடைய கைகளின் கிரியையை வெறுத்து, துன்மார்க்கரின் யோசனையைக் கிருபையாய்ப் பார்க்கிறது நமக்கு நன்றாயிருக்குமோ?]]></a:t>
+              <a:t><![CDATA[2. I will say unto God, Do not condemn me; show me wherefore you contend with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் என்னை ஒடுக்கி, உம்முடைய கைகளின் கிரியையை வெறுத்து, துன்மார்க்கரின் யோசனையைக் கிருபையாய்ப் பார்க்கிறது நமக்கு நன்றாயிருக்குமோ?]]></a:t>
+              <a:t><![CDATA[3. Is it good unto you that you should oppress, that you should despise the work of yours hands, and shine upon the counsel of the wicked?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மாம்சக் கண்கள் உமக்கு உண்டோ? மனுஷன் பார்க்கிறபிரகாரமாய்ப் பார்க்கிறீரோ?]]></a:t>
+              <a:t><![CDATA[3. Is it good unto you that you should oppress, that you should despise the work of yours hands, and shine upon the counsel of the wicked?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீர் என் அக்கிரமத்தைக் கிண்டிக்கிளப்பி, என் பாவத்தை ஆராய்ந்துவிசாரிக்கிறதற்கு,]]></a:t>
+              <a:t><![CDATA[4. Have you eyes of flesh? or see you as man sees?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உம்முடைய நாட்கள் ஒரு மனுஷனுடைய நாட்களைப்போலவும், உம்முடைய வருஷங்கள் ஒரு புருஷனுடைய ஜீவகாலத்தைப்போலவும் இருக்கிறதோ?]]></a:t>
+              <a:t><![CDATA[5. Are your days as the days of man? are your years as man's days,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516171" r:id="rId1"/>
+    <p:sldLayoutId id="2473419182" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4314,82 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. You know that I am not wicked; and there is none that can deliver out of yours hand.]]></a:t>
+              <a:t><![CDATA[6. உம்முடைய நாட்கள் ஒரு மனுஷனுடைய நாட்களைப்போலவும், உம்முடைய வருஷங்கள் ஒரு புருஷனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yours hands have made me and fashioned me together round about; yet you do destroy me.]]></a:t>
+              <a:t><![CDATA[ஜீவகாலத்தைப்போலவும் இருக்கிறதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Remember, I plead to you, that you have made me as the clay; and will you bring me into dust]]></a:t>
+              <a:t><![CDATA[7. நான் துன்மார்க்கன் அல்ல என்பது உமக்குத் தெரியும்; உம்முடைய கைக்கு என்னைத் தப்புவிக்கிறவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again?]]></a:t>
+              <a:t><![CDATA[8. உம்முடைய கரங்கள் என்னையும் எனக்குரிய எல்லாவற்றையும் உருவாக்கிப் படைத்திருந்தும், என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Have you not poured me out as milk, and curdled me like cheese?]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்குகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You have clothed me with skin and flesh, and have fenced me with bones and sinews.]]></a:t>
+              <a:t><![CDATA[9. களிமண்போல என்னை உருவாக்கினீர் என்பதையும், என்னைத் திரும்பத் தூளாகப்போகப்பண்ணுவீர் என்பதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. You have granted me life and favour, and your visitation has preserved my spirit.]]></a:t>
+              <a:t><![CDATA[நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And these things have you hid in yours heart: I know that this is with you.]]></a:t>
+              <a:t><![CDATA[10. நீர் என்னைப் பால்போல் வார்த்து, தயிர்போல் உறையப்பண்ணினீர் அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. If I sin, then you mark me, and you will not acquit me from mine iniquity.]]></a:t>
+              <a:t><![CDATA[11. தோலையும் சதையையும் எனக்குத் தரித்து, எலும்புகளாலும் நரம்புகளாலும் என்னை இசைத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. If I be wicked, woe unto me; and if I be righteous, yet will I not lift up my head. I am full of]]></a:t>
+              <a:t><![CDATA[12. எனக்கு ஜீவனைத் தந்ததும் அல்லாமல், தயவையும் எனக்குப் பாராட்டினீர்; உம்முடைய பராமரிப்பு ஆவியைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. My soul is weary of my life; I will leave my complaint upon myself; I will speak in the]]></a:t>
+              <a:t><![CDATA[1. என் ஆத்துமா ஜீவனை அரோசிக்கிறது, நான் என் துயரத்துக்கு எனக்குள்ளே இடங்கொடுத்து, என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[confusion; therefore see you mine affliction;]]></a:t>
+              <a:t><![CDATA[காப்பாற்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For it increases. You hunt me as a fierce lion: and again you show yourself marvellous upon me.]]></a:t>
+              <a:t><![CDATA[13. இவைகள் உம்முடைய உள்ளத்தில் மறைந்திருந்தாலும் இது உமக்குள் இருக்கிறது என்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. You renew your witnesses against me, and increase yours indignation upon me; changes and war are]]></a:t>
+              <a:t><![CDATA[14. நான் பாவஞ்செய்தால், அதை நீர் என்னிடத்தில் விசாரித்து, என் அக்கிரமத்தை என்மேல் சுமத்தாமல் விடீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against me.]]></a:t>
+              <a:t><![CDATA[15. நான் துன்மார்க்கனாயிருந்தால் எனக்கு ஐயோ! நான் நீதிமானாயிருந்தாலும் என் தலையை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Wherefore then have you brought me forth out of the womb? Oh that I had given up the spirit, and]]></a:t>
+              <a:t><![CDATA[எடுக்கமாட்டேன்; அவமானத்தால் நிரப்பப்பட்டேன்; நீர் என் சிறுமையைப் பார்த்தருளும், அது அதிகரிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no eye had seen me!]]></a:t>
+              <a:t><![CDATA[16. சிங்கத்தைப்போல என்னை வேட்டையாடி, எனக்கு விரோதமாய் உமது அதிசய வல்லமையை விளங்கப்ண்ணுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. I should have been as though I had not been; I should have been carried from the womb to the]]></a:t>
+              <a:t><![CDATA[17. நீர் உம்முடைய சாட்சிகளை எனக்கு விரோதமாய் இரட்டிக்கப்பண்ணுகிறீர்; என்மேல் உம்முடைய கோபத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grave.]]></a:t>
+              <a:t><![CDATA[அதிகரிக்கப்பண்ணுகிறீர்; போராட்டத்தின்மேல் போராட்டம் அதிகரிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Are not my days few? cease then, and let me alone, that I may take comfort a little,]]></a:t>
+              <a:t><![CDATA[18. நீர் என்னைக் கர்ப்பத்திலிருந்து புறப்படப்பண்ணினது என்ன? ஒரு கண்ணும் என்னைக் காணாதபடி, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Before I go whence I shall not return, even to the land of darkness and the shadow of death;]]></a:t>
+              <a:t><![CDATA[அப்பொழுதே ஜீவித்துப்போனால் நலமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bitterness of my soul.]]></a:t>
+              <a:t><![CDATA[மனச்சஞ்சலத்தினாலே பேசுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. A land of darkness, as darkness itself; and of the shadow of death, without any order, and where]]></a:t>
+              <a:t><![CDATA[19. நான் ஒருக்காலும் இல்லாததுபோலிருந்து, கர்ப்பத்திலிருந்து பிரேதக்குழிக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the light is as darkness.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகப்பட்டிருப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. என் நாட்கள் கொஞ்சமல்லவோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. காரிருளும் மரணாந்தகாரமுள்ள தேசமும், இருள் சூழ்ந்த ஒழுங்கில்லாத மரணாந்தகாரமுள்ள தேசமும், ஒளியும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருளாகும் தேசமுமாகிய, போனால் திரும்பிவராத தேசத்துக்கு நான் போகுமுன்னே,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நான் சற்று இளைப்பாறும்படி நீர் என்னைவிட்டு ஓய்ந்திரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I will say unto God, Do not condemn me; show me wherefore you contend with me.]]></a:t>
+              <a:t><![CDATA[2. நான் தேவனை நோக்கி: என்னைக் குற்றவாளியென்று தீர்க்காதிரும் நீர் எதினிமித்தம் என்னோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Is it good unto you that you should oppress, that you should despise the work of yours hands, and]]></a:t>
+              <a:t><![CDATA[வழக்காடுகிறீர், அதை எனக்குத் தெரியப்படுத்தும் என்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shine upon the counsel of the wicked?]]></a:t>
+              <a:t><![CDATA[3. நீர் என்னை ஒடுக்கி, உம்முடைய கைகளின் கிரியையை வெறுத்து, துன்மார்க்கரின் யோசனையைக் கிருபையாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Have you eyes of flesh? or see you as man sees?]]></a:t>
+              <a:t><![CDATA[பார்க்கிறது நமக்கு நன்றாயிருக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Are your days as the days of man? are your years as man's days,]]></a:t>
+              <a:t><![CDATA[4. மாம்சக் கண்கள் உமக்கு உண்டோ? மனுஷன் பார்க்கிறபிரகாரமாய்ப் பார்க்கிறீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. That you enquire after mine iniquity, and search after my sin?]]></a:t>
+              <a:t><![CDATA[5. நீர் என் அக்கிரமத்தைக் கிண்டிக்கிளப்பி, என் பாவத்தை ஆராய்ந்துவிசாரிக்கிறதற்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>