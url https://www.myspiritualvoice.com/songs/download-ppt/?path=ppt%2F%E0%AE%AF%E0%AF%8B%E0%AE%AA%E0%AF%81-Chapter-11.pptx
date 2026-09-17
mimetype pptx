--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -43,100 +43,112 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +272,57 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அது வானபரியந்தம் உயர்ந்தது; உம்மால் என்ன ஆகும்? அது பாதாளத்திலும் ஆழமானது, நீர் அறியக்கூடியது என்ன?]]></a:t>
+              <a:t><![CDATA[6. And that he would show you the secrets of wisdom, that they are double to that which is! Know therefore that God exacts of you less than yours iniquity deserves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் அளவு பூமியைப்பார்க்கிலும் நீளமும் சமுத்திரத்தைப்பார்க்கிலும் அகலமுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Can you by searching find out God? can you find out the Almighty unto perfection?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் பிடித்தாலும், அவர் அடைத்தாலும் அவர் நியாயத்தில் கொண்டுவந்து நிறுத்தினாலும், அவரைத் தடைபண்ணுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[8. It is as high as heaven; what can you do? deeper than hell; what can you know?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷருடைய மாயத்தை அவர் அறிவார்; அக்கிரமத்தை அவர் கண்டும், அதைக் கவனியாதிருப்பாரோ?]]></a:t>
+              <a:t><![CDATA[8. It is as high as heaven; what can you do? deeper than hell; what can you know?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. புத்தியில்லாத மனுஷன் காட்டுக்கழுதைக்குட்டிக்கு ஒப்பாகப் பிறந்திருந்தாலும், பெருநெஞ்சுள்ளவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. The measure thereof is longer than the earth, and broader than the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர் உம்முடைய இருதயத்தை ஆயத்தப்படுத்தி, உம்முடைய கைகளை அவருக்கு நேராக விரித்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[10. If he cut off, and shut up, or gather together, then who can hinder him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உம்முடைய கையிலே அக்கிரமமிருந்தால் அதைத் தூரத்தில் அகற்றிவிட்டு, அநியாயம் உம்முடைய கூடாரங்களில் வாசமாயிருக்கவொட்டாதிரும்.]]></a:t>
+              <a:t><![CDATA[10. If he cut off, and shut up, or gather together, then who can hinder him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது உம்முடைய முகத்தை மாசில்லாமல் ஏறெடுத்து, பயப்படாமல் திடன்கொண்டிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[11. For he knows vain men: he sees wickedness also; will he not then consider it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது உம்முடைய முகத்தை மாசில்லாமல் ஏறெடுத்து, பயப்படாமல் திடன்கொண்டிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[12. For vain men would be wise, though man be born like a wild ass's colt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது நீர் வருத்தத்தை மறந்து, கடந்துபோன தண்ணீரைப்போல அதை நினைப்பீர்.]]></a:t>
+              <a:t><![CDATA[12. For vain men would be wise, though man be born like a wild ass's colt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது நாகமாத்தியனாகிய சோப்பார் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. Then answered Zophar the Naamathite, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது உம்முடைய ஆயுசுகாலம் பட்டப்பகலைப்பார்க்கிலும் பிரகாசமாயிருக்கும்; இருள் அடைந்த நீர் விடியற்காலத்தைப்போலிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[13. If you prepare yours heart, and stretch out yours hands toward him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது உம்முடைய ஆயுசுகாலம் பட்டப்பகலைப்பார்க்கிலும் பிரகாசமாயிருக்கும்; இருள் அடைந்த நீர் விடியற்காலத்தைப்போலிருப்பீர்.]]></a:t>
+              <a:t><![CDATA[14. If iniquity be in yours hand, put it far away, and let not wickedness dwell in your tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நம்பிக்கை உண்டாயிருக்கிறதினால் திடனாயிருப்பீர்; தோண்டி ஆராய்ந்து சுகமாய்ப் படுத்துக்கொள்வீர்.]]></a:t>
+              <a:t><![CDATA[14. If iniquity be in yours hand, put it far away, and let not wickedness dwell in your tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நம்பிக்கை உண்டாயிருக்கிறதினால் திடனாயிருப்பீர்; தோண்டி ஆராய்ந்து சுகமாய்ப் படுத்துக்கொள்வீர்.]]></a:t>
+              <a:t><![CDATA[15. For then shall you lift up your face without spot; yea, you shall be steadfast, and shall not fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பயப்படுத்துவாரில்லாமல் நித்திரை செய்வீர், அநேகர் முகத்தை நோக்கி விண்ணப்பம்பண்ணுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Because you shall forget your misery, and remember it as waters that pass away:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. துன்மார்க்கருடைய கண்கள் பூத்துப்போய், அவர்கள் அடைக்கலமானவர்களை விட்டொழிந்து, அவர்கள் நம்பிக்கை சாகிறவன் சுவாசம்போல ஒழிந்துபோகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And yours age shall be clearer than the noonday: you shall shine forth, you shall be as the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2235,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. துன்மார்க்கருடைய கண்கள் பூத்துப்போய், அவர்கள் அடைக்கலமானவர்களை விட்டொழிந்து, அவர்கள் நம்பிக்கை சாகிறவன் சுவாசம்போல ஒழிந்துபோகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And yours age shall be clearer than the noonday: you shall shine forth, you shall be as the morning.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And you shall be secure, because there is hope; yea, you shall dig about you, and you shall take your rest in safety.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Also you shall lie down, and none shall make you afraid; yea, many shall make suit unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But the eyes of the wicked shall fail, and they shall not escape, and their hope shall be as the giving up of the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏராளமான வார்த்தைகளுக்கு உத்தரவு சொல்லவேண்டாமோ? வாய்ச்சாலகன் நீதிமானாய் விளங்குவானோ?]]></a:t>
+              <a:t><![CDATA[2. Should not the multitude of words be answered? and should a man full of talk be justified?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But the eyes of the wicked shall fail, and they shall not escape, and their hope shall be as the giving up of the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உம்முடைய வீம்புவார்த்தைகளுக்கு மனுஷர் மவுனமாயிருப்பார்களோ? நீர் பரியாசம்பண்ணும்போது, ஒருவரும் உம்மை வெட்கப்படுத்தவேண்டாமோ?]]></a:t>
+              <a:t><![CDATA[3. Should your lies make men hold their peace? and when you mock, shall no man make you ashamed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் சொல் சுத்தம் என்றும், நான் தேவரீருடைய பார்வைக்குத் துப்புரவானவன் என்றும் நீர் சொல்லுகிறீர்.]]></a:t>
+              <a:t><![CDATA[3. Should your lies make men hold their peace? and when you mock, shall no man make you ashamed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் தேவன் பேசி, உமக்கு விரோதமாய்த் தம்முடைய உதடுகளைத் திறந்து,]]></a:t>
+              <a:t><![CDATA[4. For you have said, My doctrine is pure, and I am clean in yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உமக்கு ஞானத்தின் இரகசியங்களை வெளிப்படுத்தினால் நலமாயிருக்கும்; உள்ளபடி பார்த்தால் அது இரட்டிப்புள்ளதாயிருக்கிறது; ஆகையால் உம்முடைய அக்கிரமத்திற்கேற்றபடி தேவன் உம்மைத் தண்டிக்கவில்லையென்று அறிந்துகொள்ளும்.]]></a:t>
+              <a:t><![CDATA[5. But oh that God would speak, and open his lips against you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உமக்கு ஞானத்தின் இரகசியங்களை வெளிப்படுத்தினால் நலமாயிருக்கும்; உள்ளபடி பார்த்தால் அது இரட்டிப்புள்ளதாயிருக்கிறது; ஆகையால் உம்முடைய அக்கிரமத்திற்கேற்றபடி தேவன் உம்மைத் தண்டிக்கவில்லையென்று அறிந்துகொள்ளும்.]]></a:t>
+              <a:t><![CDATA[6. And that he would show you the secrets of wisdom, that they are double to that which is! Know therefore that God exacts of you less than yours iniquity deserves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனுடைய அந்தரங்க ஞானத்தை நீர் ஆராய்ந்து, சர்வல்லவருடைய சம்பூரணத்தை நீர் அறியக்கூடுமோ?]]></a:t>
+              <a:t><![CDATA[6. And that he would show you the secrets of wisdom, that they are double to that which is! Know therefore that God exacts of you less than yours iniquity deserves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414332" r:id="rId1"/>
+    <p:sldLayoutId id="2478620644" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3701,86 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. It is as high as heaven; what can you do? deeper than hell; what can you know?]]></a:t>
+              <a:t><![CDATA[தண்டிக்கவில்லையென்று அறிந்துகொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The measure thereof is longer than the earth, and broader than the sea.]]></a:t>
+              <a:t><![CDATA[7. தேவனுடைய அந்தரங்க ஞானத்தை நீர் ஆராய்ந்து, சர்வல்லவருடைய சம்பூரணத்தை நீர் அறியக்கூடுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. If he cut off, and shut up, or gather together, then who can hinder him?]]></a:t>
+              <a:t><![CDATA[8. அது வானபரியந்தம் உயர்ந்தது; உம்மால் என்ன ஆகும்? அது பாதாளத்திலும் ஆழமானது, நீர் அறியக்கூடியது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For he knows vain men: he sees wickedness also; will he not then consider it?]]></a:t>
+              <a:t><![CDATA[என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For vain men would be wise, though man be born like a wild ass's colt.]]></a:t>
+              <a:t><![CDATA[9. அதின் அளவு பூமியைப்பார்க்கிலும் நீளமும் சமுத்திரத்தைப்பார்க்கிலும் அகலமுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. If you prepare yours heart, and stretch out yours hands toward him;]]></a:t>
+              <a:t><![CDATA[10. அவர் பிடித்தாலும், அவர் அடைத்தாலும் அவர் நியாயத்தில் கொண்டுவந்து நிறுத்தினாலும், அவரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. If iniquity be in yours hand, put it far away, and let not wickedness dwell in your tabernacles.]]></a:t>
+              <a:t><![CDATA[தடைபண்ணுகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For then shall you lift up your face without spot; yea, you shall be steadfast, and shall not]]></a:t>
+              <a:t><![CDATA[11. மனுஷருடைய மாயத்தை அவர் அறிவார்; அக்கிரமத்தை அவர் கண்டும், அதைக் கவனியாதிருப்பாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fear:]]></a:t>
+              <a:t><![CDATA[12. புத்தியில்லாத மனுஷன் காட்டுக்கழுதைக்குட்டிக்கு ஒப்பாகப் பிறந்திருந்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Because you shall forget your misery, and remember it as waters that pass away:]]></a:t>
+              <a:t><![CDATA[பெருநெஞ்சுள்ளவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then answered Zophar the Naamathite, and said,]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது நாகமாத்தியனாகிய சோப்பார் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And yours age shall be clearer than the noonday: you shall shine forth, you shall be as the]]></a:t>
+              <a:t><![CDATA[13. நீர் உம்முடைய இருதயத்தை ஆயத்தப்படுத்தி, உம்முடைய கைகளை அவருக்கு நேராக விரித்தால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[morning.]]></a:t>
+              <a:t><![CDATA[14. உம்முடைய கையிலே அக்கிரமமிருந்தால் அதைத் தூரத்தில் அகற்றிவிட்டு, அநியாயம் உம்முடைய கூடாரங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And you shall be secure, because there is hope; yea, you shall dig about you, and you shall take]]></a:t>
+              <a:t><![CDATA[வாசமாயிருக்கவொட்டாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your rest in safety.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது உம்முடைய முகத்தை மாசில்லாமல் ஏறெடுத்து, பயப்படாமல் திடன்கொண்டிருப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Also you shall lie down, and none shall make you afraid; yea, many shall make suit unto you.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது நீர் வருத்தத்தை மறந்து, கடந்துபோன தண்ணீரைப்போல அதை நினைப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But the eyes of the wicked shall fail, and they shall not escape, and their hope shall be as the]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது உம்முடைய ஆயுசுகாலம் பட்டப்பகலைப்பார்க்கிலும் பிரகாசமாயிருக்கும்; இருள் அடைந்த நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[giving up of the spirit.]]></a:t>
+              <a:t><![CDATA[விடியற்காலத்தைப்போலிருப்பீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நம்பிக்கை உண்டாயிருக்கிறதினால் திடனாயிருப்பீர்; தோண்டி ஆராய்ந்து சுகமாய்ப் படுத்துக்கொள்வீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. பயப்படுத்துவாரில்லாமல் நித்திரை செய்வீர், அநேகர் முகத்தை நோக்கி விண்ணப்பம்பண்ணுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. துன்மார்க்கருடைய கண்கள் பூத்துப்போய், அவர்கள் அடைக்கலமானவர்களை விட்டொழிந்து, அவர்கள் நம்பிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Should not the multitude of words be answered? and should a man full of talk be justified?]]></a:t>
+              <a:t><![CDATA[2. ஏராளமான வார்த்தைகளுக்கு உத்தரவு சொல்லவேண்டாமோ? வாய்ச்சாலகன் நீதிமானாய் விளங்குவானோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாகிறவன் சுவாசம்போல ஒழிந்துபோகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Should your lies make men hold their peace? and when you mock, shall no man make you ashamed?]]></a:t>
+              <a:t><![CDATA[3. உம்முடைய வீம்புவார்த்தைகளுக்கு மனுஷர் மவுனமாயிருப்பார்களோ? நீர் பரியாசம்பண்ணும்போது, ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For you have said, My doctrine is pure, and I am clean in yours eyes.]]></a:t>
+              <a:t><![CDATA[உம்மை வெட்கப்படுத்தவேண்டாமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But oh that God would speak, and open his lips against you;]]></a:t>
+              <a:t><![CDATA[4. என் சொல் சுத்தம் என்றும், நான் தேவரீருடைய பார்வைக்குத் துப்புரவானவன் என்றும் நீர் சொல்லுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And that he would show you the secrets of wisdom, that they are double to that which is! Know]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் தேவன் பேசி, உமக்கு விரோதமாய்த் தம்முடைய உதடுகளைத் திறந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore that God exacts of you less than yours iniquity deserves.]]></a:t>
+              <a:t><![CDATA[6. உமக்கு ஞானத்தின் இரகசியங்களை வெளிப்படுத்தினால் நலமாயிருக்கும்; உள்ளபடி பார்த்தால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Can you by searching find out God? can you find out the Almighty unto perfection?]]></a:t>
+              <a:t><![CDATA[இரட்டிப்புள்ளதாயிருக்கிறது; ஆகையால் உம்முடைய அக்கிரமத்திற்கேற்றபடி தேவன் உம்மைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme16">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme16">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme16">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>