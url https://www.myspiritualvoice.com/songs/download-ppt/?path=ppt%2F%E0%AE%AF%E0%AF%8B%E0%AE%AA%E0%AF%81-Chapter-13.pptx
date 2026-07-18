--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -3513,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516023" r:id="rId1"/>
+    <p:sldLayoutId id="2473414121" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7690,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>