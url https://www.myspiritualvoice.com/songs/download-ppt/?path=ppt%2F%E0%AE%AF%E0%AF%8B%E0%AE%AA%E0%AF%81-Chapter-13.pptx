--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -51,50 +51,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +115,55 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +291,58 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் உங்களை ஆராய்ந்துபார்த்தால் அது உங்களுக்கு நலமாயிருக்குமோ? மனுஷனைப் பரியாசம்பண்ணுகிறதுபோல அவரைப் பரியாசம்பண்ணுவீர்களோ?]]></a:t>
+              <a:t><![CDATA[9. Is it good that he should search you out? or as one man mocks another, do all of you so mock him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் அந்தரங்கமாய் முகதாட்சிணியம்பண்ணினால், அவர் உங்களை எவ்விதத்திலும் கண்டிப்பார்.]]></a:t>
+              <a:t><![CDATA[9. Is it good that he should search you out? or as one man mocks another, do all of you so mock him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவருடைய மகத்துவம் உங்களைத் திடுக்கிடப்பண்ணாதோ? அவருடைய பயங்கரம் உங்களைப் பிடிக்கமாட்டாதோ?]]></a:t>
+              <a:t><![CDATA[10. He will surely reprove you, if all of you do secretly accept persons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்கள் பேரை நினைக்கப்பண்ணும் அடையாளங்கள் சாம்பலுக்குச்சரி; உங்கள் மேட்டிமைகள் சேற்றுக்குவியல்களுக்குச் சமானம்,]]></a:t>
+              <a:t><![CDATA[11. Shall not his excellency make you afraid? and his dread fall upon you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்கள் மவுனமாயிருங்கள், நான் பேசுகிறேன் எனக்கு வருகிறது வரட்டும்.]]></a:t>
+              <a:t><![CDATA[12. Your remembrances are like unto ashes, your bodies to bodies of clay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் என் பற்களில் என் சதையைப் பிடுங்கி, என் பிராணனை என் கையிலே வைப்பானேன்?]]></a:t>
+              <a:t><![CDATA[12. Your remembrances are like unto ashes, your bodies to bodies of clay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர் என்னைக் கொன்றுபோட்டாலும், அவர்மேல் நம்பிக்கையாயிருப்பேன்; ஆனாலும் என் வழிகளை அவருக்கு முன்பாக ரூபகாரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Hold your peace, let me alone, that I may speak, and let come on me what will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவரே என் இரட்சிப்பு; மாயக்காரனோ அவர் சந்நிதியில் சேரான்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore do I take my flesh in my teeth, and put my life in mine hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் வசனத்தையும், நான் சொல்லிக் காண்பிக்கிறதையும், உங்கள் செவிகளால் கவனமாய்க் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Though he slay me, yet will I trust in him: but I will maintain mine own ways before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, என் நியாயங்களை அணியணியாக வைத்தேன்; என் நீதி விளங்கும் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[15. Though he slay me, yet will I trust in him: but I will maintain mine own ways before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதோ, இவைகளெல்லாவற்றையும் என் கண் கண்டு என் காது கேட்டு அறிந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Lo, mine eye has seen all this, mine ear has heard and understood it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என்னோடே வழக்காடவேண்டுமென்று இருக்கிறவன் யார்? நான் மவுனமாயிருந்தால் ஜீவித்துப்போவேனே.]]></a:t>
+              <a:t><![CDATA[16. He also shall be my salvation: for an hypocrite shall not come before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இரண்டு காரியங்களைமாத்திரம் எனக்குச் செய்யாதிருப்பீராக; அப்பொழுது உமது முகத்துக்கு முன்பாக ஒளித்துக்கொள்ளாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[17. Hear diligently my speech, and my declaration with your ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உம்முடைய கையை என்னைவிட்டுத் தூரப்படுத்தும்; உம்முடைய பயங்கரம் என்னைக் கலங்கப்பண்ணாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[18. Behold now, I have ordered my cause; I know that I shall be justified.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீர் கூப்பிடும், நான் உத்தரவுகொடுப்பேன்; அல்லது நான் பேசுவேன்; நீர் எனக்கு மறுமொழி சொல்லும்.]]></a:t>
+              <a:t><![CDATA[19. Who is he that will plead with me? for now, if I hold my tongue, I shall give up the spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் அக்கிரமங்களும் பாவங்களும் எத்தனை? என் மீறுதலையும் என் பாவத்தையும் எனக்கு உணர்த்தும்.]]></a:t>
+              <a:t><![CDATA[20. Only do not two things unto me: then will I not hide myself from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீர் உமது முகத்தை மறைத்து என்னை உமக்குப் பகைஞனாக எண்ணுவானேன்.]]></a:t>
+              <a:t><![CDATA[20. Only do not two things unto me: then will I not hide myself from you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. காற்றடித்த சருகை நொறுக்குவீரோ? காய்ந்துபோன துரும்பைப் பின்தொடருவீரோ?]]></a:t>
+              <a:t><![CDATA[21. Withdraw yours hand far from me: and let not your dread make me afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மகா கசப்பான தீர்ப்புகளை என்பேரில் எழுதுகிறீர்; என் சிறுவயதின் அக்கிரமங்களை எனக்குப் பலிக்கப்பண்ணுகிறீர்.]]></a:t>
+              <a:t><![CDATA[22. Then call you, and I will answer: or let me speak, and answer you me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் கால்களைத் தொழுவடித்துப்போட்டு என் வழிகளையெல்லாம் காவல்பண்ணுகிறீர்; என் காலடிகளில் அடையாளத்தைப் போடுகிறீர்.]]></a:t>
+              <a:t><![CDATA[23. How many are mine iniquities and sins? make me to know my transgression and my sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் கால்களைத் தொழுவடித்துப்போட்டு என் வழிகளையெல்லாம் காவல்பண்ணுகிறீர்; என் காலடிகளில் அடையாளத்தைப் போடுகிறீர்.]]></a:t>
+              <a:t><![CDATA[24. Wherefore hide you your face, and hold me for yours enemy?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் அறிந்திருக்கிறதை நானும் அறிந்திருக்கிறேன்; நான் உங்களுக்குத் தாழ்ந்தவன் அல்ல.]]></a:t>
+              <a:t><![CDATA[2. What all of you know, the same do I know also: I am not inferior unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2800,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்படிப்பட்டவன் அழுகிப்போகி, வஸ்துபோலவும் பொட்டரித்த வஸ்திரம்போலவும் அழிந்துபோவான்.]]></a:t>
+              <a:t><![CDATA[25. Will you break a leaf driven back and forth? and will you pursue the dry stubble?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For you write bitter things against me, and make me to possess the iniquities of my youth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For you write bitter things against me, and make me to possess the iniquities of my youth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. You put my feet also in the stocks, and look narrowly unto all my paths; you set a print upon the heels of my feet.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. You put my feet also in the stocks, and look narrowly unto all my paths; you set a print upon the heels of my feet.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he, as a rotten thing, consumes, as a garment that is moth eaten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சர்வவல்லவரோடே நான் பேசினால் நல்லது; தேவனோடே நியாயத்திற்காக வழக்காட விரும்புவேன்.]]></a:t>
+              <a:t><![CDATA[3. Surely I would speak to the Almighty, and I desire to reason with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் பொய்யைப் பிணைக்கிறவர்கள்; நீங்கள் எல்லாரும் காரியத்துக்குதவாத வைத்தியர்கள்.]]></a:t>
+              <a:t><![CDATA[4. But all of you are forgers of lies, all of you are all physicians of no value.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் பேசாமலிருந்தால் நலமாகும்; அது எங்களுக்கு ஞானமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. O that all of you would altogether hold your peace! and it should be your wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீங்கள் என் நியாயத்தைக்கேட்டு என் உதடுகள் சொல்லும் விசேஷங்களைக் கவனியுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Hear now my reasoning, and hearken to the pleadings of my lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் தேவனுக்காக நியாயக்கேடாய்ப் பேசி அவருக்காக வஞ்சகமாய் வசனிக்கவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[7. Will all of you speak wickedly for God? and talk deceitfully for him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவருக்கு முகதாட்சிணியம் பண்ணுவீர்களோ? தேவனுக்காக வழக்காடுவீர்களோ?]]></a:t>
+              <a:t><![CDATA[8. Will all of you accept his person? will all of you contend for God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414121" r:id="rId1"/>
+    <p:sldLayoutId id="2478615326" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +4306,90 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Is it good that he should search you out? or as one man mocks another, do all of you so mock him?]]></a:t>
+              <a:t><![CDATA[9. அவர் உங்களை ஆராய்ந்துபார்த்தால் அது உங்களுக்கு நலமாயிருக்குமோ? மனுஷனைப் பரியாசம்பண்ணுகிறதுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He will surely reprove you, if all of you do secretly accept persons.]]></a:t>
+              <a:t><![CDATA[அவரைப் பரியாசம்பண்ணுவீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Shall not his excellency make you afraid? and his dread fall upon you?]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் அந்தரங்கமாய் முகதாட்சிணியம்பண்ணினால், அவர் உங்களை எவ்விதத்திலும் கண்டிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Your remembrances are like unto ashes, your bodies to bodies of clay.]]></a:t>
+              <a:t><![CDATA[11. அவருடைய மகத்துவம் உங்களைத் திடுக்கிடப்பண்ணாதோ? அவருடைய பயங்கரம் உங்களைப் பிடிக்கமாட்டாதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Hold your peace, let me alone, that I may speak, and let come on me what will.]]></a:t>
+              <a:t><![CDATA[12. உங்கள் பேரை நினைக்கப்பண்ணும் அடையாளங்கள் சாம்பலுக்குச்சரி; உங்கள் மேட்டிமைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Wherefore do I take my flesh in my teeth, and put my life in mine hand?]]></a:t>
+              <a:t><![CDATA[சேற்றுக்குவியல்களுக்குச் சமானம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Though he slay me, yet will I trust in him: but I will maintain mine own ways before him.]]></a:t>
+              <a:t><![CDATA[13. நீங்கள் மவுனமாயிருங்கள், நான் பேசுகிறேன் எனக்கு வருகிறது வரட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He also shall be my salvation: for an hypocrite shall not come before him.]]></a:t>
+              <a:t><![CDATA[14. நான் என் பற்களில் என் சதையைப் பிடுங்கி, என் பிராணனை என் கையிலே வைப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Hear diligently my speech, and my declaration with your ears.]]></a:t>
+              <a:t><![CDATA[15. அவர் என்னைக் கொன்றுபோட்டாலும், அவர்மேல் நம்பிக்கையாயிருப்பேன்; ஆனாலும் என் வழிகளை அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Behold now, I have ordered my cause; I know that I shall be justified.]]></a:t>
+              <a:t><![CDATA[முன்பாக ரூபகாரம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Lo, mine eye has seen all this, mine ear has heard and understood it.]]></a:t>
+              <a:t><![CDATA[1. இதோ, இவைகளெல்லாவற்றையும் என் கண் கண்டு என் காது கேட்டு அறிந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Who is he that will plead with me? for now, if I hold my tongue, I shall give up the spirit.]]></a:t>
+              <a:t><![CDATA[16. அவரே என் இரட்சிப்பு; மாயக்காரனோ அவர் சந்நிதியில் சேரான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Only do not two things unto me: then will I not hide myself from you.]]></a:t>
+              <a:t><![CDATA[17. என் வசனத்தையும், நான் சொல்லிக் காண்பிக்கிறதையும், உங்கள் செவிகளால் கவனமாய்க் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Withdraw yours hand far from me: and let not your dread make me afraid.]]></a:t>
+              <a:t><![CDATA[18. இதோ, என் நியாயங்களை அணியணியாக வைத்தேன்; என் நீதி விளங்கும் என்று அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then call you, and I will answer: or let me speak, and answer you me.]]></a:t>
+              <a:t><![CDATA[19. என்னோடே வழக்காடவேண்டுமென்று இருக்கிறவன் யார்? நான் மவுனமாயிருந்தால் ஜீவித்துப்போவேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. How many are mine iniquities and sins? make me to know my transgression and my sin.]]></a:t>
+              <a:t><![CDATA[20. இரண்டு காரியங்களைமாத்திரம் எனக்குச் செய்யாதிருப்பீராக; அப்பொழுது உமது முகத்துக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Wherefore hide you your face, and hold me for yours enemy?]]></a:t>
+              <a:t><![CDATA[ஒளித்துக்கொள்ளாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Will you break a leaf driven back and forth? and will you pursue the dry stubble?]]></a:t>
+              <a:t><![CDATA[21. உம்முடைய கையை என்னைவிட்டுத் தூரப்படுத்தும்; உம்முடைய பயங்கரம் என்னைக் கலங்கப்பண்ணாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For you write bitter things against me, and make me to possess the iniquities of my youth.]]></a:t>
+              <a:t><![CDATA[22. நீர் கூப்பிடும், நான் உத்தரவுகொடுப்பேன்; அல்லது நான் பேசுவேன்; நீர் எனக்கு மறுமொழி சொல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. You put my feet also in the stocks, and look narrowly unto all my paths; you set a print upon]]></a:t>
+              <a:t><![CDATA[23. என் அக்கிரமங்களும் பாவங்களும் எத்தனை? என் மீறுதலையும் என் பாவத்தையும் எனக்கு உணர்த்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the heels of my feet.]]></a:t>
+              <a:t><![CDATA[24. நீர் உமது முகத்தை மறைத்து என்னை உமக்குப் பகைஞனாக எண்ணுவானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. What all of you know, the same do I know also: I am not inferior unto you.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் அறிந்திருக்கிறதை நானும் அறிந்திருக்கிறேன்; நான் உங்களுக்குத் தாழ்ந்தவன் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7442,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he, as a rotten thing, consumes, as a garment that is moth eaten.]]></a:t>
+              <a:t><![CDATA[25. காற்றடித்த சருகை நொறுக்குவீரோ? காய்ந்துபோன துரும்பைப் பின்தொடருவீரோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. மகா கசப்பான தீர்ப்புகளை என்பேரில் எழுதுகிறீர்; என் சிறுவயதின் அக்கிரமங்களை எனக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பலிக்கப்பண்ணுகிறீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. என் கால்களைத் தொழுவடித்துப்போட்டு என் வழிகளையெல்லாம் காவல்பண்ணுகிறீர்; என் காலடிகளில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடையாளத்தைப் போடுகிறீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இப்படிப்பட்டவன் அழுகிப்போகி, வஸ்துபோலவும் பொட்டரித்த வஸ்திரம்போலவும் அழிந்துபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Surely I would speak to the Almighty, and I desire to reason with God.]]></a:t>
+              <a:t><![CDATA[3. சர்வவல்லவரோடே நான் பேசினால் நல்லது; தேவனோடே நியாயத்திற்காக வழக்காட விரும்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But all of you are forgers of lies, all of you are all physicians of no value.]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் பொய்யைப் பிணைக்கிறவர்கள்; நீங்கள் எல்லாரும் காரியத்துக்குதவாத வைத்தியர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. O that all of you would altogether hold your peace! and it should be your wisdom.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் பேசாமலிருந்தால் நலமாகும்; அது எங்களுக்கு ஞானமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Hear now my reasoning, and hearken to the pleadings of my lips.]]></a:t>
+              <a:t><![CDATA[6. நீங்கள் என் நியாயத்தைக்கேட்டு என் உதடுகள் சொல்லும் விசேஷங்களைக் கவனியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Will all of you speak wickedly for God? and talk deceitfully for him?]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் தேவனுக்காக நியாயக்கேடாய்ப் பேசி அவருக்காக வஞ்சகமாய் வசனிக்கவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Will all of you accept his person? will all of you contend for God?]]></a:t>
+              <a:t><![CDATA[8. அவருக்கு முகதாட்சிணியம் பண்ணுவீர்களோ? தேவனுக்காக வழக்காடுவீர்களோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>