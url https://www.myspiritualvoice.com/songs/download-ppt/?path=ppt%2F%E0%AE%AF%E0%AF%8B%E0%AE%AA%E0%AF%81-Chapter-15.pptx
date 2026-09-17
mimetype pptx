--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -79,50 +79,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +167,60 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +362,63 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நாங்கள் அறியாத எந்தக் காரியத்தை நீர் அறிந்திருக்கிறீர்? எங்களுக்கு விளங்காத எந்தக் காரியமாவது உமக்கு விளங்கியிருக்கிறதோ?]]></a:t>
+              <a:t><![CDATA[7. Are you the first man that was born? or were you made before the hills?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உம்முடைய தகப்பனைப்பார்க்கிலும் பெரிய வயதுள்ள நரைத்தோரும் விருத்தாப்பியரும் எங்களுக்குள் இருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[8. Have you heard the secret of God? and do you restrain wisdom to yourself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேவன் அருளிய ஆறுதல்களும், உம்மோடே சொல்லப்படுகிற மிருதுவான பேச்சும் உமக்கு அற்பகாரியமாயிருக்கிறதோ?]]></a:t>
+              <a:t><![CDATA[9. What know you, that we know not? what understand you, which is not in us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்முடைய இருதயம் உம்மை எங்கே கொண்டுபோகிறது? உம்முடைய கண்கள் நெறித்துப்பார்க்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[9. What know you, that we know not? what understand you, which is not in us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவனுக்கு விரோதமாக உம்முடைய ஆவியை எழுப்பி, உம்முடைய வாயிலிருந்து வசனங்களைப் புறப்படப்பண்ணுகிறீர்.]]></a:t>
+              <a:t><![CDATA[10. With us are both the grayheaded and very aged men, much elder than your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷனானவன் பரிசுத்தமாயிருக்கிறதற்கும், ஸ்திரீயினிடத்தில் பிறந்தவன் நீதிமானாயிருக்கிறதற்கும், அவன் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[10. With us are both the grayheaded and very aged men, much elder than your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷனானவன் பரிசுத்தமாயிருக்கிறதற்கும், ஸ்திரீயினிடத்தில் பிறந்தவன் நீதிமானாயிருக்கிறதற்கும், அவன் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[11. Are the consolations of God small with you? is there any secret thing with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, தம்முடைய பரிசுத்தவான்களையும் அவர் நம்புகிறதில்லை; வானங்களும் அவர் பார்வைக்குச் சுத்தமானவைகள் அல்ல.]]></a:t>
+              <a:t><![CDATA[11. Are the consolations of God small with you? is there any secret thing with you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அநியாயத்தைத் தண்ணீரைப்போலக் குடிக்கிற மனுஷன் எத்தனை அதிகமாய் அருவருப்பும் அசுத்தமுமாயிருக்கிறான்?]]></a:t>
+              <a:t><![CDATA[12. Why does yours heart carry you away? and what do your eyes overlook,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமக்குக் காரியத்தைத் தெரியப்பண்ணுவேன், என்னைக் கேளும், நான் கண்டதை உமக்கு விவரித்துச் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[13. That you turn your spirit against God, and let such words go out of your mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தேமானியனாகிய எலிப்பாஸ் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. Then answered Eliphaz the Temanite, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஞானிகள் தங்கள் பிதாக்கள் சொல்லக் கேட்டு மறைக்காமல் அறிவித்ததையே நான் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[13. That you turn your spirit against God, and let such words go out of your mouth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்களுக்குமாத்திரம் பூமி அளிக்கப்பட்டது; அந்நியர் அவர்கள் நடுவே கடந்துபோக இடமில்லை.]]></a:t>
+              <a:t><![CDATA[14. What is man, that he should be clean? and he which is born of a woman, that he should be righteous?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. துன்மார்க்கன் உயிரோடிருக்கிற நாளெல்லாம் துன்பத்தால் வாதிக்கப்படுகிறான்; பலவந்தம்பண்ணுகிறவனுக்கு அவன் வருஷங்களின் தொகை மறைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. What is man, that he should be clean? and he which is born of a woman, that he should be righteous?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. துன்மார்க்கன் உயிரோடிருக்கிற நாளெல்லாம் துன்பத்தால் வாதிக்கப்படுகிறான்; பலவந்தம்பண்ணுகிறவனுக்கு அவன் வருஷங்களின் தொகை மறைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. Behold, he puts no trust in his saints; yea, the heavens are not clean in his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பயங்கரமான சத்தம் அவன் காதுகளில் தொனிக்கிறது; அவன் சமாதானமாயிருக்கையில் பாழாக்கிறவன் அவன்மேல் வருவான்.]]></a:t>
+              <a:t><![CDATA[15. Behold, he puts no trust in his saints; yea, the heavens are not clean in his sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இருளிலிருந்து திரும்பிவர அவனுக்கு நம்பிக்கையில்லாமல், பதிவிருக்கிறவர்களின் பட்டயத்துக்கு அவன் பயப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[16. How much more abominable and filthy is man, which drinks iniquity like water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பம் எங்கே கிடைக்குமென்று அவன் அலைந்து திரிகிறான்; அந்தகாரநாள் தனக்குச் சமீபித்திருக்கிறதை அறிவான்.]]></a:t>
+              <a:t><![CDATA[16. How much more abominable and filthy is man, which drinks iniquity like water?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பம் எங்கே கிடைக்குமென்று அவன் அலைந்து திரிகிறான்; அந்தகாரநாள் தனக்குச் சமீபித்திருக்கிறதை அறிவான்.]]></a:t>
+              <a:t><![CDATA[17. I will show you, hear me; and that which I have seen I will declare;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இக்கட்டும் நெருக்கமும் அவனைக் கலங்கப்பண்ணி, யுத்தசன்னத்தனான ராஜாவைப்போல அவனை மேற்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[17. I will show you, hear me; and that which I have seen I will declare;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இக்கட்டும் நெருக்கமும் அவனைக் கலங்கப்பண்ணி, யுத்தசன்னத்தனான ராஜாவைப்போல அவனை மேற்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[18. Which wise men have told from their fathers, and have not hid it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஞானவான் காற்றைப்போன்ற நியாயங்களைச் சொல்லி, தன் வயிற்றைக் கொண்டல்காற்றினால் நிரப்பி,]]></a:t>
+              <a:t><![CDATA[2. Should a wise man utter vain knowledge, and fill his belly with the east wind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் தேவனுக்கு விரோதமாகக் கைநீட்டி, சர்வவல்லவருக்கு விரோதமாகப் பராக்கிரமம் பாராட்டுகிறான்.]]></a:t>
+              <a:t><![CDATA[19. Unto whom alone the earth was given, and no stranger passed among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கடினக்கழுத்தோடும், பருத்த குமிழுள்ள தன் கேடயங்களோடும் அவருக்கு எதிராக ஓடுகிறான்.]]></a:t>
+              <a:t><![CDATA[20. The wicked man labors with pain all his days, and the number of years is hidden to the oppressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் முகத்தைக் கொழுப்பு மூடியிருக்கிறது; அடிவயிறு தொந்தி விட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. The wicked man labors with pain all his days, and the number of years is hidden to the oppressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பாழான பட்டணங்களிலும், குடிபோன கற்குவியலான வீடுகளிலும் வாசம்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[21. A dreadful sound is in his ears: in prosperity the destroyer shall come upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் பாழான பட்டணங்களிலும், குடிபோன கற்குவியலான வீடுகளிலும் வாசம்பண்ணுவான்.]]></a:t>
+              <a:t><![CDATA[21. A dreadful sound is in his ears: in prosperity the destroyer shall come upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் ஐசுவரியவானாவதுமில்லை, அவன் ஆஸ்தி நிலைப்பதுமில்லை, அப்படிப்பட்டவர்களின் செல்வம் பூமியில் நீடித்திருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[22. He believes not that he shall return out of darkness, and he is waited for of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் ஐசுவரியவானாவதுமில்லை, அவன் ஆஸ்தி நிலைப்பதுமில்லை, அப்படிப்பட்டவர்களின் செல்வம் பூமியில் நீடித்திருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[22. He believes not that he shall return out of darkness, and he is waited for of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இருளுக்கு அவன் தப்புவதில்லை; அக்கினி ஜுவாலை அவனுடைய கிளையைக் காய்ந்துபோகப்பண்ணும்; அவருடைய வாயின் சுவாசத்தால் அற்றுப்போவான்.]]></a:t>
+              <a:t><![CDATA[23. He wanders abroad for bread, saying, Where is it? he knows that the day of darkness is ready at his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இருளுக்கு அவன் தப்புவதில்லை; அக்கினி ஜுவாலை அவனுடைய கிளையைக் காய்ந்துபோகப்பண்ணும்; அவருடைய வாயின் சுவாசத்தால் அற்றுப்போவான்.]]></a:t>
+              <a:t><![CDATA[23. He wanders abroad for bread, saying, Where is it? he knows that the day of darkness is ready at his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. வழிதப்பினவன் மாயையை நம்பானாக; நம்பினால் மாயையே அவன் பலனாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[24. Trouble and anguish shall make him afraid; they shall prevail against him, as a king ready to the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பிரயோஜனமில்லாத வார்த்தைகளாலும், உபயோகமில்லாத வசனங்களாலும் தர்க்கிக்கலாமோ?]]></a:t>
+              <a:t><![CDATA[3. Should he reason with useless talk? or with speeches wherewith he can do no good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அது அவன் நாள் வருமுன்னே அவனுக்குப் பூரணமாய்ப் பலிக்கும்; அவனுடைய கொப்புப் பச்சைகொள்வதில்லை.]]></a:t>
+              <a:t><![CDATA[25. For he stretches out his hand against God, and strengthens himself against the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பிஞ்சுகள் உதிர்ந்துபோகிற திராட்சச்செடியைப்போலவும், பூக்கள் உதிர்ந்து போகிற ஒலிவமரத்தைப்போலவும் அவன் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[26. He runs upon him, even on his neck, upon the thick bosses of his bucklers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மாயக்காரரின் கூட்டம் வெறுமையாய்ப் போம்; பரிதானம் வாங்கினவர்களின் கூடாரங்களை அக்கினி பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Because he covers his face with his fatness, and makes fatness on his flanks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மாயக்காரரின் கூட்டம் வெறுமையாய்ப் போம்; பரிதானம் வாங்கினவர்களின் கூடாரங்களை அக்கினி பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[28. And he dwells in desolate cities, and in houses which no man inhabits, which are ready to become heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4511,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அப்படிப்பட்டவன் அநியாயத்தைக் கர்ப்பந்தரித்து, அக்கிரமத்தைப் பெறுகிறான்; அவர்கள் கர்ப்பம் மாயையைப் பிறப்பிக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. He shall not be rich, neither shall his substance continue, neither shall he prolong the perfection thereof upon the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. He shall not be rich, neither shall his substance continue, neither shall he prolong the perfection thereof upon the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. He shall not depart out of darkness; the flame shall dry up his branches, and by the breath of his mouth shall he go away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. He shall not depart out of darkness; the flame shall dry up his branches, and by the breath of his mouth shall he go away.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Let not him that is deceived trust in vanity: for vanity shall be his recompence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. It shall be accomplished before his time, and his branch shall not be green.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீர் பயபக்தியை வீணென்று சொல்லி, தேவனுக்கு முன்பாக ஜெபத்தியானத்தைக் குறையப்பண்ணுகிறீர்.]]></a:t>
+              <a:t><![CDATA[4. Yea, you cast off fear, and restrain prayer before God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. He shall shake off his unripe grape as the vine, and shall cast off his flower as the olive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. He shall shake off his unripe grape as the vine, and shall cast off his flower as the olive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For the congregation of hypocrites shall be desolate, and fire shall consume the tabernacles of bribery.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. They conceive mischief, and bring forth vanity, and their belly prepares deceit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. They conceive mischief, and bring forth vanity, and their belly prepares deceit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்முடைய வாய் உம்முடைய அக்கிரமத்தைச் சொல்லிக்காட்டுகிறது; நீர் தந்திரமுள்ளவர்களின் நாவைத் தெரிந்துகொண்டீர்.]]></a:t>
+              <a:t><![CDATA[5. For your mouth utters yours iniquity, and you choose the tongue of the crafty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் அல்ல, உம்முடைய வாயே உம்மைக் குற்றவாளி என்று தீர்க்கிறது; உம்முடைய உதடுகளே உமக்கு விரோதமாகச் சாட்சியிடுகிறது.]]></a:t>
+              <a:t><![CDATA[5. For your mouth utters yours iniquity, and you choose the tongue of the crafty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மனுஷரில் முந்திப் பிறந்தவர் நீர்தானோ? பர்வதங்களுக்குமுன்னே உருவாக்கப்பட்டீரோ?]]></a:t>
+              <a:t><![CDATA[6. Yours own mouth condemns you, and not I: yea, yours own lips testify against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் தேவனுடைய இரகசிய ஆலோசனையைக் கேட்டு, ஞானத்தை உம்மிடமாய்ச் சேர்த்துக்கொண்டீரோ?]]></a:t>
+              <a:t><![CDATA[6. Yours own mouth condemns you, and not I: yea, yours own lips testify against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414400" r:id="rId1"/>
+    <p:sldLayoutId id="2478619199" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6573,134 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. What know you, that we know not? what understand you, which is not in us?]]></a:t>
+              <a:t><![CDATA[7. மனுஷரில் முந்திப் பிறந்தவர் நீர்தானோ? பர்வதங்களுக்குமுன்னே உருவாக்கப்பட்டீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. With us are both the grayheaded and very aged men, much elder than your father.]]></a:t>
+              <a:t><![CDATA[8. நீர் தேவனுடைய இரகசிய ஆலோசனையைக் கேட்டு, ஞானத்தை உம்மிடமாய்ச் சேர்த்துக்கொண்டீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Are the consolations of God small with you? is there any secret thing with you?]]></a:t>
+              <a:t><![CDATA[9. நாங்கள் அறியாத எந்தக் காரியத்தை நீர் அறிந்திருக்கிறீர்? எங்களுக்கு விளங்காத எந்தக் காரியமாவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Why does yours heart carry you away? and what do your eyes overlook,]]></a:t>
+              <a:t><![CDATA[உமக்கு விளங்கியிருக்கிறதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. That you turn your spirit against God, and let such words go out of your mouth?]]></a:t>
+              <a:t><![CDATA[10. உம்முடைய தகப்பனைப்பார்க்கிலும் பெரிய வயதுள்ள நரைத்தோரும் விருத்தாப்பியரும் எங்களுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. What is man, that he should be clean? and he which is born of a woman, that he should be]]></a:t>
+              <a:t><![CDATA[இருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteous?]]></a:t>
+              <a:t><![CDATA[11. தேவன் அருளிய ஆறுதல்களும், உம்மோடே சொல்லப்படுகிற மிருதுவான பேச்சும் உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Behold, he puts no trust in his saints; yea, the heavens are not clean in his sight.]]></a:t>
+              <a:t><![CDATA[அற்பகாரியமாயிருக்கிறதோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. How much more abominable and filthy is man, which drinks iniquity like water?]]></a:t>
+              <a:t><![CDATA[12. உம்முடைய இருதயம் உம்மை எங்கே கொண்டுபோகிறது? உம்முடைய கண்கள் நெறித்துப்பார்க்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. I will show you, hear me; and that which I have seen I will declare;]]></a:t>
+              <a:t><![CDATA[13. தேவனுக்கு விரோதமாக உம்முடைய ஆவியை எழுப்பி, உம்முடைய வாயிலிருந்து வசனங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then answered Eliphaz the Temanite, and said,]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது தேமானியனாகிய எலிப்பாஸ் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Which wise men have told from their fathers, and have not hid it:]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Unto whom alone the earth was given, and no stranger passed among them.]]></a:t>
+              <a:t><![CDATA[14. மனுஷனானவன் பரிசுத்தமாயிருக்கிறதற்கும், ஸ்திரீயினிடத்தில் பிறந்தவன் நீதிமானாயிருக்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The wicked man labors with pain all his days, and the number of years is hidden to the]]></a:t>
+              <a:t><![CDATA[அவன் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oppressor.]]></a:t>
+              <a:t><![CDATA[15. இதோ, தம்முடைய பரிசுத்தவான்களையும் அவர் நம்புகிறதில்லை; வானங்களும் அவர் பார்வைக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. A dreadful sound is in his ears: in prosperity the destroyer shall come upon him.]]></a:t>
+              <a:t><![CDATA[சுத்தமானவைகள் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. He believes not that he shall return out of darkness, and he is waited for of the sword.]]></a:t>
+              <a:t><![CDATA[16. அநியாயத்தைத் தண்ணீரைப்போலக் குடிக்கிற மனுஷன் எத்தனை அதிகமாய் அருவருப்பும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. He wanders abroad for bread, saying, Where is it? he knows that the day of darkness is ready at]]></a:t>
+              <a:t><![CDATA[அசுத்தமுமாயிருக்கிறான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his hand.]]></a:t>
+              <a:t><![CDATA[17. உமக்குக் காரியத்தைத் தெரியப்பண்ணுவேன், என்னைக் கேளும், நான் கண்டதை உமக்கு விவரித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Trouble and anguish shall make him afraid; they shall prevail against him, as a king ready to]]></a:t>
+              <a:t><![CDATA[சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the battle.]]></a:t>
+              <a:t><![CDATA[18. ஞானிகள் தங்கள் பிதாக்கள் சொல்லக் கேட்டு மறைக்காமல் அறிவித்ததையே நான் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Should a wise man utter vain knowledge, and fill his belly with the east wind?]]></a:t>
+              <a:t><![CDATA[2. ஞானவான் காற்றைப்போன்ற நியாயங்களைச் சொல்லி, தன் வயிற்றைக் கொண்டல்காற்றினால் நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For he stretches out his hand against God, and strengthens himself against the Almighty.]]></a:t>
+              <a:t><![CDATA[19. அவர்களுக்குமாத்திரம் பூமி அளிக்கப்பட்டது; அந்நியர் அவர்கள் நடுவே கடந்துபோக இடமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. He runs upon him, even on his neck, upon the thick bosses of his bucklers:]]></a:t>
+              <a:t><![CDATA[20. துன்மார்க்கன் உயிரோடிருக்கிற நாளெல்லாம் துன்பத்தால் வாதிக்கப்படுகிறான்; பலவந்தம்பண்ணுகிறவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Because he covers his face with his fatness, and makes fatness on his flanks.]]></a:t>
+              <a:t><![CDATA[அவன் வருஷங்களின் தொகை மறைக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he dwells in desolate cities, and in houses which no man inhabits, which are ready to become]]></a:t>
+              <a:t><![CDATA[21. பயங்கரமான சத்தம் அவன் காதுகளில் தொனிக்கிறது; அவன் சமாதானமாயிருக்கையில் பாழாக்கிறவன் அவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaps.]]></a:t>
+              <a:t><![CDATA[வருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. He shall not be rich, neither shall his substance continue, neither shall he prolong the]]></a:t>
+              <a:t><![CDATA[22. இருளிலிருந்து திரும்பிவர அவனுக்கு நம்பிக்கையில்லாமல், பதிவிருக்கிறவர்களின் பட்டயத்துக்கு அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[perfection thereof upon the earth.]]></a:t>
+              <a:t><![CDATA[பயப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. He shall not depart out of darkness; the flame shall dry up his branches, and by the breath of]]></a:t>
+              <a:t><![CDATA[23. அப்பம் எங்கே கிடைக்குமென்று அவன் அலைந்து திரிகிறான்; அந்தகாரநாள் தனக்குச் சமீபித்திருக்கிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his mouth shall he go away.]]></a:t>
+              <a:t><![CDATA[அறிவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Let not him that is deceived trust in vanity: for vanity shall be his recompence.]]></a:t>
+              <a:t><![CDATA[24. இக்கட்டும் நெருக்கமும் அவனைக் கலங்கப்பண்ணி, யுத்தசன்னத்தனான ராஜாவைப்போல அவனை மேற்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Should he reason with useless talk? or with speeches wherewith he can do no good?]]></a:t>
+              <a:t><![CDATA[3. பிரயோஜனமில்லாத வார்த்தைகளாலும், உபயோகமில்லாத வசனங்களாலும் தர்க்கிக்கலாமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. It shall be accomplished before his time, and his branch shall not be green.]]></a:t>
+              <a:t><![CDATA[25. அவன் தேவனுக்கு விரோதமாகக் கைநீட்டி, சர்வவல்லவருக்கு விரோதமாகப் பராக்கிரமம் பாராட்டுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. He shall shake off his unripe grape as the vine, and shall cast off his flower as the olive.]]></a:t>
+              <a:t><![CDATA[26. கடினக்கழுத்தோடும், பருத்த குமிழுள்ள தன் கேடயங்களோடும் அவருக்கு எதிராக ஓடுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. For the congregation of hypocrites shall be desolate, and fire shall consume the tabernacles of]]></a:t>
+              <a:t><![CDATA[27. அவன் முகத்தைக் கொழுப்பு மூடியிருக்கிறது; அடிவயிறு தொந்தி விட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bribery.]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும் பாழான பட்டணங்களிலும், குடிபோன கற்குவியலான வீடுகளிலும் வாசம்பண்ணுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11721,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. They conceive mischief, and bring forth vanity, and their belly prepares deceit.]]></a:t>
+              <a:t><![CDATA[29. அவன் ஐசுவரியவானாவதுமில்லை, அவன் ஆஸ்தி நிலைப்பதுமில்லை, அப்படிப்பட்டவர்களின் செல்வம் பூமியில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீடித்திருப்பதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இருளுக்கு அவன் தப்புவதில்லை; அக்கினி ஜுவாலை அவனுடைய கிளையைக் காய்ந்துபோகப்பண்ணும்; அவருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாயின் சுவாசத்தால் அற்றுப்போவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. வழிதப்பினவன் மாயையை நம்பானாக; நம்பினால் மாயையே அவன் பலனாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அது அவன் நாள் வருமுன்னே அவனுக்குப் பூரணமாய்ப் பலிக்கும்; அவனுடைய கொப்புப் பச்சைகொள்வதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Yea, you cast off fear, and restrain prayer before God.]]></a:t>
+              <a:t><![CDATA[4. நீர் பயபக்தியை வீணென்று சொல்லி, தேவனுக்கு முன்பாக ஜெபத்தியானத்தைக் குறையப்பண்ணுகிறீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பிஞ்சுகள் உதிர்ந்துபோகிற திராட்சச்செடியைப்போலவும், பூக்கள் உதிர்ந்து போகிற ஒலிவமரத்தைப்போலவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் இருப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மாயக்காரரின் கூட்டம் வெறுமையாய்ப் போம்; பரிதானம் வாங்கினவர்களின் கூடாரங்களை அக்கினி பட்சிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அப்படிப்பட்டவன் அநியாயத்தைக் கர்ப்பந்தரித்து, அக்கிரமத்தைப் பெறுகிறான்; அவர்கள் கர்ப்பம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாயையைப் பிறப்பிக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For your mouth utters yours iniquity, and you choose the tongue of the crafty.]]></a:t>
+              <a:t><![CDATA[5. உம்முடைய வாய் உம்முடைய அக்கிரமத்தைச் சொல்லிக்காட்டுகிறது; நீர் தந்திரமுள்ளவர்களின் நாவைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Yours own mouth condemns you, and not I: yea, yours own lips testify against you.]]></a:t>
+              <a:t><![CDATA[தெரிந்துகொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Are you the first man that was born? or were you made before the hills?]]></a:t>
+              <a:t><![CDATA[6. நான் அல்ல, உம்முடைய வாயே உம்மைக் குற்றவாளி என்று தீர்க்கிறது; உம்முடைய உதடுகளே உமக்கு விரோதமாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Have you heard the secret of God? and do you restrain wisdom to yourself?]]></a:t>
+              <a:t><![CDATA[சாட்சியிடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>