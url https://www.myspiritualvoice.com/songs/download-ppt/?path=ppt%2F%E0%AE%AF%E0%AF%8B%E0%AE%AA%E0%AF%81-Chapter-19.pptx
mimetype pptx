--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -61,50 +61,76 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +146,63 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +335,66 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அல்லது என்றைக்கும் நிலைக்க அவைகள் கருங்கல்லிலே உளிவெட்டாகவும் சுய எழுத்தாகவும் பதிந்தால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I cry out of wrong, but I am not heard: I cry aloud, but there is no judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என் மீட்பர் உயிரோடிருக்கிறார் என்றும், அவர் கடைசிநாளில் பூமியின்மேல் நிற்பார் என்றும் நான் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. Behold, I cry out of wrong, but I am not heard: I cry aloud, but there is no judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இந்த என் தோல் முதலானவை அழுகிப்போனபின்பு, நான் என் மாம்சத்தில் இருந்து தேவனைப் பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. He has fenced up my way that I cannot pass, and he has set darkness in my paths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவரை நானே பார்ப்பேன்; அந்நிய கண்கள் அல்ல, என் கண்களே அவரைக் காணும்; இந்த வாஞ்சையால் உள்ளிந்திரியங்கள் எனக்குள் சோர்ந்து போகிறது.]]></a:t>
+              <a:t><![CDATA[9. He has stripped me of my glory, and taken the crown from my head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவரை நானே பார்ப்பேன்; அந்நிய கண்கள் அல்ல, என் கண்களே அவரைக் காணும்; இந்த வாஞ்சையால் உள்ளிந்திரியங்கள் எனக்குள் சோர்ந்து போகிறது.]]></a:t>
+              <a:t><![CDATA[10. He has destroyed me on every side, and I am gone: and mine hope has he removed like a tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. காரியத்தின் மூலம் எனக்குள் கண்டுபிடிக்கப்படுகையில், நாம் ஏன் அவனைத் துன்பப்படுத்துகிறோம் என்று நீங்கள் சொல்லவேண்டியதாமே.]]></a:t>
+              <a:t><![CDATA[10. He has destroyed me on every side, and I am gone: and mine hope has he removed like a tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பட்டயத்துக்குப் பயப்படுங்கள்; நியாயத்தீர்ப்பு உண்டென்கிறதை நீங்கள் அறியும்பொருட்டு, மூர்க்கமானது பட்டயத்தினால் உண்டாகும் ஆக்கினையை வரப்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. He has also kindled his wrath against me, and he counts me unto him as one of his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பட்டயத்துக்குப் பயப்படுங்கள்; நியாயத்தீர்ப்பு உண்டென்கிறதை நீங்கள் அறியும்பொருட்டு, மூர்க்கமானது பட்டயத்தினால் உண்டாகும் ஆக்கினையை வரப்பண்ணும் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. He has also kindled his wrath against me, and he counts me unto him as one of his enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோபு பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[12. His troops come together, and raise up their way against me, and camp round about my tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் எந்தமட்டும் என் ஆத்துமாவை வருத்தப்படுத்தி, வார்த்தைகளினால் என்னை நொறுக்குவீர்கள்?]]></a:t>
+              <a:t><![CDATA[12. His troops come together, and raise up their way against me, and camp round about my tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் சுவாசம் என் மனைவிக்கு வேறுபட்டிருக்கிறது; என் கர்ப்பத்தின் பிள்ளைகளுக்காகப் பரிதபிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Then Job answered and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போது பத்துதரம் என்னை நிந்தித்தீர்கள்; நீங்கள் எனக்குக் கடினமுகம் காண்பிக்கிறதினால் உங்களுக்கு வெட்கமில்லை.]]></a:t>
+              <a:t><![CDATA[13. He has put my brethren far from me, and mine acquaintance are verily cut off from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இப்போது பத்துதரம் என்னை நிந்தித்தீர்கள்; நீங்கள் எனக்குக் கடினமுகம் காண்பிக்கிறதினால் உங்களுக்கு வெட்கமில்லை.]]></a:t>
+              <a:t><![CDATA[14. My kinsfolk have failed, and my familiar friends have forgotten me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் தப்பிநடந்தது மெய்யானாலும், என் தப்பிதம் என்னோடேதான் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. They that dwell in mine house, and my maids, count me for a stranger: I am an foreigner in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் எனக்கு விரோதமாகப் பெருமைபாராட்டி, எனக்கு நிந்தையாக என்னைக் கடிந்துகொள்ளவேண்டும் என்றிருப்பீர்களாகில்,]]></a:t>
+              <a:t><![CDATA[15. They that dwell in mine house, and my maids, count me for a stranger: I am an foreigner in their sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேவன் என்னைக் கவிழ்த்து தம்முடைய வலையை என்மேல் வீசினார் என்று அறியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. I called my servant, and he gave me no answer; I implored him with my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, கொடுமை என்று கூப்பிடுகிறேன், கேட்பார் ஒருவரும் இல்லை; கூக்குரலிடுகிறேன், நியாய விசாரணை இல்லை.]]></a:t>
+              <a:t><![CDATA[16. I called my servant, and he gave me no answer; I implored him with my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் கடந்துபோகக் கூடாதபடிக்கு அவர் என் பாதையை வேலியடைத்து என் வழிகளை இருளாக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[17. My breath is strange to my wife, though I implored for the children's sake of mine own body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்னிலிருந்த என் மகிமையை அவர் உரிந்துகொண்டு, என் சிரசின் கிரீடத்தை எடுத்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[18. Yea, young children despised me; I arose, and they spoke against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர் என்னை நான்குபுறத்திலும் நாசமாக்கினார், நான் அற்றுப்போகிறேன்; என் நம்பிக்கையை ஒரு செடியைப்போலப் பிடுங்கிப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[18. Yea, young children despised me; I arose, and they spoke against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் தமது கோபத்தை என்மேல் எரியப்பண்ணினார், என்னைத் தம்முடைய சத்துருக்களில் ஒருவனாக எண்ணிக்கொள்ளுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. All my inward friends abhorred me: and they whom I loved are turned against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சிறுபிள்ளைகளும் என்னை அசட்டைபண்ணுகிறார்கள்; நான் எழுந்தால், அவர்கள் எனக்கு விரோதமாய்ப பேசுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. How long will all of you vex my soul, and break me in pieces with words?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய தண்டுப்படைகள் ஏகமாய் வந்து, எனக்கு விரோதமாய்த் தங்கள் வழியை உயர்த்தி, என் கூடாரத்தைச் சுற்றிப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. All my inward friends abhorred me: and they whom I loved are turned against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் சகோதரரை என்னைவிட்டுத் தூரப்படுத்தினார்; எனக்கு அறிமுகமானவர்கள் எனக்கு அந்நியராய்ப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[20. My bone cleaves to my skin and to my flesh, and I am escaped with the skin of my teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் பந்துஜனங்கள் விலகிப்போனார்கள்; என் சிநேகிதர் என்னை மறந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. My bone cleaves to my skin and to my flesh, and I am escaped with the skin of my teeth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் வீட்டு ஜனங்களும், என் வேலைக்காரிகளும், என்னை அந்நியராய் எண்ணுகிறார்கள்; அவர்கள் பார்வைக்கு நான் பரதேசியானேன்.]]></a:t>
+              <a:t><![CDATA[21. Have pity upon me, have pity upon me, O all of you my friends; for the hand of God has touched me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் வீட்டு ஜனங்களும், என் வேலைக்காரிகளும், என்னை அந்நியராய் எண்ணுகிறார்கள்; அவர்கள் பார்வைக்கு நான் பரதேசியானேன்.]]></a:t>
+              <a:t><![CDATA[22. Why do all of you persecute me as God, and are not satisfied with my flesh?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3397,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் என் வேலைக்காரனைக் கூப்பிடுகிறபோது அவன் எனக்கு உத்தரவு கொடான்; என் வாயினால் நான் அவனைக் கெஞ்சவேண்டியதாயிற்று.]]></a:t>
+              <a:t><![CDATA[22. Why do all of you persecute me as God, and are not satisfied with my flesh?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Oh that my words were now written! oh that they were printed in a book!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Oh that my words were now written! oh that they were printed in a book!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. That they were graven with an iron pen and lead in the rock for ever!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. That they were graven with an iron pen and lead in the rock for ever!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3942,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் பிராண சிநேகிதர் எல்லாரும் என்னை வெறுக்கிறார்கள்; நான் சிநேகித்தவர்கள் எனக்கு விரோதிகளானார்கள்.]]></a:t>
+              <a:t><![CDATA[3. These ten times have all of you reproached me: all of you are not ashamed that all of you make yourselves strange to me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For I know that my redeemer lives, and that he shall stand at the latter day upon the earth:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For I know that my redeemer lives, and that he shall stand at the latter day upon the earth:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And though after my skin worms destroy this body, yet in my flesh shall I see God:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Whom I shall see for myself, and mine eyes shall behold, and not another; though my reins be consumed within me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Whom I shall see for myself, and mine eyes shall behold, and not another; though my reins be consumed within me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. But all of you should say, Why persecute we him, seeing the root of the matter is found in me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. But all of you should say, Why persecute we him, seeing the root of the matter is found in me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Be all of you afraid of the sword: for wrath brings the punishments of the sword, that all of you may know there is a judgment.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Be all of you afraid of the sword: for wrath brings the punishments of the sword, that all of you may know there is a judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் எலும்புகள் என் தோலோடும் என் மாம்சத்தோடும் ஒட்டிக்கொண்டிருக்கிறது, என் பற்களை மூடக் கொஞ்சம் தோல்மாத்திரம் தப்பினது.]]></a:t>
+              <a:t><![CDATA[3. These ten times have all of you reproached me: all of you are not ashamed that all of you make yourselves strange to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் சிநேகிதரே, எனக்கு இரங்குங்கள், எனக்கு இரங்குங்கள்; தேவனுடைய கை என்னைத் தொட்டது.]]></a:t>
+              <a:t><![CDATA[4. And be it indeed that I have erred, mine error remains with myself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் சிநேகிதரே, எனக்கு இரங்குங்கள், எனக்கு இரங்குங்கள்; தேவனுடைய கை என்னைத் தொட்டது.]]></a:t>
+              <a:t><![CDATA[5. If indeed all of you will magnify yourselves against me, and plead against me my reproach:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனைப்போல நீங்களும் என்னைத் துன்பப்படுத்துவானேன்? என் மாம்சம் பட்சிக்கப்பட்டாலும் நீங்கள் திருப்தியற்றிருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[5. If indeed all of you will magnify yourselves against me, and plead against me my reproach:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆ, நான் இப்பொழுது சொல்லும் வார்த்தைகள் எழுதப்பட்டால் நலமாயிருக்கும்; அவைகள் ஒரு புஸ்தகத்தில் வரையப்பட்டு,]]></a:t>
+              <a:t><![CDATA[6. Know now that God has overthrown me, and has compassed me with his net.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414291" r:id="rId1"/>
+    <p:sldLayoutId id="2478705686" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5815,158 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. That they were graven with an iron pen and lead in the rock for ever!]]></a:t>
+              <a:t><![CDATA[7. இதோ, கொடுமை என்று கூப்பிடுகிறேன், கேட்பார் ஒருவரும் இல்லை; கூக்குரலிடுகிறேன், நியாய விசாரணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For I know that my redeemer lives, and that he shall stand at the latter day upon the earth:]]></a:t>
+              <a:t><![CDATA[இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And though after my skin worms destroy this body, yet in my flesh shall I see God:]]></a:t>
+              <a:t><![CDATA[8. நான் கடந்துபோகக் கூடாதபடிக்கு அவர் என் பாதையை வேலியடைத்து என் வழிகளை இருளாக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Whom I shall see for myself, and mine eyes shall behold, and not another; though my reins be]]></a:t>
+              <a:t><![CDATA[9. என்னிலிருந்த என் மகிமையை அவர் உரிந்துகொண்டு, என் சிரசின் கிரீடத்தை எடுத்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consumed within me.]]></a:t>
+              <a:t><![CDATA[10. அவர் என்னை நான்குபுறத்திலும் நாசமாக்கினார், நான் அற்றுப்போகிறேன்; என் நம்பிக்கையை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. But all of you should say, Why persecute we him, seeing the root of the matter is found in me?]]></a:t>
+              <a:t><![CDATA[செடியைப்போலப் பிடுங்கிப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Be all of you afraid of the sword: for wrath brings the punishments of the sword, that all of]]></a:t>
+              <a:t><![CDATA[11. அவர் தமது கோபத்தை என்மேல் எரியப்பண்ணினார், என்னைத் தம்முடைய சத்துருக்களில் ஒருவனாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you may know there is a judgment.]]></a:t>
+              <a:t><![CDATA[எண்ணிக்கொள்ளுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Job answered and said,]]></a:t>
+              <a:t><![CDATA[12. அவருடைய தண்டுப்படைகள் ஏகமாய் வந்து, எனக்கு விரோதமாய்த் தங்கள் வழியை உயர்த்தி, என் கூடாரத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. How long will all of you vex my soul, and break me in pieces with words?]]></a:t>
+              <a:t><![CDATA[சுற்றிப் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. My breath is strange to my wife, though I implored for the children's sake of mine own body.]]></a:t>
+              <a:t><![CDATA[1. யோபு பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. These ten times have all of you reproached me: all of you are not ashamed that all of you make]]></a:t>
+              <a:t><![CDATA[13. என் சகோதரரை என்னைவிட்டுத் தூரப்படுத்தினார்; எனக்கு அறிமுகமானவர்கள் எனக்கு அந்நியராய்ப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yourselves strange to me.]]></a:t>
+              <a:t><![CDATA[14. என் பந்துஜனங்கள் விலகிப்போனார்கள்; என் சிநேகிதர் என்னை மறந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And be it indeed that I have erred, mine error remains with myself.]]></a:t>
+              <a:t><![CDATA[15. என் வீட்டு ஜனங்களும், என் வேலைக்காரிகளும், என்னை அந்நியராய் எண்ணுகிறார்கள்; அவர்கள் பார்வைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. If indeed all of you will magnify yourselves against me, and plead against me my reproach:]]></a:t>
+              <a:t><![CDATA[நான் பரதேசியானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Know now that God has overthrown me, and has compassed me with his net.]]></a:t>
+              <a:t><![CDATA[16. நான் என் வேலைக்காரனைக் கூப்பிடுகிறபோது அவன் எனக்கு உத்தரவு கொடான்; என் வாயினால் நான் அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold, I cry out of wrong, but I am not heard: I cry aloud, but there is no judgment.]]></a:t>
+              <a:t><![CDATA[கெஞ்சவேண்டியதாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He has fenced up my way that I cannot pass, and he has set darkness in my paths.]]></a:t>
+              <a:t><![CDATA[17. என் சுவாசம் என் மனைவிக்கு வேறுபட்டிருக்கிறது; என் கர்ப்பத்தின் பிள்ளைகளுக்காகப் பரிதபிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He has stripped me of my glory, and taken the crown from my head.]]></a:t>
+              <a:t><![CDATA[18. சிறுபிள்ளைகளும் என்னை அசட்டைபண்ணுகிறார்கள்; நான் எழுந்தால், அவர்கள் எனக்கு விரோதமாய்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He has destroyed me on every side, and I am gone: and mine hope has he removed like a tree.]]></a:t>
+              <a:t><![CDATA[பேசுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He has also kindled his wrath against me, and he counts me unto him as one of his enemies.]]></a:t>
+              <a:t><![CDATA[19. என் பிராண சிநேகிதர் எல்லாரும் என்னை வெறுக்கிறார்கள்; நான் சிநேகித்தவர்கள் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Yea, young children despised me; I arose, and they spoke against me.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் எந்தமட்டும் என் ஆத்துமாவை வருத்தப்படுத்தி, வார்த்தைகளினால் என்னை நொறுக்குவீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. His troops come together, and raise up their way against me, and camp round about my tabernacle.]]></a:t>
+              <a:t><![CDATA[விரோதிகளானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He has put my brethren far from me, and mine acquaintance are verily cut off from me.]]></a:t>
+              <a:t><![CDATA[20. என் எலும்புகள் என் தோலோடும் என் மாம்சத்தோடும் ஒட்டிக்கொண்டிருக்கிறது, என் பற்களை மூடக் கொஞ்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. My kinsfolk have failed, and my familiar friends have forgotten me.]]></a:t>
+              <a:t><![CDATA[தோல்மாத்திரம் தப்பினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. They that dwell in mine house, and my maids, count me for a stranger: I am an foreigner in their]]></a:t>
+              <a:t><![CDATA[21. என் சிநேகிதரே, எனக்கு இரங்குங்கள், எனக்கு இரங்குங்கள்; தேவனுடைய கை என்னைத் தொட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sight.]]></a:t>
+              <a:t><![CDATA[22. தேவனைப்போல நீங்களும் என்னைத் துன்பப்படுத்துவானேன்? என் மாம்சம் பட்சிக்கப்பட்டாலும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9675,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. I called my servant, and he gave me no answer; I implored him with my mouth.]]></a:t>
+              <a:t><![CDATA[திருப்தியற்றிருக்கிறதென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஆ, நான் இப்பொழுது சொல்லும் வார்த்தைகள் எழுதப்பட்டால் நலமாயிருக்கும்; அவைகள் ஒரு புஸ்தகத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரையப்பட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அல்லது என்றைக்கும் நிலைக்க அவைகள் கருங்கல்லிலே உளிவெட்டாகவும் சுய எழுத்தாகவும் பதிந்தால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +10335,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. All my inward friends abhorred me: and they whom I loved are turned against me.]]></a:t>
+              <a:t><![CDATA[3. இப்போது பத்துதரம் என்னை நிந்தித்தீர்கள்; நீங்கள் எனக்குக் கடினமுகம் காண்பிக்கிறதினால் உங்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. என் மீட்பர் உயிரோடிருக்கிறார் என்றும், அவர் கடைசிநாளில் பூமியின்மேல் நிற்பார் என்றும் நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிந்திருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. இந்த என் தோல் முதலானவை அழுகிப்போனபின்பு, நான் என் மாம்சத்தில் இருந்து தேவனைப் பார்ப்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவரை நானே பார்ப்பேன்; அந்நிய கண்கள் அல்ல, என் கண்களே அவரைக் காணும்; இந்த வாஞ்சையால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உள்ளிந்திரியங்கள் எனக்குள் சோர்ந்து போகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. காரியத்தின் மூலம் எனக்குள் கண்டுபிடிக்கப்படுகையில், நாம் ஏன் அவனைத் துன்பப்படுத்துகிறோம் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நீங்கள் சொல்லவேண்டியதாமே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. பட்டயத்துக்குப் பயப்படுங்கள்; நியாயத்தீர்ப்பு உண்டென்கிறதை நீங்கள் அறியும்பொருட்டு, மூர்க்கமானது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டயத்தினால் உண்டாகும் ஆக்கினையை வரப்பண்ணும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. My bone cleaves to my skin and to my flesh, and I am escaped with the skin of my teeth.]]></a:t>
+              <a:t><![CDATA[வெட்கமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Have pity upon me, have pity upon me, O all of you my friends; for the hand of God has touched]]></a:t>
+              <a:t><![CDATA[4. நான் தப்பிநடந்தது மெய்யானாலும், என் தப்பிதம் என்னோடேதான் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் எனக்கு விரோதமாகப் பெருமைபாராட்டி, எனக்கு நிந்தையாக என்னைக் கடிந்துகொள்ளவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Why do all of you persecute me as God, and are not satisfied with my flesh?]]></a:t>
+              <a:t><![CDATA[என்றிருப்பீர்களாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Oh that my words were now written! oh that they were printed in a book!]]></a:t>
+              <a:t><![CDATA[6. தேவன் என்னைக் கவிழ்த்து தம்முடைய வலையை என்மேல் வீசினார் என்று அறியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>