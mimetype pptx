--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -43,100 +43,112 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +272,57 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக; தோலுக்குப் பதிலாகத் தோலையும், தன் ஜீவனுக்குப் பதிலாகத் தனக்கு உண்டான எல்லாவற்றையும் மனுஷன் கொடுத்துவிடுவான்.]]></a:t>
+              <a:t><![CDATA[4. And Satan answered the LORD, and said, Skin for skin, yea, all that a man has will he give for his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் நீர் உம்முடைய கையை நீட்டி, அவன் எலும்பையும் அவன் மாம்சத்தையும் தொடுவீரானால், அப்பொழுது அவன் உமது முகத்துக்கு எதிரே உம்மைத் தூஷிக்கானோ பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And Satan answered the LORD, and said, Skin for skin, yea, all that a man has will he give for his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆனாலும் நீர் உம்முடைய கையை நீட்டி, அவன் எலும்பையும் அவன் மாம்சத்தையும் தொடுவீரானால், அப்பொழுது அவன் உமது முகத்துக்கு எதிரே உம்மைத் தூஷிக்கானோ பாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. But put forth yours hand now, and touch his bone and his flesh, and he will curse you to your face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: இதோ, அவன் உன் கையிலிருக்கிறான்; ஆகிலும் அவன் பிராணனை மாத்திரம் தப்பவிடு என்றார்.]]></a:t>
+              <a:t><![CDATA[5. But put forth yours hand now, and touch his bone and his flesh, and he will curse you to your face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சாத்தான் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, யோபின் உள்ளங்கால் தொடங்கி அவன் உச்சந்தலைமட்டும் கொடிய பருக்களால் அவனை வாதித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said unto Satan, Behold, he is in yours hand; but save his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சாத்தான் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, யோபின் உள்ளங்கால் தொடங்கி அவன் உச்சந்தலைமட்டும் கொடிய பருக்களால் அவனை வாதித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said unto Satan, Behold, he is in yours hand; but save his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் ஒரு ஓட்டை எடுத்து தன்னைச் சுறண்டிக்கொண்டு சாம்பலில் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[7. So went Satan forth from the presence of the LORD, and stroke Job with sore boils from the sole of his foot unto his crown.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது அவன் மனைவி அவனைப் பார்த்து: நீர் இன்னும் உம்முடைய உத்தமத்தில் உறுதியாய் நிற்கிறீரோ? தேவனைத் தூஷித்து ஜீவனைவிடும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[7. So went Satan forth from the presence of the LORD, and stroke Job with sore boils from the sole of his foot unto his crown.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நீ பயித்தியக்காரி பேசுகிறதுபோலப் பேசுகிறாய், தேவன் கையிலே நன்மையைப் பெற்ற நாம் தீமையையும் பெறவேண்டாமோ என்றான்; இவைகள் எல்லாவற்றிலும் யோபு தன் உதடுகளினால் பாவஞ்செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[8. And he took him a potsherd to scrape himself likewise; and he sat down among the ashes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நீ பயித்தியக்காரி பேசுகிறதுபோலப் பேசுகிறாய், தேவன் கையிலே நன்மையைப் பெற்ற நாம் தீமையையும் பெறவேண்டாமோ என்றான்; இவைகள் எல்லாவற்றிலும் யோபு தன் உதடுகளினால் பாவஞ்செய்யவில்லை.]]></a:t>
+              <a:t><![CDATA[9. Then said his wife unto him, Do you still retain yours integrity? curse God, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னொரு நாளிலே தேவபுத்திரர் கர்த்தருடைய சந்நிதியில் வந்து நின்றபோது, சாத்தானும் அவர்கள் நடுவிலே கர்த்தருடைய சந்நிதியில் வந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[1. Again there was a day when the sons of God came to present themselves before the LORD, and Satan came also among them to present himself before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யோபுடைய மூன்று சிநேகிதராகிய தேமானியனான எலிப்பாசும், சூகியனான பில்தாதும், நாகமாத்தியனான சோப்பாரும், யோபுக்கு நேரிட்ட தீமைகள் யாவையும் கேள்விப்பட்டபோது அவனுக்காகப் பரிதபிக்கவும், அவனுக்கு ஆறுதல்சொல்லவும் ஓருவரோடே ஒருவர் யோசனை பண்ணிக்கொண்டு, அவரவர் தங்கள் ஸ்தலங்களிலிருந்து வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then said his wife unto him, Do you still retain yours integrity? curse God, and die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யோபுடைய மூன்று சிநேகிதராகிய தேமானியனான எலிப்பாசும், சூகியனான பில்தாதும், நாகமாத்தியனான சோப்பாரும், யோபுக்கு நேரிட்ட தீமைகள் யாவையும் கேள்விப்பட்டபோது அவனுக்காகப் பரிதபிக்கவும், அவனுக்கு ஆறுதல்சொல்லவும் ஓருவரோடே ஒருவர் யோசனை பண்ணிக்கொண்டு, அவரவர் தங்கள் ஸ்தலங்களிலிருந்து வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But he said unto her, You speak as one of the foolish women speaks. What? shall we receive good at the hand of God, and shall we not receive evil? In all this did not Job sin with his lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யோபுடைய மூன்று சிநேகிதராகிய தேமானியனான எலிப்பாசும், சூகியனான பில்தாதும், நாகமாத்தியனான சோப்பாரும், யோபுக்கு நேரிட்ட தீமைகள் யாவையும் கேள்விப்பட்டபோது அவனுக்காகப் பரிதபிக்கவும், அவனுக்கு ஆறுதல்சொல்லவும் ஓருவரோடே ஒருவர் யோசனை பண்ணிக்கொண்டு, அவரவர் தங்கள் ஸ்தலங்களிலிருந்து வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But he said unto her, You speak as one of the foolish women speaks. What? shall we receive good at the hand of God, and shall we not receive evil? In all this did not Job sin with his lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தூரத்தில் வருகையில் தங்கள் கண்களை ஏறெடுத்துப் பார்த்தபோது, அவனை உருத்தெரியாமல், சத்தமிட்டு அழுது, அவரவர் தங்கள் சால்வையைக் கிழித்து, வானத்தைப் பார்த்து: தங்கள் தலைகள்மேல் புழுதியைத் தூற்றிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. Now when Job's three friends heard of all this evil that was come upon him, they came every one from his own place; Eliphaz the Temanite, and Bildad the Shuhite, and Zophar the Naamathite: for they had made an appointment together to come to mourn with him and to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தூரத்தில் வருகையில் தங்கள் கண்களை ஏறெடுத்துப் பார்த்தபோது, அவனை உருத்தெரியாமல், சத்தமிட்டு அழுது, அவரவர் தங்கள் சால்வையைக் கிழித்து, வானத்தைப் பார்த்து: தங்கள் தலைகள்மேல் புழுதியைத் தூற்றிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. Now when Job's three friends heard of all this evil that was come upon him, they came every one from his own place; Eliphaz the Temanite, and Bildad the Shuhite, and Zophar the Naamathite: for they had made an appointment together to come to mourn with him and to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வந்து, அவன் துக்கம் மகாகொடிய துக்கம் என்று கண்டு, ஒருவரும் அவனோடு ஒரு வார்த்தையையும் பேசாமல், இரவுபகல் ஏழுநாள், அவனோடுகூடத் தரையிலே உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now when Job's three friends heard of all this evil that was come upon him, they came every one from his own place; Eliphaz the Temanite, and Bildad the Shuhite, and Zophar the Naamathite: for they had made an appointment together to come to mourn with him and to comfort him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2219,51 +2235,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. வந்து, அவன் துக்கம் மகாகொடிய துக்கம் என்று கண்டு, ஒருவரும் அவனோடு ஒரு வார்த்தையையும் பேசாமல், இரவுபகல் ஏழுநாள், அவனோடுகூடத் தரையிலே உட்கார்ந்திருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And when they lifted up their eyes far off, and knew him not, they lifted up their voice, and wept; and they rent every one his mantle, and sprinkled dust upon their heads toward heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And when they lifted up their eyes far off, and knew him not, they lifted up their voice, and wept; and they rent every one his mantle, and sprinkled dust upon their heads toward heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And when they lifted up their eyes far off, and knew him not, they lifted up their voice, and wept; and they rent every one his mantle, and sprinkled dust upon their heads toward heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So they sat down with him upon the ground seven days and seven nights, and none spoke a word unto him: for they saw that his grief was very great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னொரு நாளிலே தேவபுத்திரர் கர்த்தருடைய சந்நிதியில் வந்து நின்றபோது, சாத்தானும் அவர்கள் நடுவிலே கர்த்தருடைய சந்நிதியில் வந்து நின்றான்.]]></a:t>
+              <a:t><![CDATA[1. Again there was a day when the sons of God came to present themselves before the LORD, and Satan came also among them to present himself before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So they sat down with him upon the ground seven days and seven nights, and none spoke a word unto him: for they saw that his grief was very great.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சாத்தானைப் பார்த்து: நீ எங்கேயிருந்து வருகிறாய் என்றார்; சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக பூமியெங்கும் உலாவி அதில் சுற்றித்திரிந்து வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto Satan, From whence come you? And Satan answered the LORD, and said, From going back and forth in the earth, and from walking up and down in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சாத்தானைப் பார்த்து: நீ எங்கேயிருந்து வருகிறாய் என்றார்; சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக பூமியெங்கும் உலாவி அதில் சுற்றித்திரிந்து வருகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto Satan, From whence come you? And Satan answered the LORD, and said, From going back and forth in the earth, and from walking up and down in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: நீ என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும், சன்மார்க்கனும், தேவனுக்குப் பயந்து பொல்லாப்புக்கு விலகுகிறவனுமான மனுஷனாகிய அவனைப்போல பூமியில் ஒருவனுமில்லை; முகாந்தரமில்லாமல் அவனை நிர்மூலமாக்கும்படி நீ என்னை ஏவினபோதிலும், அவன் இன்னும் தன் உத்தமத்திலே உறுதியாய் நிற்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that fears God, and turns away from evil? and still he holds fast his integrity, although you moved me against him, to destroy him without cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: நீ என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும், சன்மார்க்கனும், தேவனுக்குப் பயந்து பொல்லாப்புக்கு விலகுகிறவனுமான மனுஷனாகிய அவனைப்போல பூமியில் ஒருவனுமில்லை; முகாந்தரமில்லாமல் அவனை நிர்மூலமாக்கும்படி நீ என்னை ஏவினபோதிலும், அவன் இன்னும் தன் உத்தமத்திலே உறுதியாய் நிற்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that fears God, and turns away from evil? and still he holds fast his integrity, although you moved me against him, to destroy him without cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: நீ என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும், சன்மார்க்கனும், தேவனுக்குப் பயந்து பொல்லாப்புக்கு விலகுகிறவனுமான மனுஷனாகிய அவனைப்போல பூமியில் ஒருவனுமில்லை; முகாந்தரமில்லாமல் அவனை நிர்மூலமாக்கும்படி நீ என்னை ஏவினபோதிலும், அவன் இன்னும் தன் உத்தமத்திலே உறுதியாய் நிற்கிறான் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that fears God, and turns away from evil? and still he holds fast his integrity, although you moved me against him, to destroy him without cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக; தோலுக்குப் பதிலாகத் தோலையும், தன் ஜீவனுக்குப் பதிலாகத் தனக்கு உண்டான எல்லாவற்றையும் மனுஷன் கொடுத்துவிடுவான்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in the earth, a perfect and an upright man, one that fears God, and turns away from evil? and still he holds fast his integrity, although you moved me against him, to destroy him without cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414212" r:id="rId1"/>
+    <p:sldLayoutId id="2478622391" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,54 +3701,86 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3449,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his life.]]></a:t>
+              <a:t><![CDATA[4. சாத்தான் கர்த்தருக்குப் பிரதியுத்தரமாக; தோலுக்குப் பதிலாகத் தோலையும், தன் ஜீவனுக்குப் பதிலாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But put forth yours hand now, and touch his bone and his flesh, and he will curse you to your]]></a:t>
+              <a:t><![CDATA[தனக்கு உண்டான எல்லாவற்றையும் மனுஷன் கொடுத்துவிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[face.]]></a:t>
+              <a:t><![CDATA[5. ஆனாலும் நீர் உம்முடைய கையை நீட்டி, அவன் எலும்பையும் அவன் மாம்சத்தையும் தொடுவீரானால், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the LORD said unto Satan, Behold, he is in yours hand; but save his life.]]></a:t>
+              <a:t><![CDATA[அவன் உமது முகத்துக்கு எதிரே உம்மைத் தூஷிக்கானோ பாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. So went Satan forth from the presence of the LORD, and stroke Job with sore boils from the sole]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: இதோ, அவன் உன் கையிலிருக்கிறான்; ஆகிலும் அவன் பிராணனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his foot unto his crown.]]></a:t>
+              <a:t><![CDATA[மாத்திரம் தப்பவிடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he took him a potsherd to scrape himself likewise; and he sat down among the ashes.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சாத்தான் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, யோபின் உள்ளங்கால் தொடங்கி அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then said his wife unto him, Do you still retain yours integrity? curse God, and die.]]></a:t>
+              <a:t><![CDATA[உச்சந்தலைமட்டும் கொடிய பருக்களால் அவனை வாதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But he said unto her, You speak as one of the foolish women speaks. What? shall we receive good]]></a:t>
+              <a:t><![CDATA[8. அவன் ஒரு ஓட்டை எடுத்து தன்னைச் சுறண்டிக்கொண்டு சாம்பலில் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at the hand of God, and shall we not receive evil? In all this did not Job sin with his lips.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது அவன் மனைவி அவனைப் பார்த்து: நீர் இன்னும் உம்முடைய உத்தமத்தில் உறுதியாய் நிற்கிறீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Again there was a day when the sons of God came to present themselves before the LORD, and Satan]]></a:t>
+              <a:t><![CDATA[1. பின்னொரு நாளிலே தேவபுத்திரர் கர்த்தருடைய சந்நிதியில் வந்து நின்றபோது, சாத்தானும் அவர்கள் நடுவிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now when Job's three friends heard of all this evil that was come upon him, they came every one]]></a:t>
+              <a:t><![CDATA[தேவனைத் தூஷித்து ஜீவனைவிடும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from his own place; Eliphaz the Temanite, and Bildad the Shuhite, and Zophar the Naamathite: for]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: நீ பயித்தியக்காரி பேசுகிறதுபோலப் பேசுகிறாய், தேவன் கையிலே நன்மையைப் பெற்ற நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they had made an appointment together to come to mourn with him and to comfort him.]]></a:t>
+              <a:t><![CDATA[தீமையையும் பெறவேண்டாமோ என்றான்; இவைகள் எல்லாவற்றிலும் யோபு தன் உதடுகளினால் பாவஞ்செய்யவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And when they lifted up their eyes far off, and knew him not, they lifted up their voice, and]]></a:t>
+              <a:t><![CDATA[11. யோபுடைய மூன்று சிநேகிதராகிய தேமானியனான எலிப்பாசும், சூகியனான பில்தாதும், நாகமாத்தியனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wept; and they rent every one his mantle, and sprinkled dust upon their heads toward heaven.]]></a:t>
+              <a:t><![CDATA[சோப்பாரும், யோபுக்கு நேரிட்ட தீமைகள் யாவையும் கேள்விப்பட்டபோது அவனுக்காகப் பரிதபிக்கவும், அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So they sat down with him upon the ground seven days and seven nights, and none spoke a word]]></a:t>
+              <a:t><![CDATA[ஆறுதல்சொல்லவும் ஓருவரோடே ஒருவர் யோசனை பண்ணிக்கொண்டு, அவரவர் தங்கள் ஸ்தலங்களிலிருந்து வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him: for they saw that his grief was very great.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் தூரத்தில் வருகையில் தங்கள் கண்களை ஏறெடுத்துப் பார்த்தபோது, அவனை உருத்தெரியாமல்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சத்தமிட்டு அழுது, அவரவர் தங்கள் சால்வையைக் கிழித்து, வானத்தைப் பார்த்து: தங்கள் தலைகள்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புழுதியைத் தூற்றிக்கொண்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. வந்து, அவன் துக்கம் மகாகொடிய துக்கம் என்று கண்டு, ஒருவரும் அவனோடு ஒரு வார்த்தையையும் பேசாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[came also among them to present himself before the LORD.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் வந்து நின்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரவுபகல் ஏழுநாள், அவனோடுகூடத் தரையிலே உட்கார்ந்திருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD said unto Satan, From whence come you? And Satan answered the LORD, and said, From]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் சாத்தானைப் பார்த்து: நீ எங்கேயிருந்து வருகிறாய் என்றார்; சாத்தான் கர்த்தருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[going back and forth in the earth, and from walking up and down in it.]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாக பூமியெங்கும் உலாவி அதில் சுற்றித்திரிந்து வருகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the LORD said unto Satan, Have you considered my servant Job, that there is none like him in]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது கர்த்தர் சாத்தானை நோக்கி: நீ என் தாசனாகிய யோபின்மேல் கவனம் வைத்தாயோ? உத்தமனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth, a perfect and an upright man, one that fears God, and turns away from evil? and still he]]></a:t>
+              <a:t><![CDATA[சன்மார்க்கனும், தேவனுக்குப் பயந்து பொல்லாப்புக்கு விலகுகிறவனுமான மனுஷனாகிய அவனைப்போல பூமியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[holds fast his integrity, although you moved me against him, to destroy him without cause.]]></a:t>
+              <a:t><![CDATA[ஒருவனுமில்லை; முகாந்தரமில்லாமல் அவனை நிர்மூலமாக்கும்படி நீ என்னை ஏவினபோதிலும், அவன் இன்னும் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Satan answered the LORD, and said, Skin for skin, yea, all that a man has will he give for]]></a:t>
+              <a:t><![CDATA[உத்தமத்திலே உறுதியாய் நிற்கிறான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>