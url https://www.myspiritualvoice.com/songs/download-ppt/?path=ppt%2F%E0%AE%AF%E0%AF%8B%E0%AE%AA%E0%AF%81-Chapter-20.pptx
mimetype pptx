--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -67,50 +67,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +137,54 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +320,57 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் ஒரு சொப்பனத்தைப்போல் பறந்துபோய்க் காணப்படாதவனாவான்; இரவில் தோன்றும் தரிசனத்தைப்போல் பறக்கடிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[7. Yet he shall perish for ever like his own dung: they which have seen him shall say, Where is he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனைப் பார்த்த கண் இனி அவனைப் பார்ப்பதில்லை, அவன் இருந்த ஸ்தலம் இனி அவனைக் காண்பதில்லை.]]></a:t>
+              <a:t><![CDATA[8. He shall fly away as a dream, and shall not be found: yea, he shall be chased away as a vision of the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் பிள்ளைகள் எளிமையானவர்களின் சகாயத்தைத் தேடுவார்கள்; அவன் பறித்ததை அவன் கைகள் திரும்பக் கொடுக்கவேண்டியதாகும்.]]></a:t>
+              <a:t><![CDATA[8. He shall fly away as a dream, and shall not be found: yea, he shall be chased away as a vision of the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் எலும்புகள் அவனுடைய வாலவயதின் பாவங்களினால் நிறைந்திருந்து, அவனோடேகூட மண்ணிலே படுத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[9. The eye also which saw him shall see him no more; neither shall his place any more behold him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பொல்லாப்பு அவன் வாயிலே இனிமையாயிருப்பதால் அவன் அதைத் தன் நாவின்கீழ் அடக்கி,]]></a:t>
+              <a:t><![CDATA[10. His children shall seek to please the poor, and his hands shall restore their goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை விடாமல் பதனம்பண்ணி, தன் வாய்க்குள்ளே வைத்துக்கொண்டிருந்தாலும்,]]></a:t>
+              <a:t><![CDATA[10. His children shall seek to please the poor, and his hands shall restore their goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் போஜனம் அவன் குடல்களில் மாறி, அவனுக்குள் விரியன்பாம்புகளின் பிச்சாய்ப்போகும்.]]></a:t>
+              <a:t><![CDATA[11. His bones are full of the sin of his youth, which shall lie down with him in the dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் விழுங்கின ஆஸ்தியைக் கக்குவான்; தேவன் அதை அவன் வயிற்றிலிருந்து வெளியே தள்ளிவிடுவார்.]]></a:t>
+              <a:t><![CDATA[11. His bones are full of the sin of his youth, which shall lie down with him in the dust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் விழுங்கின ஆஸ்தியைக் கக்குவான்; தேவன் அதை அவன் வயிற்றிலிருந்து வெளியே தள்ளிவிடுவார்.]]></a:t>
+              <a:t><![CDATA[12. Though wickedness be sweet in his mouth, though he hide it under his tongue;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் விரியன்பாம்புகளின் விஷத்தை உறிஞ்சுவான்; விரியனின் நாக்கு அவனைக் கொல்லும்.]]></a:t>
+              <a:t><![CDATA[13. Though he spare it, and forsake it not; but keep it still within his mouth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது நாகமாத்தியனான சோப்பார் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. Then answered Zophar the Naamathite, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேனும் நெய்யும் ஓடும் வாய்க்கால்களையும் ஆறுகளையும் அவன் காண்பதில்லை.]]></a:t>
+              <a:t><![CDATA[14. Yet his food in his bowels is turned, it is the gall of asps within him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தான் பிரயாசப்பட்டுத் தேடினதை அவன் விழுங்காமல் திரும்பக்கொடுப்பான்; அவன் திரும்பக்கொடுக்கிறது அவன் ஆஸ்திக்குச் சரியாயிருக்கும், அவன் களிகூராதிருப்பான்.]]></a:t>
+              <a:t><![CDATA[15. He has swallowed down riches, and he shall vomit them up again: God shall cast them out of his belly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தான் பிரயாசப்பட்டுத் தேடினதை அவன் விழுங்காமல் திரும்பக்கொடுப்பான்; அவன் திரும்பக்கொடுக்கிறது அவன் ஆஸ்திக்குச் சரியாயிருக்கும், அவன் களிகூராதிருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. He shall suck the poison of asps: the viper's tongue shall slay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் ஒடுக்கி ஏழைகளைக் கைவிட்டு, தான் கட்டாத வீட்டைப்பறித்தபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[17. He shall not see the rivers, the floods, the brooks of honey and butter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் ஒடுக்கி ஏழைகளைக் கைவிட்டு, தான் கட்டாத வீட்டைப்பறித்தபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[18. That which he laboured for shall he restore, and shall not swallow it down: according to his substance shall the restitution be, and he shall not rejoice therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தன் வயிறு திருப்தியற்றிருந்தபடியினாலும், அவன் இச்சித்த காரியங்களில் அவனுக்கு ஒன்றும் இருப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[18. That which he laboured for shall he restore, and shall not swallow it down: according to his substance shall the restitution be, and he shall not rejoice therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் போஜனத்தில் ஒன்றும் மீதியாவதில்லை; ஆகையால் அவன் ஆஸ்தி நிலைநிற்பதில்லை.]]></a:t>
+              <a:t><![CDATA[19. Because he has oppressed and has forsaken the poor; because he has violently taken away an house which he built not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் வேண்டுமென்கிற பரிபூரணம் அவனுக்கு வந்தபின், அவனுக்கு வியாகுலம் உண்டாகும்; சிறுமைப்படுகிற ஒவ்வொருவனுடைய கையும் அவன்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[20. Surely he shall not feel quietness in his belly, he shall not save of that which he desired.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் வேண்டுமென்கிற பரிபூரணம் அவனுக்கு வந்தபின், அவனுக்கு வியாகுலம் உண்டாகும்; சிறுமைப்படுகிற ஒவ்வொருவனுடைய கையும் அவன்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[20. Surely he shall not feel quietness in his belly, he shall not save of that which he desired.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் வயிற்றை நிரப்பத்தக்கது இன்னும் அவனுக்கு இருந்தாலும், அவர் அவன்மேல் தமது கோபத்தின் உக்கிரத்தை வரவிட்டு அவன் போஜனம்பண்ணுகையில், அதை அவன்மேல் சொரியப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[21. There shall none of his food be left; therefore shall no man look for his goods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதற்காக மறு உத்தரவுகொடுக்க சிந்தனைகள் என்னை ஏவுகிறபடியால் நான் தீவிரித்துச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. Therefore do my thoughts cause me to answer, and for this I make haste.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் வயிற்றை நிரப்பத்தக்கது இன்னும் அவனுக்கு இருந்தாலும், அவர் அவன்மேல் தமது கோபத்தின் உக்கிரத்தை வரவிட்டு அவன் போஜனம்பண்ணுகையில், அதை அவன்மேல் சொரியப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[22. In the fullness of his sufficiency he shall be in straits: every hand of the wicked shall come upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இருப்பு ஆயுதத்துக்கு அவன் தப்பியோடினாலும் உருக்குவில் அவனை உருவ எய்யும்.]]></a:t>
+              <a:t><![CDATA[22. In the fullness of his sufficiency he shall be in straits: every hand of the wicked shall come upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உருவின பட்டயம் அவன் சரீரத்தையும், மின்னுகிற அம்பு அவன் பிச்சையும் உருவிப்போகும்; பயங்கரங்கள் அவன்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[23. When he is about to fill his belly, God shall cast the fury of his wrath upon him, and shall rain it upon him while he is eating.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உருவின பட்டயம் அவன் சரீரத்தையும், மின்னுகிற அம்பு அவன் பிச்சையும் உருவிப்போகும்; பயங்கரங்கள் அவன்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[23. When he is about to fill his belly, God shall cast the fury of his wrath upon him, and shall rain it upon him while he is eating.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் ஒளிக்கும் இடங்களில் காரிருள் அடங்கியிருக்கும்; அவியாத அக்கினி அவனைப் பட்சிக்கும்; அவன் கூடாரத்தில் மீதியாயிருக்கிறவன் தீங்கு அநுபவிப்பான்.]]></a:t>
+              <a:t><![CDATA[24. He shall flee from the iron weapon, and the bow of steel shall strike him through.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் ஒளிக்கும் இடங்களில் காரிருள் அடங்கியிருக்கும்; அவியாத அக்கினி அவனைப் பட்சிக்கும்; அவன் கூடாரத்தில் மீதியாயிருக்கிறவன் தீங்கு அநுபவிப்பான்.]]></a:t>
+              <a:t><![CDATA[25. It is drawn, and comes out of the body; yea, the glittering sword comes out of his gall: terrors are upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வானங்கள் அவன் அக்கிரமத்தை வெளிப்படுத்தி, பூமி அவனுக்கு விரோதமாக எழும்பும்.]]></a:t>
+              <a:t><![CDATA[25. It is drawn, and comes out of the body; yea, the glittering sword comes out of his gall: terrors are upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவன் வீட்டின் சம்பத்துப் போய்விடும்; அவருடைய கோபத்தின் நாளிலே அவைகள் கரைந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[26. All darkness shall be hid in his secret places: a fire not blown shall consume him; it shall go ill with him that is left in his tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3700,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இதுவே தேவனால் துன்மார்க்கனுக்குக் கிடைக்கும் பங்கும் அவன் செய்கைக்கு தேவனால் அவனுக்குவரும் சுதந்தரமுமாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. All darkness shall be hid in his secret places: a fire not blown shall consume him; it shall go ill with him that is left in his tabernacle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. The heaven shall reveal his iniquity; and the earth shall rise up against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நிந்தித்தேன் என்று நான் கடிந்துகொள்ளப்பட்டதைக் கேட்டேன்; ஆனாலும் உணர்வினால் என் ஆவி பிரதியுத்தரம் சொல்ல என்னை ஏவுகிறது.]]></a:t>
+              <a:t><![CDATA[3. I have heard the check of my reproach, and the spirit of my understanding causes me to answer.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. The increase of his house shall depart, and his goods shall flow away in the day of his wrath.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. This is the portion of a wicked man from God, and the heritage appointed unto him by God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. This is the portion of a wicked man from God, and the heritage appointed unto him by God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துன்மார்க்கனின் கெம்பீரம் குறுகினது என்பதையும் மாயக்காரனின் சந்தோஷம் ஒரு நிமிஷம்மாத்திரம் நிற்கும் என்பதையும்,]]></a:t>
+              <a:t><![CDATA[3. I have heard the check of my reproach, and the spirit of my understanding causes me to answer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் மனுஷனைப் பூமியில் வைத்த ஆதிகாலமுதல் இப்படியிருக்கிறது என்பதையும் நீர் அறியீரோ?]]></a:t>
+              <a:t><![CDATA[4. Know you not this of old, since man was placed upon earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவனுடைய மேன்மை வானபரியந்தம் உயர்ந்தாலும் அவனுடைய தலை மேகங்கள்மட்டும் எட்டினாலும்,]]></a:t>
+              <a:t><![CDATA[4. Know you not this of old, since man was placed upon earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் மலத்தைப்போல என்றைக்கும் அழிந்துபோவான்; அவனைக் கண்டவர்கள், அவன் எங்கே? என்பார்கள்.]]></a:t>
+              <a:t><![CDATA[5. That the triumphing of the wicked is short, and the joy of the hypocrite but for a moment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் ஒரு சொப்பனத்தைப்போல் பறந்துபோய்க் காணப்படாதவனாவான்; இரவில் தோன்றும் தரிசனத்தைப்போல் பறக்கடிக்கப்படுவான்.]]></a:t>
+              <a:t><![CDATA[6. Though his excellency mount up to the heavens, and his head reach unto the clouds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414310" r:id="rId1"/>
+    <p:sldLayoutId id="2478620628" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5161,86 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the night.]]></a:t>
+              <a:t><![CDATA[7. அவன் தன் மலத்தைப்போல என்றைக்கும் அழிந்துபோவான்; அவனைக் கண்டவர்கள், அவன் எங்கே? என்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The eye also which saw him shall see him no more; neither shall his place any more behold him.]]></a:t>
+              <a:t><![CDATA[8. அவன் ஒரு சொப்பனத்தைப்போல் பறந்துபோய்க் காணப்படாதவனாவான்; இரவில் தோன்றும் தரிசனத்தைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. His children shall seek to please the poor, and his hands shall restore their goods.]]></a:t>
+              <a:t><![CDATA[பறக்கடிக்கப்படுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. His bones are full of the sin of his youth, which shall lie down with him in the dust.]]></a:t>
+              <a:t><![CDATA[9. அவனைப் பார்த்த கண் இனி அவனைப் பார்ப்பதில்லை, அவன் இருந்த ஸ்தலம் இனி அவனைக் காண்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Though wickedness be sweet in his mouth, though he hide it under his tongue;]]></a:t>
+              <a:t><![CDATA[10. அவன் பிள்ளைகள் எளிமையானவர்களின் சகாயத்தைத் தேடுவார்கள்; அவன் பறித்ததை அவன் கைகள் திரும்பக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Though he spare it, and forsake it not; but keep it still within his mouth:]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Yet his food in his bowels is turned, it is the gall of asps within him.]]></a:t>
+              <a:t><![CDATA[11. அவன் எலும்புகள் அவனுடைய வாலவயதின் பாவங்களினால் நிறைந்திருந்து, அவனோடேகூட மண்ணிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. He has swallowed down riches, and he shall vomit them up again: God shall cast them out of his]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[belly.]]></a:t>
+              <a:t><![CDATA[12. பொல்லாப்பு அவன் வாயிலே இனிமையாயிருப்பதால் அவன் அதைத் தன் நாவின்கீழ் அடக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He shall suck the poison of asps: the viper's tongue shall slay him.]]></a:t>
+              <a:t><![CDATA[13. அதை விடாமல் பதனம்பண்ணி, தன் வாய்க்குள்ளே வைத்துக்கொண்டிருந்தாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then answered Zophar the Naamathite, and said,]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது நாகமாத்தியனான சோப்பார் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. He shall not see the rivers, the floods, the brooks of honey and butter.]]></a:t>
+              <a:t><![CDATA[14. அவன் போஜனம் அவன் குடல்களில் மாறி, அவனுக்குள் விரியன்பாம்புகளின் பிச்சாய்ப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. That which he laboured for shall he restore, and shall not swallow it down: according to his]]></a:t>
+              <a:t><![CDATA[15. அவன் விழுங்கின ஆஸ்தியைக் கக்குவான்; தேவன் அதை அவன் வயிற்றிலிருந்து வெளியே தள்ளிவிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[substance shall the restitution be, and he shall not rejoice therein.]]></a:t>
+              <a:t><![CDATA[16. அவன் விரியன்பாம்புகளின் விஷத்தை உறிஞ்சுவான்; விரியனின் நாக்கு அவனைக் கொல்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Because he has oppressed and has forsaken the poor; because he has violently taken away an house]]></a:t>
+              <a:t><![CDATA[17. தேனும் நெய்யும் ஓடும் வாய்க்கால்களையும் ஆறுகளையும் அவன் காண்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which he built not;]]></a:t>
+              <a:t><![CDATA[18. தான் பிரயாசப்பட்டுத் தேடினதை அவன் விழுங்காமல் திரும்பக்கொடுப்பான்; அவன் திரும்பக்கொடுக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Surely he shall not feel quietness in his belly, he shall not save of that which he desired.]]></a:t>
+              <a:t><![CDATA[அவன் ஆஸ்திக்குச் சரியாயிருக்கும், அவன் களிகூராதிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. There shall none of his food be left; therefore shall no man look for his goods.]]></a:t>
+              <a:t><![CDATA[19. அவன் ஒடுக்கி ஏழைகளைக் கைவிட்டு, தான் கட்டாத வீட்டைப்பறித்தபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. In the fullness of his sufficiency he shall be in straits: every hand of the wicked shall come]]></a:t>
+              <a:t><![CDATA[20. தன் வயிறு திருப்தியற்றிருந்தபடியினாலும், அவன் இச்சித்த காரியங்களில் அவனுக்கு ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon him.]]></a:t>
+              <a:t><![CDATA[இருப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. When he is about to fill his belly, God shall cast the fury of his wrath upon him, and shall]]></a:t>
+              <a:t><![CDATA[21. அவன் போஜனத்தில் ஒன்றும் மீதியாவதில்லை; ஆகையால் அவன் ஆஸ்தி நிலைநிற்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Therefore do my thoughts cause me to answer, and for this I make haste.]]></a:t>
+              <a:t><![CDATA[2. இதற்காக மறு உத்தரவுகொடுக்க சிந்தனைகள் என்னை ஏவுகிறபடியால் நான் தீவிரித்துச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rain it upon him while he is eating.]]></a:t>
+              <a:t><![CDATA[22. அவன் வேண்டுமென்கிற பரிபூரணம் அவனுக்கு வந்தபின், அவனுக்கு வியாகுலம் உண்டாகும்; சிறுமைப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. He shall flee from the iron weapon, and the bow of steel shall strike him through.]]></a:t>
+              <a:t><![CDATA[ஒவ்வொருவனுடைய கையும் அவன்மேல் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. It is drawn, and comes out of the body; yea, the glittering sword comes out of his gall: terrors]]></a:t>
+              <a:t><![CDATA[23. தன் வயிற்றை நிரப்பத்தக்கது இன்னும் அவனுக்கு இருந்தாலும், அவர் அவன்மேல் தமது கோபத்தின் உக்கிரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are upon him.]]></a:t>
+              <a:t><![CDATA[வரவிட்டு அவன் போஜனம்பண்ணுகையில், அதை அவன்மேல் சொரியப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. All darkness shall be hid in his secret places: a fire not blown shall consume him; it shall go]]></a:t>
+              <a:t><![CDATA[24. இருப்பு ஆயுதத்துக்கு அவன் தப்பியோடினாலும் உருக்குவில் அவனை உருவ எய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ill with him that is left in his tabernacle.]]></a:t>
+              <a:t><![CDATA[25. உருவின பட்டயம் அவன் சரீரத்தையும், மின்னுகிற அம்பு அவன் பிச்சையும் உருவிப்போகும்; பயங்கரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The heaven shall reveal his iniquity; and the earth shall rise up against him.]]></a:t>
+              <a:t><![CDATA[அவன்மேல் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The increase of his house shall depart, and his goods shall flow away in the day of his wrath.]]></a:t>
+              <a:t><![CDATA[26. அவன் ஒளிக்கும் இடங்களில் காரிருள் அடங்கியிருக்கும்; அவியாத அக்கினி அவனைப் பட்சிக்கும்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9345,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. This is the portion of a wicked man from God, and the heritage appointed unto him by God.]]></a:t>
+              <a:t><![CDATA[கூடாரத்தில் மீதியாயிருக்கிறவன் தீங்கு அநுபவிப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. வானங்கள் அவன் அக்கிரமத்தை வெளிப்படுத்தி, பூமி அவனுக்கு விரோதமாக எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I have heard the check of my reproach, and the spirit of my understanding causes me to answer.]]></a:t>
+              <a:t><![CDATA[3. நிந்தித்தேன் என்று நான் கடிந்துகொள்ளப்பட்டதைக் கேட்டேன்; ஆனாலும் உணர்வினால் என் ஆவி பிரதியுத்தரம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவன் வீட்டின் சம்பத்துப் போய்விடும்; அவருடைய கோபத்தின் நாளிலே அவைகள் கரைந்துபோகும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இதுவே தேவனால் துன்மார்க்கனுக்குக் கிடைக்கும் பங்கும் அவன் செய்கைக்கு தேவனால் அவனுக்குவரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுதந்தரமுமாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Know you not this of old, since man was placed upon earth,]]></a:t>
+              <a:t><![CDATA[சொல்ல என்னை ஏவுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. That the triumphing of the wicked is short, and the joy of the hypocrite but for a moment?]]></a:t>
+              <a:t><![CDATA[4. துன்மார்க்கனின் கெம்பீரம் குறுகினது என்பதையும் மாயக்காரனின் சந்தோஷம் ஒரு நிமிஷம்மாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Though his excellency mount up to the heavens, and his head reach unto the clouds;]]></a:t>
+              <a:t><![CDATA[நிற்கும் என்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Yet he shall perish for ever like his own dung: they which have seen him shall say, Where is he?]]></a:t>
+              <a:t><![CDATA[5. அவர் மனுஷனைப் பூமியில் வைத்த ஆதிகாலமுதல் இப்படியிருக்கிறது என்பதையும் நீர் அறியீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. He shall fly away as a dream, and shall not be found: yea, he shall be chased away as a vision of]]></a:t>
+              <a:t><![CDATA[6. அவனுடைய மேன்மை வானபரியந்தம் உயர்ந்தாலும் அவனுடைய தலை மேகங்கள்மட்டும் எட்டினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme77">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme77">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme77">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>