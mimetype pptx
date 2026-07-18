--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516025" r:id="rId1"/>
+    <p:sldLayoutId id="2473414127" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme35">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme35">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme35">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>