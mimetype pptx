--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -73,50 +73,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +154,58 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +344,61 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்கள் வீடுகள் பயமில்லாமல் பத்திரப்பட்டிருக்கும்; தேவனுடைய மிலாறு அவர்கள்மேல் வருகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. Their seed is established in their sight with them, and their offspring before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய எருது பொலிந்தால் வீணாய்ப்போகாது; அவர்களுடைய பசு சினை அழியாமல் ஈனுகிறது]]></a:t>
+              <a:t><![CDATA[8. Their seed is established in their sight with them, and their offspring before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் தங்கள் குழந்தைகளை ஒரு மந்தையைப்போல வெளியேபோகவிடுகிறார்கள்; அவர்கள் பிள்ளைகள் குதித்து விளையாடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Their houses are safe from fear, neither is the rod of God upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் தம்புரையும் சுரமண்டலத்தையும் எடுத்துப் பாடி, கின்னரத்தின் ஓசைக்குச் சந்தோஷப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Their bull genders, and fails not; their cow calves, and casts not her calf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் செல்வவான்களாய்த் தங்கள் நாட்களைப் போக்கி, ஒரு ணப்பொழுதிலே பாதாளத்தில் இறங்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. They send forth their little ones like a flock, and their children dance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்கள் தேவனை நோக்கி: எங்களைவிட்டு விலகியிரும், உம்முடைய வழிகளை அறிய விரும்போம்;]]></a:t>
+              <a:t><![CDATA[11. They send forth their little ones like a flock, and their children dance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சர்வவல்லவரை நாம் சேவிக்க அவர் யார்? அவரை நோக்கி ஜெபம்பண்ணுவதினால் நமக்குப் பிரயோஜனம் என்ன என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. They take the timbrel and harp, and rejoice at the sound of the organ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சர்வவல்லவரை நாம் சேவிக்க அவர் யார்? அவரை நோக்கி ஜெபம்பண்ணுவதினால் நமக்குப் பிரயோஜனம் என்ன என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. They take the timbrel and harp, and rejoice at the sound of the organ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆனாலும் அவர்கள் வாழ்வு அவர்கள் கையிலிராது; துன்மார்க்கரின் ஆலோசனை எனக்குத் தூரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. They spend their days in wealth, and in a moment go down to the grave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எத்தனைச் சடுதியில் துன்மார்க்கரின் விளக்கு அணைந்துபோம்; அவர் தமது கோபத்தினால் வேதனைகளைப் பகிர்ந்துகொடுக்கையில், அவர்கள் ஆபத்து அவர்கள்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[14. Therefore they say unto God, Depart from us; for we desire not the knowledge of your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோபு பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. But Job answered and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எத்தனைச் சடுதியில் துன்மார்க்கரின் விளக்கு அணைந்துபோம்; அவர் தமது கோபத்தினால் வேதனைகளைப் பகிர்ந்துகொடுக்கையில், அவர்கள் ஆபத்து அவர்கள்மேல் வரும்.]]></a:t>
+              <a:t><![CDATA[15. What is the Almighty, that we should serve him? and what profit should we have, if we pray unto him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் காற்றுமுகத்திலிருக்கிலிருக்கிற துரும்பைப்போலவும், பெருங்காற்று பறக்கடிக்கிற பதரைப்போலவும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. What is the Almighty, that we should serve him? and what profit should we have, if we pray unto him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவன் அவனுடைய அக்கிரமத்தை அவன் பிள்ளைகளுக்கு வைத்துவைக்கிறார்; அவன் உணரத்தக்கவிதமாய் அதை அவனுக்குப் பலிக்கப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Lo, their good is not in their hand: the counsel of the wicked is far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனுடைய அழிவை அவனுடைய கண்கள் காணும், சர்வவல்லவருடைய உக்கிரத்தைக் குடிப்பான்.]]></a:t>
+              <a:t><![CDATA[17. How often is the candle of the wicked put out! and how often comes their destruction upon them! God distributes sorrows in his anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் மாதங்களின் தொகை குறுக்கப்படும்போது, அவனுக்குப்பிற்பாடு அவன் வீட்டைப்பற்றி அவனுக்கு இருக்கும் விருப்பமென்ன?]]></a:t>
+              <a:t><![CDATA[17. How often is the candle of the wicked put out! and how often comes their destruction upon them! God distributes sorrows in his anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் மாதங்களின் தொகை குறுக்கப்படும்போது, அவனுக்குப்பிற்பாடு அவன் வீட்டைப்பற்றி அவனுக்கு இருக்கும் விருப்பமென்ன?]]></a:t>
+              <a:t><![CDATA[18. They are as stubble before the wind, and as chaff that the storm carries away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உயர்ந்தோரை நியாயந்தீர்க்கிற தேவனுக்கு அறிவை உணர்த்த யாராலாகும்?]]></a:t>
+              <a:t><![CDATA[18. They are as stubble before the wind, and as chaff that the storm carries away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஒருவன் நிர்வாகத்தோடும் சுகத்தோடும் வாழ்ந்து குறையற்ற பெலனுள்ளவனாய்ச் சாகிறான்.]]></a:t>
+              <a:t><![CDATA[19. God lays up his iniquity for his children: he rewards him, and he shall know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவனுடைய பால்பாத்திரங்கள் பாலால் நிரம்பியிருக்கிறது, அவன் எலும்புகளில் ஊன் புஷ்டியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[19. God lays up his iniquity for his children: he rewards him, and he shall know it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வேறொருவன் ஒரு நாளாவது சந்தோஷத்தோடே சாப்பிடாமல் மனக்கிலேசத்தோடே சாகிறான்.]]></a:t>
+              <a:t><![CDATA[20. His eyes shall see his destruction, and he shall drink of the wrath of the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் வசனத்தைக் கவனமாய்க் கேளுங்கள்; இது நீங்கள் என்னைத் தேற்றரவுபண்ணுவதுபோல இருக்கும்.]]></a:t>
+              <a:t><![CDATA[2. Hear diligently my speech, and let this be your consolations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இருவரும் சமமாய் மண்ணிலே படுத்துக்கொள்ளுகிறார்கள்; புழுக்கள் அவர்களை மூடும்.]]></a:t>
+              <a:t><![CDATA[21. For what pleasure has he in his house after him, when the number of his months is cut off in the midst?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இதோ, நான் உங்கள் நினைவுகளையும், நீங்கள் என்னைப்பற்றி அநியாயாமாய்க் கொண்டிருக்கும் ஆலோசனைகளையும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[21. For what pleasure has he in his house after him, when the number of his months is cut off in the midst?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பிரபுவினுடைய வீடு எங்கே? துன்மார்க்கருடைய கூடாரம் எங்கே என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. Shall any teach God knowledge? seeing he judges those that are high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பிரபுவினுடைய வீடு எங்கே? துன்மார்க்கருடைய கூடாரம் எங்கே என்று சொல்லுகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[23. One dies in his full strength, being wholly at ease and quiet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. வழிநடந்துபோகிறவர்களை நீங்கள் கேட்கவில்லையா? அவர்கள் சொல்லும் குறிப்புகளை நீங்கள் அறியவில்லையா?]]></a:t>
+              <a:t><![CDATA[24. His breasts are full of milk, and his bones are moistened with marrow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. துன்மார்க்கன் ஆபத்துநாளுக்கென்று வைக்கப்படுகிறான்; அவன் கோபாக்கினையின் நாளுக்கென்று கொண்டுவரப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[25. And another dies in the bitterness of his soul, and never eats with pleasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. துன்மார்க்கன் ஆபத்துநாளுக்கென்று வைக்கப்படுகிறான்; அவன் கோபாக்கினையின் நாளுக்கென்று கொண்டுவரப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[26. They shall lie down alike in the dust, and the worms shall cover them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் வழியை அவன் முகத்துக்கு முன்பாகத் தூண்டிக் காண்பிக்கிறவன் யார்? அவன் செய்கைக்குத்தக்க பலனை அவனுக்குச் சரிக்கட்டுகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[27. Behold, I know your thoughts, and the devices which all of you wrongfully imagine against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவன் கல்லறைக்குக் கொண்டுவரப்படுகிறான்; அவன் கோரி காக்கப்பட்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[27. Behold, I know your thoughts, and the devices which all of you wrongfully imagine against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பள்ளத்தாக்கின் புல்பத்தைகள் அவனுக்கு இன்பமாயிருக்கும்; அவனுக்கு முன்னாக எண்ணிறந்த ஜனங்கள் போனதுபோல அவனுக்குப் பின்னாக ஒவ்வொருவரும் அவ்விடத்துக்குச் செல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[28. For all of you say, Where is the house of the prince? and where are the dwelling places of the wicked?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் பேசப்போகிறேன், சகித்திருங்கள்; நான் பேசினபின்பு பரியாசம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Suffer me that I may speak; and after that I have spoken, mock on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பள்ளத்தாக்கின் புல்பத்தைகள் அவனுக்கு இன்பமாயிருக்கும்; அவனுக்கு முன்னாக எண்ணிறந்த ஜனங்கள் போனதுபோல அவனுக்குப் பின்னாக ஒவ்வொருவரும் அவ்விடத்துக்குச் செல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Have all of you not asked them that go by the way? and do all of you not know their tokens,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4164,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள் வீணான ஆறுதலை எனக்குச் சொல்லுகிறது என்ன? உங்கள் மறுமொழிகளில் உண்மைக்கேடு இருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[30. That the wicked is reserved to the day of destruction? they shall be brought forth to the day of wrath.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. That the wicked is reserved to the day of destruction? they shall be brought forth to the day of wrath.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Who shall declare his way to his face? and who shall repay him what he has done?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Who shall declare his way to his face? and who shall repay him what he has done?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Yet shall he be brought to the grave, and shall remain in the tomb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. The clods of the valley shall be sweet unto him, and every man shall draw after him, as there are innumerable before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. The clods of the valley shall be sweet unto him, and every man shall draw after him, as there are innumerable before him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. How then comfort all of you me in vain, seeing in your answers there remains falsehood?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. How then comfort all of you me in vain, seeing in your answers there remains falsehood?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் மனுஷனைப்பார்த்தா அங்கலாய்க்கிறேன்? அப்படியானாலும் என் ஆவி விசனப்படாதிருக்குமா?]]></a:t>
+              <a:t><![CDATA[4. As for me, is my complaint to man? and if it were so, why should not my spirit be troubled?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னைக் கவனித்துப்பாருங்கள், அப்பொழுது நீங்கள் பிரமித்து, உங்கள் வாயைக் கையால் பொத்திக்கொள்வீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Mark me, and be astonished, and lay your hand upon your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதை நான் நினைக்கையில் கலங்குகிறேன்; நடுக்கம் என் மாம்சத்தைப் பிடிக்கும்.]]></a:t>
+              <a:t><![CDATA[5. Mark me, and be astonished, and lay your hand upon your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. துன்மார்க்கர் ஜீவித்து விருத்தராகி, வல்லவராவானேன்?]]></a:t>
+              <a:t><![CDATA[6. Even when I remember I am afraid, and trembling takes hold on my flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களோடுங்கூட அவர்கள் சந்ததியார் அவர்களுக்கு முன்பாகவும், அவர்கள் பிள்ளைகள் அவர்கள் கண்களுக்கு முன்பாகவும் திடப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Wherefore do the wicked live, become old, yea, are mighty in power?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414127" r:id="rId1"/>
+    <p:sldLayoutId id="2478615322" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5984,114 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Their houses are safe from fear, neither is the rod of God upon them.]]></a:t>
+              <a:t><![CDATA[8. அவர்களோடுங்கூட அவர்கள் சந்ததியார் அவர்களுக்கு முன்பாகவும், அவர்கள் பிள்ளைகள் அவர்கள் கண்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Their bull genders, and fails not; their cow calves, and casts not her calf.]]></a:t>
+              <a:t><![CDATA[முன்பாகவும் திடப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. They send forth their little ones like a flock, and their children dance.]]></a:t>
+              <a:t><![CDATA[9. அவர்கள் வீடுகள் பயமில்லாமல் பத்திரப்பட்டிருக்கும்; தேவனுடைய மிலாறு அவர்கள்மேல் வருகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They take the timbrel and harp, and rejoice at the sound of the organ.]]></a:t>
+              <a:t><![CDATA[10. அவர்களுடைய எருது பொலிந்தால் வீணாய்ப்போகாது; அவர்களுடைய பசு சினை அழியாமல் ஈனுகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. They spend their days in wealth, and in a moment go down to the grave.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் தங்கள் குழந்தைகளை ஒரு மந்தையைப்போல வெளியேபோகவிடுகிறார்கள்; அவர்கள் பிள்ளைகள் குதித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore they say unto God, Depart from us; for we desire not the knowledge of your ways.]]></a:t>
+              <a:t><![CDATA[விளையாடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. What is the Almighty, that we should serve him? and what profit should we have, if we pray unto]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் தம்புரையும் சுரமண்டலத்தையும் எடுத்துப் பாடி, கின்னரத்தின் ஓசைக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him?]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Lo, their good is not in their hand: the counsel of the wicked is far from me.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் செல்வவான்களாய்த் தங்கள் நாட்களைப் போக்கி, ஒரு ணப்பொழுதிலே பாதாளத்தில் இறங்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. How often is the candle of the wicked put out! and how often comes their destruction upon them!]]></a:t>
+              <a:t><![CDATA[14. அவர்கள் தேவனை நோக்கி: எங்களைவிட்டு விலகியிரும், உம்முடைய வழிகளை அறிய விரும்போம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But Job answered and said,]]></a:t>
+              <a:t><![CDATA[1. யோபு பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God distributes sorrows in his anger.]]></a:t>
+              <a:t><![CDATA[15. சர்வவல்லவரை நாம் சேவிக்க அவர் யார்? அவரை நோக்கி ஜெபம்பண்ணுவதினால் நமக்குப் பிரயோஜனம் என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. They are as stubble before the wind, and as chaff that the storm carries away.]]></a:t>
+              <a:t><![CDATA[என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. God lays up his iniquity for his children: he rewards him, and he shall know it.]]></a:t>
+              <a:t><![CDATA[16. ஆனாலும் அவர்கள் வாழ்வு அவர்கள் கையிலிராது; துன்மார்க்கரின் ஆலோசனை எனக்குத் தூரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. His eyes shall see his destruction, and he shall drink of the wrath of the Almighty.]]></a:t>
+              <a:t><![CDATA[17. எத்தனைச் சடுதியில் துன்மார்க்கரின் விளக்கு அணைந்துபோம்; அவர் தமது கோபத்தினால் வேதனைகளைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For what pleasure has he in his house after him, when the number of his months is cut off in the]]></a:t>
+              <a:t><![CDATA[பகிர்ந்துகொடுக்கையில், அவர்கள் ஆபத்து அவர்கள்மேல் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[midst?]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் காற்றுமுகத்திலிருக்கிலிருக்கிற துரும்பைப்போலவும், பெருங்காற்று பறக்கடிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Shall any teach God knowledge? seeing he judges those that are high.]]></a:t>
+              <a:t><![CDATA[பதரைப்போலவும் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. One dies in his full strength, being wholly at ease and quiet.]]></a:t>
+              <a:t><![CDATA[19. தேவன் அவனுடைய அக்கிரமத்தை அவன் பிள்ளைகளுக்கு வைத்துவைக்கிறார்; அவன் உணரத்தக்கவிதமாய் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. His breasts are full of milk, and his bones are moistened with marrow.]]></a:t>
+              <a:t><![CDATA[அவனுக்குப் பலிக்கப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And another dies in the bitterness of his soul, and never eats with pleasure.]]></a:t>
+              <a:t><![CDATA[20. அவனுடைய அழிவை அவனுடைய கண்கள் காணும், சர்வவல்லவருடைய உக்கிரத்தைக் குடிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Hear diligently my speech, and let this be your consolations.]]></a:t>
+              <a:t><![CDATA[2. என் வசனத்தைக் கவனமாய்க் கேளுங்கள்; இது நீங்கள் என்னைத் தேற்றரவுபண்ணுவதுபோல இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. They shall lie down alike in the dust, and the worms shall cover them.]]></a:t>
+              <a:t><![CDATA[21. அவன் மாதங்களின் தொகை குறுக்கப்படும்போது, அவனுக்குப்பிற்பாடு அவன் வீட்டைப்பற்றி அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Behold, I know your thoughts, and the devices which all of you wrongfully imagine against me.]]></a:t>
+              <a:t><![CDATA[இருக்கும் விருப்பமென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. For all of you say, Where is the house of the prince? and where are the dwelling places of the]]></a:t>
+              <a:t><![CDATA[22. உயர்ந்தோரை நியாயந்தீர்க்கிற தேவனுக்கு அறிவை உணர்த்த யாராலாகும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wicked?]]></a:t>
+              <a:t><![CDATA[23. ஒருவன் நிர்வாகத்தோடும் சுகத்தோடும் வாழ்ந்து குறையற்ற பெலனுள்ளவனாய்ச் சாகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Have all of you not asked them that go by the way? and do all of you not know their tokens,]]></a:t>
+              <a:t><![CDATA[24. அவனுடைய பால்பாத்திரங்கள் பாலால் நிரம்பியிருக்கிறது, அவன் எலும்புகளில் ஊன் புஷ்டியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. That the wicked is reserved to the day of destruction? they shall be brought forth to the day of]]></a:t>
+              <a:t><![CDATA[25. வேறொருவன் ஒரு நாளாவது சந்தோஷத்தோடே சாப்பிடாமல் மனக்கிலேசத்தோடே சாகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrath.]]></a:t>
+              <a:t><![CDATA[26. இருவரும் சமமாய் மண்ணிலே படுத்துக்கொள்ளுகிறார்கள்; புழுக்கள் அவர்களை மூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Who shall declare his way to his face? and who shall repay him what he has done?]]></a:t>
+              <a:t><![CDATA[27. இதோ, நான் உங்கள் நினைவுகளையும், நீங்கள் என்னைப்பற்றி அநியாயாமாய்க் கொண்டிருக்கும் ஆலோசனைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Yet shall he be brought to the grave, and shall remain in the tomb.]]></a:t>
+              <a:t><![CDATA[அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. The clods of the valley shall be sweet unto him, and every man shall draw after him, as there]]></a:t>
+              <a:t><![CDATA[28. பிரபுவினுடைய வீடு எங்கே? துன்மார்க்கருடைய கூடாரம் எங்கே என்று சொல்லுகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Suffer me that I may speak; and after that I have spoken, mock on.]]></a:t>
+              <a:t><![CDATA[3. நான் பேசப்போகிறேன், சகித்திருங்கள்; நான் பேசினபின்பு பரியாசம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are innumerable before him.]]></a:t>
+              <a:t><![CDATA[29. வழிநடந்துபோகிறவர்களை நீங்கள் கேட்கவில்லையா? அவர்கள் சொல்லும் குறிப்புகளை நீங்கள் அறியவில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. How then comfort all of you me in vain, seeing in your answers there remains falsehood?]]></a:t>
+              <a:t><![CDATA[30. துன்மார்க்கன் ஆபத்துநாளுக்கென்று வைக்கப்படுகிறான்; அவன் கோபாக்கினையின் நாளுக்கென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டுவரப்படுகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவன் வழியை அவன் முகத்துக்கு முன்பாகத் தூண்டிக் காண்பிக்கிறவன் யார்? அவன் செய்கைக்குத்தக்க பலனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுக்குச் சரிக்கட்டுகிறவன் யார்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவன் கல்லறைக்குக் கொண்டுவரப்படுகிறான்; அவன் கோரி காக்கப்பட்டிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பள்ளத்தாக்கின் புல்பத்தைகள் அவனுக்கு இன்பமாயிருக்கும்; அவனுக்கு முன்னாக எண்ணிறந்த ஜனங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போனதுபோல அவனுக்குப் பின்னாக ஒவ்வொருவரும் அவ்விடத்துக்குச் செல்லுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நீங்கள் வீணான ஆறுதலை எனக்குச் சொல்லுகிறது என்ன? உங்கள் மறுமொழிகளில் உண்மைக்கேடு இருக்கிறது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. As for me, is my complaint to man? and if it were so, why should not my spirit be troubled?]]></a:t>
+              <a:t><![CDATA[4. நான் மனுஷனைப்பார்த்தா அங்கலாய்க்கிறேன்? அப்படியானாலும் என் ஆவி விசனப்படாதிருக்குமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Mark me, and be astonished, and lay your hand upon your mouth.]]></a:t>
+              <a:t><![CDATA[5. என்னைக் கவனித்துப்பாருங்கள், அப்பொழுது நீங்கள் பிரமித்து, உங்கள் வாயைக் கையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Even when I remember I am afraid, and trembling takes hold on my flesh.]]></a:t>
+              <a:t><![CDATA[பொத்திக்கொள்வீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Wherefore do the wicked live, become old, yea, are mighty in power?]]></a:t>
+              <a:t><![CDATA[6. இதை நான் நினைக்கையில் கலங்குகிறேன்; நடுக்கம் என் மாம்சத்தைப் பிடிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Their seed is established in their sight with them, and their offspring before their eyes.]]></a:t>
+              <a:t><![CDATA[7. துன்மார்க்கர் ஜீவித்து விருத்தராகி, வல்லவராவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>