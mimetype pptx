--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -63,50 +63,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +137,57 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +321,60 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. விடாய்த்தவனுக்குத் தாகத்துக்குத் தண்ணீர் கொடாமலும், பசித்தவனுக்கு போஜனம் கொடாமலும் போனீர்.]]></a:t>
+              <a:t><![CDATA[7. You have not given water to the weary to drink, and you have withheld bread from the hungry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பலவானுக்கே தேசத்தில் இடமுண்டாயிற்று; கனவான் அதில் குடியேறினான்.]]></a:t>
+              <a:t><![CDATA[8. But as for the mighty man, he had the earth; and the honourable man dwelt in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. விதவைகளை வெறுமையாய் அனுப்பிவிட்டீர்; தாய்தகப்பன் இல்லாதவர்களின் புயங்கள் முறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. You have sent widows away empty, and the arms of the fatherless have been broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் கண்ணிகள் உம்மைச் சூழ்ந்திருக்கிறது; அசுப்பிலே உமக்கு வந்த பயங்கரம் உம்மைக் கலங்கப்பண்ணுகிறது.]]></a:t>
+              <a:t><![CDATA[10. Therefore snares are round about you, and sudden fear troubles you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீர் பார்க்கக் கூடாதபடிக்கு இருள் வந்தது; ஜலப்பிரவாகம் உம்மை மூடுகிறது.]]></a:t>
+              <a:t><![CDATA[10. Therefore snares are round about you, and sudden fear troubles you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் பரலோகத்தின் உன்னதங்களிலிருக்கிறார் அல்லவோ? நட்சத்திரங்களின் உயரத்தைப் பாரும், அவைகள் எத்தனை உயரமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Or darkness, that you can not see; and abundance of waters cover you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீர்: தேவன் எப்படி அறிவார், அந்தகாரத்துக்கு அப்புறத்திலிருக்கிறவர் நியாயம் விசாரிக்கக்கூடுமோ?]]></a:t>
+              <a:t><![CDATA[12. Is not God in the height of heaven? and behold the height of the stars, how high they are!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர் பாராதபடிக்கு மேகங்கள் அவருக்கு மறைவாயிருக்கிறது; பரமண்டலங்களின் சக்கரத்திலே அவர் உலாவுகிறார் என்று சொல்லுகிறீர்.]]></a:t>
+              <a:t><![CDATA[12. Is not God in the height of heaven? and behold the height of the stars, how high they are!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அக்கிரம மாந்தர் பூர்வத்தில் நடந்த மார்க்கத்தைக் கவனித்துப் பார்த்தீரோ?]]></a:t>
+              <a:t><![CDATA[13. And you says, How does God know? can he judge through the dark cloud?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. காலம் வருமுன்னே அவர்கள் வாடிப்போனார்கள்; அவர்களுடைய அஸ்திபாரத்தின்மேல் வெள்ளம் புரண்டது.]]></a:t>
+              <a:t><![CDATA[14. Thick clouds are a covering to him, that he sees not; and he walks in the circuit of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தேமானியனான எலிப்பாஸ் பிரதியுத்தரமாக:]]></a:t>
+              <a:t><![CDATA[1. Then Eliphaz the Temanite answered and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தேவன் அவர்கள் வீடுகளை நன்மையால் நிரப்பியிருந்தாலும், அவர்கள் அவரை நோக்கி: எங்களைவிட்டு விலகும், சர்வவல்லவராலே எங்களுக்கு என்ன ஆகும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Thick clouds are a covering to him, that he sees not; and he walks in the circuit of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் துன்மார்க்கரின் ஆலோசனை எனக்குத் தூரமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[15. Have you marked the old way which wicked men have trodden?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் நிலைமை நிர்மூலமாகாமல் அவர்களுக்கு மீதியானதையோ அக்கினி பட்சித்ததென்பதை நீதிமான்கள் கண்டு சந்தோஷப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Which were cut down out of time, whose foundation was overflowed with a flood:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. குற்றமில்லாதவன் அவர்களைப் பார்த்து நகைக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. Which said unto God, Depart from us: and what can the Almighty do for them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீர் அவரோடே பழகி சமாதானமாயிரும்; அதினால் உமக்கு நன்மை வரும்.]]></a:t>
+              <a:t><![CDATA[17. Which said unto God, Depart from us: and what can the Almighty do for them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர் வாயினின்று பிறந்த வேதப்பிரமாணத்தை ஏற்றுக்கொண்டு, அவர் வார்த்தைகளை உம்முடைய இருதயத்தில் வைத்துக்கொள்ளவேண்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[18. Yet he filled their houses with good things: but the counsel of the wicked is far from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீர் சர்வவல்லவரிடத்தில் மனந்திரும்பினால் திரும்பக் கட்டப்படுவீர்; அக்கிரமத்தை உமது கூடாரத்துக்குத் தூரமாக்குவீர்.]]></a:t>
+              <a:t><![CDATA[19. The righteous see it, and are glad: and the innocent laugh them to scorn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நீர் சர்வவல்லவரிடத்தில் மனந்திரும்பினால் திரும்பக் கட்டப்படுவீர்; அக்கிரமத்தை உமது கூடாரத்துக்குத் தூரமாக்குவீர்.]]></a:t>
+              <a:t><![CDATA[19. The righteous see it, and are glad: and the innocent laugh them to scorn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது தூளைப்போல் பொன்னையும், ஆற்றுக் கற்களைப்போல் ஓப்பீரின் தங்கத்தையும் சேர்த்துவைப்பீர்.]]></a:t>
+              <a:t><![CDATA[20. Whereas our substance is not cut down, but the remnant of them the fire consumes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது சர்வவல்லவர் தாமே உமக்குப் பசும்பொன்னும் உமக்குச் சொக்க வெள்ளியுமாயிருப்பார்.]]></a:t>
+              <a:t><![CDATA[21. Acquaint now yourself with him, and be at peace: thereby good shall come unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒரு மனுஷன் விவேகியாயிருந்து, தனக்குத்தான் பிரயோஜனமாயிருக்கிறதினால் தேவனுக்குப் பிரயோஜனமாயிருப்பானோ?]]></a:t>
+              <a:t><![CDATA[2. Can a man be profitable unto God, as he that is wise may be profitable unto himself?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது சர்வவல்லவர்மேல் மனமகிழ்ச்சியாயிருந்து, தேவனுக்கு நேராக உம்முடைய முகத்தை ஏறெடுப்பீர்.]]></a:t>
+              <a:t><![CDATA[22. Receive, I pray you, the law from his mouth, and lay up his words in yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீர் அவரை நோக்கி விண்ணப்பம்பண்ண, அவர் உமக்குச் செவிகொடுப்பார்; அப்பொழுது நீர் உம்முடைய பொருத்தனைகளைச் செலுத்துவீர்.]]></a:t>
+              <a:t><![CDATA[22. Receive, I pray you, the law from his mouth, and lay up his words in yours heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீர் ஒரு காரியத்தை நிருணயம்பண்ணினால், அது உமக்கு நிலைவரப்படும்; உம்முடைய பாதைகளில் வெளிச்சம் பிரகாசிக்கும்.]]></a:t>
+              <a:t><![CDATA[23. If you return to the Almighty, you shall be built up, you shall put away iniquity far from your tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீர் ஒரு காரியத்தை நிருணயம்பண்ணினால், அது உமக்கு நிலைவரப்படும்; உம்முடைய பாதைகளில் வெளிச்சம் பிரகாசிக்கும்.]]></a:t>
+              <a:t><![CDATA[23. If you return to the Almighty, you shall be built up, you shall put away iniquity far from your tabernacles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனுஷர் ஒடுக்கப்படும்போது திடப்படக்கடவர்கள் என்று நீர் சொல்ல, தாழ்ந்தோர் ரட்சிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Then shall you lay up gold as dust, and the gold of Ophir as the stones of the brooks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனுஷர் ஒடுக்கப்படும்போது திடப்படக்கடவர்கள் என்று நீர் சொல்ல, தாழ்ந்தோர் ரட்சிக்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Yea, the Almighty shall be your defence, and you shall have plenty of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3486,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. குற்றமற்றிராதவனையுங்கூடத் தப்புவிப்பார்; உம்முடைய கைகளின் சுத்தத்தினிமித்தம் அவன் தப்பிப்போவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. For then shall you have your delight in the Almighty, and shall lift up your face unto God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. You shall make your prayer unto him, and he shall hear you, and you shall pay your vows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. You shall make your prayer unto him, and he shall hear you, and you shall pay your vows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. You shall also decree a thing, and it shall be established unto you: and the light shall shine upon your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3922,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் நீதிமானாயிருப்பதினால் சர்வவல்லவருக்கு நன்மையுண்டாகுமோ? நீர் உம்முடைய வழிகளை உத்தமமாக்குகிறது அவருக்கு ஆதாயமாயிருக்குமோ?]]></a:t>
+              <a:t><![CDATA[2. Can a man be profitable unto God, as he that is wise may be profitable unto himself?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. You shall also decree a thing, and it shall be established unto you: and the light shall shine upon your ways.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. When men are cast down, then you shall say, There is lifting up; and he shall save the humble person.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. He shall deliver the island of the innocent: and it is delivered by the pureness of yours hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. He shall deliver the island of the innocent: and it is delivered by the pureness of yours hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் நீதிமானாயிருப்பதினால் சர்வவல்லவருக்கு நன்மையுண்டாகுமோ? நீர் உம்முடைய வழிகளை உத்தமமாக்குகிறது அவருக்கு ஆதாயமாயிருக்குமோ?]]></a:t>
+              <a:t><![CDATA[3. Is it any pleasure to the Almighty, that you are righteous? or is it gain to him, that you make your ways perfect?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் உமக்குப் பயந்து உம்மோடே வழக்காடி உம்மோடே நியாயத்துக்கு வருவாரோ?]]></a:t>
+              <a:t><![CDATA[3. Is it any pleasure to the Almighty, that you are righteous? or is it gain to him, that you make your ways perfect?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்முடைய பொல்லாப்பு பெரியதும், உம்முடைய அக்கிரமங்கள் முடிவில்லாதவைகளுமாய் இருக்கிறதல்லவோ?]]></a:t>
+              <a:t><![CDATA[4. Will he reprove you for fear of you? will he enter with you into judgment?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முகாந்தரமில்லாமல் உம்முடைய சகோதரர் கையில் அடகுவாங்கி ஏழைகளின் வஸ்திரங்களைப் பறித்துக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[5. Is not your wickedness great? and yours iniquities infinite?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. முகாந்தரமில்லாமல் உம்முடைய சகோதரர் கையில் அடகுவாங்கி ஏழைகளின் வஸ்திரங்களைப் பறித்துக்கொண்டீர்.]]></a:t>
+              <a:t><![CDATA[6. For you have taken a pledge from your brother for nothing, and stripped the naked of their clothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414276" r:id="rId1"/>
+    <p:sldLayoutId id="2478705678" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +5258,110 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. You have not given water to the weary to drink, and you have withheld bread from the hungry.]]></a:t>
+              <a:t><![CDATA[7. விடாய்த்தவனுக்குத் தாகத்துக்குத் தண்ணீர் கொடாமலும், பசித்தவனுக்கு போஜனம் கொடாமலும் போனீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But as for the mighty man, he had the earth; and the honourable man dwelt in it.]]></a:t>
+              <a:t><![CDATA[8. பலவானுக்கே தேசத்தில் இடமுண்டாயிற்று; கனவான் அதில் குடியேறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You have sent widows away empty, and the arms of the fatherless have been broken.]]></a:t>
+              <a:t><![CDATA[9. விதவைகளை வெறுமையாய் அனுப்பிவிட்டீர்; தாய்தகப்பன் இல்லாதவர்களின் புயங்கள் முறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Therefore snares are round about you, and sudden fear troubles you;]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் கண்ணிகள் உம்மைச் சூழ்ந்திருக்கிறது; அசுப்பிலே உமக்கு வந்த பயங்கரம் உம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Or darkness, that you can not see; and abundance of waters cover you.]]></a:t>
+              <a:t><![CDATA[கலங்கப்பண்ணுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Is not God in the height of heaven? and behold the height of the stars, how high they are!]]></a:t>
+              <a:t><![CDATA[11. நீர் பார்க்கக் கூடாதபடிக்கு இருள் வந்தது; ஜலப்பிரவாகம் உம்மை மூடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And you says, How does God know? can he judge through the dark cloud?]]></a:t>
+              <a:t><![CDATA[12. தேவன் பரலோகத்தின் உன்னதங்களிலிருக்கிறார் அல்லவோ? நட்சத்திரங்களின் உயரத்தைப் பாரும், அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Thick clouds are a covering to him, that he sees not; and he walks in the circuit of heaven.]]></a:t>
+              <a:t><![CDATA[எத்தனை உயரமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Have you marked the old way which wicked men have trodden?]]></a:t>
+              <a:t><![CDATA[13. நீர்: தேவன் எப்படி அறிவார், அந்தகாரத்துக்கு அப்புறத்திலிருக்கிறவர் நியாயம் விசாரிக்கக்கூடுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Which were cut down out of time, whose foundation was overflowed with a flood:]]></a:t>
+              <a:t><![CDATA[14. அவர் பாராதபடிக்கு மேகங்கள் அவருக்கு மறைவாயிருக்கிறது; பரமண்டலங்களின் சக்கரத்திலே அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Eliphaz the Temanite answered and said,]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது தேமானியனான எலிப்பாஸ் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Which said unto God, Depart from us: and what can the Almighty do for them?]]></a:t>
+              <a:t><![CDATA[உலாவுகிறார் என்று சொல்லுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Yet he filled their houses with good things: but the counsel of the wicked is far from me.]]></a:t>
+              <a:t><![CDATA[15. அக்கிரம மாந்தர் பூர்வத்தில் நடந்த மார்க்கத்தைக் கவனித்துப் பார்த்தீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The righteous see it, and are glad: and the innocent laugh them to scorn.]]></a:t>
+              <a:t><![CDATA[16. காலம் வருமுன்னே அவர்கள் வாடிப்போனார்கள்; அவர்களுடைய அஸ்திபாரத்தின்மேல் வெள்ளம் புரண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Whereas our substance is not cut down, but the remnant of them the fire consumes.]]></a:t>
+              <a:t><![CDATA[17. தேவன் அவர்கள் வீடுகளை நன்மையால் நிரப்பியிருந்தாலும், அவர்கள் அவரை நோக்கி: எங்களைவிட்டு விலகும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Acquaint now yourself with him, and be at peace: thereby good shall come unto you.]]></a:t>
+              <a:t><![CDATA[சர்வவல்லவராலே எங்களுக்கு என்ன ஆகும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Receive, I pray you, the law from his mouth, and lay up his words in yours heart.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால் துன்மார்க்கரின் ஆலோசனை எனக்குத் தூரமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. If you return to the Almighty, you shall be built up, you shall put away iniquity far from your]]></a:t>
+              <a:t><![CDATA[19. எங்கள் நிலைமை நிர்மூலமாகாமல் அவர்களுக்கு மீதியானதையோ அக்கினி பட்சித்ததென்பதை நீதிமான்கள் கண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacles.]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then shall you lay up gold as dust, and the gold of Ophir as the stones of the brooks.]]></a:t>
+              <a:t><![CDATA[20. குற்றமில்லாதவன் அவர்களைப் பார்த்து நகைக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Yea, the Almighty shall be your defence, and you shall have plenty of silver.]]></a:t>
+              <a:t><![CDATA[21. நீர் அவரோடே பழகி சமாதானமாயிரும்; அதினால் உமக்கு நன்மை வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Can a man be profitable unto God, as he that is wise may be profitable unto himself?]]></a:t>
+              <a:t><![CDATA[2. ஒரு மனுஷன் விவேகியாயிருந்து, தனக்குத்தான் பிரயோஜனமாயிருக்கிறதினால் தேவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For then shall you have your delight in the Almighty, and shall lift up your face unto God.]]></a:t>
+              <a:t><![CDATA[22. அவர் வாயினின்று பிறந்த வேதப்பிரமாணத்தை ஏற்றுக்கொண்டு, அவர் வார்த்தைகளை உம்முடைய இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. You shall make your prayer unto him, and he shall hear you, and you shall pay your vows.]]></a:t>
+              <a:t><![CDATA[வைத்துக்கொள்ளவேண்டுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. You shall also decree a thing, and it shall be established unto you: and the light shall shine]]></a:t>
+              <a:t><![CDATA[23. நீர் சர்வவல்லவரிடத்தில் மனந்திரும்பினால் திரும்பக் கட்டப்படுவீர்; அக்கிரமத்தை உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon your ways.]]></a:t>
+              <a:t><![CDATA[கூடாரத்துக்குத் தூரமாக்குவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. When men are cast down, then you shall say, There is lifting up; and he shall save the humble]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது தூளைப்போல் பொன்னையும், ஆற்றுக் கற்களைப்போல் ஓப்பீரின் தங்கத்தையும் சேர்த்துவைப்பீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[person.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது சர்வவல்லவர் தாமே உமக்குப் பசும்பொன்னும் உமக்குச் சொக்க வெள்ளியுமாயிருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9202,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. He shall deliver the island of the innocent: and it is delivered by the pureness of yours hands.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது சர்வவல்லவர்மேல் மனமகிழ்ச்சியாயிருந்து, தேவனுக்கு நேராக உம்முடைய முகத்தை ஏறெடுப்பீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. நீர் அவரை நோக்கி விண்ணப்பம்பண்ண, அவர் உமக்குச் செவிகொடுப்பார்; அப்பொழுது நீர் உம்முடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொருத்தனைகளைச் செலுத்துவீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. நீர் ஒரு காரியத்தை நிருணயம்பண்ணினால், அது உமக்கு நிலைவரப்படும்; உம்முடைய பாதைகளில் வெளிச்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Is it any pleasure to the Almighty, that you are righteous? or is it gain to him, that you make]]></a:t>
+              <a:t><![CDATA[பிரயோஜனமாயிருப்பானோ?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரகாசிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. மனுஷர் ஒடுக்கப்படும்போது திடப்படக்கடவர்கள் என்று நீர் சொல்ல, தாழ்ந்தோர் ரட்சிக்கப்படுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. குற்றமற்றிராதவனையுங்கூடத் தப்புவிப்பார்; உம்முடைய கைகளின் சுத்தத்தினிமித்தம் அவன் தப்பிப்போவான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your ways perfect?]]></a:t>
+              <a:t><![CDATA[3. நீர் நீதிமானாயிருப்பதினால் சர்வவல்லவருக்கு நன்மையுண்டாகுமோ? நீர் உம்முடைய வழிகளை உத்தமமாக்குகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Will he reprove you for fear of you? will he enter with you into judgment?]]></a:t>
+              <a:t><![CDATA[அவருக்கு ஆதாயமாயிருக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Is not your wickedness great? and yours iniquities infinite?]]></a:t>
+              <a:t><![CDATA[4. அவர் உமக்குப் பயந்து உம்மோடே வழக்காடி உம்மோடே நியாயத்துக்கு வருவாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For you have taken a pledge from your brother for nothing, and stripped the naked of their]]></a:t>
+              <a:t><![CDATA[5. உம்முடைய பொல்லாப்பு பெரியதும், உம்முடைய அக்கிரமங்கள் முடிவில்லாதவைகளுமாய் இருக்கிறதல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[clothing.]]></a:t>
+              <a:t><![CDATA[6. முகாந்தரமில்லாமல் உம்முடைய சகோதரர் கையில் அடகுவாங்கி ஏழைகளின் வஸ்திரங்களைப் பறித்துக்கொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>