--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -61,50 +61,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +136,58 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +320,61 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மலைகளிலிருந்து வரும் மழைகளிலே நனைந்து, ஒதுக்கிடமில்லாததினால் கன்மலையிலே ஒண்டிக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Behold, as wild asses in the desert, go they forth to their work; rising early for a prey: the wilderness yields food for them and for their children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களோ தகப்பனில்லாத பிள்ளையை முலையைவிட்டுப் பறித்து, தரித்திரன் போர்த்துக்கொண்டிருக்கிறதை அடகுவாங்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. They reap every one his corn in the field: and they gather the vintage of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவனை வஸ்திரமில்லாமல் நடக்கவும், பட்டினியாய் அரிக்கட்டுகளைச் சுமக்கவும்,]]></a:t>
+              <a:t><![CDATA[6. They reap every one his corn in the field: and they gather the vintage of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தங்கள் மதில்களுக்குள்ளே செக்காட்டவும், தாகத்தவனமாய் ஆலையாட்டவும் பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They cause the naked to lodge without clothing, that they have no covering in the cold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஊரில் மனுஷர் தவிக்கிறார்கள், குற்றுயிராய்க் கிடக்கிறவர்களின் ஆத்துமா கூப்பிடுகிறது; என்றாலும் தேவன் அதற்குக் குற்றமாக அவர்கள்மேல் சுமத்துகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[8. They are wet with the showers of the mountains, and embrace the rock for lack of a shelter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஊரில் மனுஷர் தவிக்கிறார்கள், குற்றுயிராய்க் கிடக்கிறவர்களின் ஆத்துமா கூப்பிடுகிறது; என்றாலும் தேவன் அதற்குக் குற்றமாக அவர்கள்மேல் சுமத்துகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[9. They pluck the fatherless from the breast, and take a pledge of the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் வெளிச்சத்துக்கு விரோதமாய் நடக்கிறவர்களின் கூட்டத்தார்; அவர்கள் அவருடைய வழிகளை அறியாமலும், அவருடைய பாதைகளில் தரிசிக்காமலும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. They pluck the fatherless from the breast, and take a pledge of the poor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் வெளிச்சத்துக்கு விரோதமாய் நடக்கிறவர்களின் கூட்டத்தார்; அவர்கள் அவருடைய வழிகளை அறியாமலும், அவருடைய பாதைகளில் தரிசிக்காமலும் இருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. They cause him to go naked without clothing, and they take away the sheaf from the hungry;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கொலைபாதகன் பொழுது விடிகிறபோது எழுந்து சிறுமையும் எளிமையுமானவனைக் கொன்று, இராக்காலத்திலே திருடனைப்போல் திரிகிறான்.]]></a:t>
+              <a:t><![CDATA[11. Which make oil within their walls, and tread their winepresses, and suffer thirst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. விபசாரனுடைய கண் மாலைமயங்குகிற வேளைக்குக் காத்திருந்து, என்னை ஒரு கணம் காணமாட்டாதென்று முகத்தை மூடிக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[12. Men groan from out of the city, and the soul of the wounded cries out: yet God lays not folly to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சர்வவல்லவருக்குக் காலங்கள் மறைக்கப்படாதிருக்க, அவரை அறிந்தவர்கள் அவர் நியமித்த நாட்களை அறியாதிருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[1. Why, seeing times are not hidden from the Almighty, do they that know him not see his days?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. விபசாரனுடைய கண் மாலைமயங்குகிற வேளைக்குக் காத்திருந்து, என்னை ஒரு கணம் காணமாட்டாதென்று முகத்தை மூடிக்கொள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[12. Men groan from out of the city, and the soul of the wounded cries out: yet God lays not folly to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் பகலில் அடையாளம் பார்த்த வீடுகளை இருட்டிலே கன்னமிடுகிறார்கள்; அவர்கள் வெளிச்சத்தை அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They are of those that rebel against the light; they know not the ways thereof, nor abide in the paths thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் பகலில் அடையாளம் பார்த்த வீடுகளை இருட்டிலே கன்னமிடுகிறார்கள்; அவர்கள் வெளிச்சத்தை அறியார்கள்.]]></a:t>
+              <a:t><![CDATA[13. They are of those that rebel against the light; they know not the ways thereof, nor abide in the paths thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விடியுங்காலமும் அவர்களுக்கு மரண இருள்போல இருக்கிறது; அப்படிப்பட்டவன் மரண இருளின் பயங்கரத்தோடு பழகியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. The murderer rising with the light kills the poor and needy, and in the night is as a thief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விடியுங்காலமும் அவர்களுக்கு மரண இருள்போல இருக்கிறது; அப்படிப்பட்டவன் மரண இருளின் பயங்கரத்தோடு பழகியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. The murderer rising with the light kills the poor and needy, and in the night is as a thief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீரோட்டத்தைப்போல் தீவிரமாய்ப் போவான்; தேசத்தில் அவன் பங்கு சபிக்கப்பட்டுப் போகிறதினால் அவன் திராட்சத்தோட்டங்களின் வழியை இனிக் காண்பதில்லை.]]></a:t>
+              <a:t><![CDATA[15. The eye also of the adulterer waits for the twilight, saying, No eye shall see me: and disguises his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீரோட்டத்தைப்போல் தீவிரமாய்ப் போவான்; தேசத்தில் அவன் பங்கு சபிக்கப்பட்டுப் போகிறதினால் அவன் திராட்சத்தோட்டங்களின் வழியை இனிக் காண்பதில்லை.]]></a:t>
+              <a:t><![CDATA[15. The eye also of the adulterer waits for the twilight, saying, No eye shall see me: and disguises his face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வறட்சியும் உஷ்ணமும் உறைந்த மழையைப் பட்சிக்கும்; அப்படியே பாதாளமானது பாவிகளைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[16. In the dark they dig through houses, which they had marked for themselves in the daytime: they know not the light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனைப் பெற்ற கர்ப்பம் அவனை மறக்கும்; புழு திருப்திகரமாய் அவனைத் தின்னும்; அவன் அப்புறம் நினைக்கப்படுவதில்லை; அக்கிரமமானது பட்டமரத்தைப்போல முறிந்துவிழும்.]]></a:t>
+              <a:t><![CDATA[16. In the dark they dig through houses, which they had marked for themselves in the daytime: they know not the light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவனைப் பெற்ற கர்ப்பம் அவனை மறக்கும்; புழு திருப்திகரமாய் அவனைத் தின்னும்; அவன் அப்புறம் நினைக்கப்படுவதில்லை; அக்கிரமமானது பட்டமரத்தைப்போல முறிந்துவிழும்.]]></a:t>
+              <a:t><![CDATA[17. For the morning is to them even as the shadow of death: if one know them, they are in the terrors of the shadow of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சிலர் எல்லைக் குறிப்புகளை ஒற்றி, மந்தைகளைப் பலாத்காரமாய்ச் சாய்த்துக்கொண்டுபோய் பட்சிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Why, seeing times are not hidden from the Almighty, do they that know him not see his days?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிள்ளைபெறாத மலடியின் ஆஸ்தியைப் பட்சித்துவிட்டு, விதவைக்கு நன்மை செய்யாதேபோகிறான்.]]></a:t>
+              <a:t><![CDATA[17. For the morning is to them even as the shadow of death: if one know them, they are in the terrors of the shadow of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் பலத்தினாலே வல்லவர்களைத் தன் பாரிசமாக்குகிறான்; அவன் எழும்புகிறபோது ஒருவனுக்கும் பிராணனைப்பற்றி நிச்சயமில்லை.]]></a:t>
+              <a:t><![CDATA[18. He is swift as the waters; their portion is cursed in the earth: he beholds not the way of the vineyards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவன் அவனுக்குச் சுகவாழ்வைக் கட்டளையிட்டால், அதின்மேல் உறுதியாய் நம்பிக்கை வைக்கிறான்; ஆனாலும் அவருடைய கண்கள் அப்படிப்பட்டவர்களின் வழிகளுக்கு விரோதமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. He is swift as the waters; their portion is cursed in the earth: he beholds not the way of the vineyards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் கொஞ்சக்காலம் உயர்ந்திருந்து காணாமற்போய், தாழ்த்தப்பட்டு மற்ற எல்லாரைப்போலும் அடக்கப்படுகிறார்கள்; கதிர்களின் நுனியைப்போல அறுக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. Drought and heat consume the snow waters: so does the grave those which have sinned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்கள் கொஞ்சக்காலம் உயர்ந்திருந்து காணாமற்போய், தாழ்த்தப்பட்டு மற்ற எல்லாரைப்போலும் அடக்கப்படுகிறார்கள்; கதிர்களின் நுனியைப்போல அறுக்கப்படுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. The womb shall forget him; the worm shall feed sweetly on him; he shall be no more remembered; and wickedness shall be broken as a tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3377,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியில்லையென்று என்னைப் பொய்யனாக்கி என் வார்த்தைகளை வியர்த்தமாக்கத்தக்கவன் யார் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. The womb shall forget him; the worm shall feed sweetly on him; he shall be no more remembered; and wickedness shall be broken as a tree.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. He evil entreats the barren that bears not: and does not good to the widow.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. He draws also the mighty with his power: he rises up, and no man is sure of life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. He draws also the mighty with his power: he rises up, and no man is sure of life.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Though it be given him to be in safety, whereon he rests; yet his eyes are upon their ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3922,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தாய் தகப்பன் இல்லாதவர்களின் கழுதையை ஓட்டிக்கொண்டுபோய், விதவையின் மாட்டை ஈடாக எடுத்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Some remove the landmarks; they violently take away flocks, and feed thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Though it be given him to be in safety, whereon he rests; yet his eyes are upon their ways.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. They are exalted for a little while, but are gone and brought low; they are taken out of the way as all other, and cut off as the tops of the ears of corn.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. They are exalted for a little while, but are gone and brought low; they are taken out of the way as all other, and cut off as the tops of the ears of corn.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And if it be not so now, who will make me a liar, and make my speech nothing worth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தில் சிறுமைப்பட்டவர்கள் சுகமாய் ஒளித்துக்கொள்ளத்தக்கதாக எளிமையானவர்களை வழியைவிட்டு விலக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. They drive away the ass of the fatherless, they take the widow's ox for a pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, அவர்கள் காட்டுக்கழுதைகளைப்போல இரைதேட அதிகாலமே தங்கள் வேலைக்குப் புறப்படுகிறார்கள்; வனாந்தரவெளிதான் அவர்களுக்கும் அவர்கள் பிள்ளைகளுக்கும் ஆகாரம் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[3. They drive away the ass of the fatherless, they take the widow's ox for a pledge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, அவர்கள் காட்டுக்கழுதைகளைப்போல இரைதேட அதிகாலமே தங்கள் வேலைக்குப் புறப்படுகிறார்கள்; வனாந்தரவெளிதான் அவர்களுக்கும் அவர்கள் பிள்ளைகளுக்கும் ஆகாரம் கொடுக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[4. They turn the needy out of the way: the poor of the earth hide themselves together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. துன்மார்க்கனுடைய வயலில் அவர்கள் அவனுக்காக அறுப்பு அறுத்து அவனுடைய திராட்சத் தோட்டத்தின் பழங்களைச் சேர்க்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They turn the needy out of the way: the poor of the earth hide themselves together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. குளிரிலே போர்த்துக்கொள்ளுகிறதற்கு ஒன்றும் இல்லாததினால் வஸ்திரமில்லாமல் இராத்தங்கி,]]></a:t>
+              <a:t><![CDATA[5. Behold, as wild asses in the desert, go they forth to their work; rising early for a prey: the wilderness yields food for them and for their children.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414306" r:id="rId1"/>
+    <p:sldLayoutId id="2478620639" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5250,118 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. They are wet with the showers of the mountains, and embrace the rock for lack of a shelter.]]></a:t>
+              <a:t><![CDATA[வனாந்தரவெளிதான் அவர்களுக்கும் அவர்கள் பிள்ளைகளுக்கும் ஆகாரம் கொடுக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. They pluck the fatherless from the breast, and take a pledge of the poor.]]></a:t>
+              <a:t><![CDATA[6. துன்மார்க்கனுடைய வயலில் அவர்கள் அவனுக்காக அறுப்பு அறுத்து அவனுடைய திராட்சத் தோட்டத்தின் பழங்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. They cause him to go naked without clothing, and they take away the sheaf from the hungry;]]></a:t>
+              <a:t><![CDATA[சேர்க்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Which make oil within their walls, and tread their winepresses, and suffer thirst.]]></a:t>
+              <a:t><![CDATA[7. குளிரிலே போர்த்துக்கொள்ளுகிறதற்கு ஒன்றும் இல்லாததினால் வஸ்திரமில்லாமல் இராத்தங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Men groan from out of the city, and the soul of the wounded cries out: yet God lays not folly to]]></a:t>
+              <a:t><![CDATA[8. மலைகளிலிருந்து வரும் மழைகளிலே நனைந்து, ஒதுக்கிடமில்லாததினால் கன்மலையிலே ஒண்டிக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[9. அவர்களோ தகப்பனில்லாத பிள்ளையை முலையைவிட்டுப் பறித்து, தரித்திரன் போர்த்துக்கொண்டிருக்கிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. They are of those that rebel against the light; they know not the ways thereof, nor abide in the]]></a:t>
+              <a:t><![CDATA[அடகுவாங்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[paths thereof.]]></a:t>
+              <a:t><![CDATA[10. அவனை வஸ்திரமில்லாமல் நடக்கவும், பட்டினியாய் அரிக்கட்டுகளைச் சுமக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The murderer rising with the light kills the poor and needy, and in the night is as a thief.]]></a:t>
+              <a:t><![CDATA[11. தங்கள் மதில்களுக்குள்ளே செக்காட்டவும், தாகத்தவனமாய் ஆலையாட்டவும் பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The eye also of the adulterer waits for the twilight, saying, No eye shall see me: and disguises]]></a:t>
+              <a:t><![CDATA[12. ஊரில் மனுஷர் தவிக்கிறார்கள், குற்றுயிராய்க் கிடக்கிறவர்களின் ஆத்துமா கூப்பிடுகிறது; என்றாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Why, seeing times are not hidden from the Almighty, do they that know him not see his days?]]></a:t>
+              <a:t><![CDATA[1. சர்வவல்லவருக்குக் காலங்கள் மறைக்கப்படாதிருக்க, அவரை அறிந்தவர்கள் அவர் நியமித்த நாட்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his face.]]></a:t>
+              <a:t><![CDATA[தேவன் அதற்குக் குற்றமாக அவர்கள்மேல் சுமத்துகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. In the dark they dig through houses, which they had marked for themselves in the daytime: they]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் வெளிச்சத்துக்கு விரோதமாய் நடக்கிறவர்களின் கூட்டத்தார்; அவர்கள் அவருடைய வழிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[know not the light.]]></a:t>
+              <a:t><![CDATA[அறியாமலும், அவருடைய பாதைகளில் தரிசிக்காமலும் இருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For the morning is to them even as the shadow of death: if one know them, they are in the]]></a:t>
+              <a:t><![CDATA[14. கொலைபாதகன் பொழுது விடிகிறபோது எழுந்து சிறுமையும் எளிமையுமானவனைக் கொன்று, இராக்காலத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[terrors of the shadow of death.]]></a:t>
+              <a:t><![CDATA[திருடனைப்போல் திரிகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. He is swift as the waters; their portion is cursed in the earth: he beholds not the way of the]]></a:t>
+              <a:t><![CDATA[15. விபசாரனுடைய கண் மாலைமயங்குகிற வேளைக்குக் காத்திருந்து, என்னை ஒரு கணம் காணமாட்டாதென்று முகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vineyards.]]></a:t>
+              <a:t><![CDATA[மூடிக்கொள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Drought and heat consume the snow waters: so does the grave those which have sinned.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் பகலில் அடையாளம் பார்த்த வீடுகளை இருட்டிலே கன்னமிடுகிறார்கள்; அவர்கள் வெளிச்சத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. The womb shall forget him; the worm shall feed sweetly on him; he shall be no more remembered;]]></a:t>
+              <a:t><![CDATA[அறியார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and wickedness shall be broken as a tree.]]></a:t>
+              <a:t><![CDATA[17. விடியுங்காலமும் அவர்களுக்கு மரண இருள்போல இருக்கிறது; அப்படிப்பட்டவன் மரண இருளின் பயங்கரத்தோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Some remove the landmarks; they violently take away flocks, and feed thereof.]]></a:t>
+              <a:t><![CDATA[அறியாதிருக்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. He evil entreats the barren that bears not: and does not good to the widow.]]></a:t>
+              <a:t><![CDATA[பழகியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. He draws also the mighty with his power: he rises up, and no man is sure of life.]]></a:t>
+              <a:t><![CDATA[18. நீரோட்டத்தைப்போல் தீவிரமாய்ப் போவான்; தேசத்தில் அவன் பங்கு சபிக்கப்பட்டுப் போகிறதினால் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Though it be given him to be in safety, whereon he rests; yet his eyes are upon their ways.]]></a:t>
+              <a:t><![CDATA[திராட்சத்தோட்டங்களின் வழியை இனிக் காண்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. They are exalted for a little while, but are gone and brought low; they are taken out of the way]]></a:t>
+              <a:t><![CDATA[19. வறட்சியும் உஷ்ணமும் உறைந்த மழையைப் பட்சிக்கும்; அப்படியே பாதாளமானது பாவிகளைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as all other, and cut off as the tops of the ears of corn.]]></a:t>
+              <a:t><![CDATA[20. அவனைப் பெற்ற கர்ப்பம் அவனை மறக்கும்; புழு திருப்திகரமாய் அவனைத் தின்னும்; அவன் அப்புறம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9070,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And if it be not so now, who will make me a liar, and make my speech nothing worth?]]></a:t>
+              <a:t><![CDATA[நினைக்கப்படுவதில்லை; அக்கிரமமானது பட்டமரத்தைப்போல முறிந்துவிழும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பிள்ளைபெறாத மலடியின் ஆஸ்தியைப் பட்சித்துவிட்டு, விதவைக்கு நன்மை செய்யாதேபோகிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. தன் பலத்தினாலே வல்லவர்களைத் தன் பாரிசமாக்குகிறான்; அவன் எழும்புகிறபோது ஒருவனுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிராணனைப்பற்றி நிச்சயமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. தேவன் அவனுக்குச் சுகவாழ்வைக் கட்டளையிட்டால், அதின்மேல் உறுதியாய் நம்பிக்கை வைக்கிறான்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. They drive away the ass of the fatherless, they take the widow's ox for a pledge.]]></a:t>
+              <a:t><![CDATA[2. சிலர் எல்லைக் குறிப்புகளை ஒற்றி, மந்தைகளைப் பலாத்காரமாய்ச் சாய்த்துக்கொண்டுபோய் பட்சிக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவருடைய கண்கள் அப்படிப்பட்டவர்களின் வழிகளுக்கு விரோதமாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. அவர்கள் கொஞ்சக்காலம் உயர்ந்திருந்து காணாமற்போய், தாழ்த்தப்பட்டு மற்ற எல்லாரைப்போலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடக்கப்படுகிறார்கள்; கதிர்களின் நுனியைப்போல அறுக்கப்படுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 24]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அப்படியில்லையென்று என்னைப் பொய்யனாக்கி என் வார்த்தைகளை வியர்த்தமாக்கத்தக்கவன் யார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. They turn the needy out of the way: the poor of the earth hide themselves together.]]></a:t>
+              <a:t><![CDATA[3. தாய் தகப்பன் இல்லாதவர்களின் கழுதையை ஓட்டிக்கொண்டுபோய், விதவையின் மாட்டை ஈடாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Behold, as wild asses in the desert, go they forth to their work; rising early for a prey: the]]></a:t>
+              <a:t><![CDATA[எடுத்துக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wilderness yields food for them and for their children.]]></a:t>
+              <a:t><![CDATA[4. தேசத்தில் சிறுமைப்பட்டவர்கள் சுகமாய் ஒளித்துக்கொள்ளத்தக்கதாக எளிமையானவர்களை வழியைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. They reap every one his corn in the field: and they gather the vintage of the wicked.]]></a:t>
+              <a:t><![CDATA[விலக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. They cause the naked to lodge without clothing, that they have no covering in the cold.]]></a:t>
+              <a:t><![CDATA[5. இதோ, அவர்கள் காட்டுக்கழுதைகளைப்போல இரைதேட அதிகாலமே தங்கள் வேலைக்குப் புறப்படுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 24]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>