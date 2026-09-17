--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -394,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு வழியுண்டு, அது ஒரு பட்சிக்கும் தெரியாது; வல்லூறின் கண்ணும் அதைக் கண்டதில்லை;]]></a:t>
+              <a:t><![CDATA[7. There is a path which no fowl knows, and which the vulture's eye has not seen:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. துஷ்டமிருகங்களின் கால் அதில் படவில்லை; சிங்கம் அதைக் கடந்ததில்லை.]]></a:t>
+              <a:t><![CDATA[8. The lion's whelps have not trodden it, nor the fierce lion passed by it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் தன் கைகளைக் கற்பாறையின்மேல் நீட்டி, மலைகளை வேரோடே புரட்டுகிறான்.]]></a:t>
+              <a:t><![CDATA[9. He puts forth his hand upon the rock; he overturns the mountains by the roots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கன்மலைகளுக்குள்ளும் நீர்க்கால்களை வெட்டுகிறான்; அவன் கண் விலையுயர்ந்த எல்லாவற்றையும் காணும்.]]></a:t>
+              <a:t><![CDATA[10. He cuts out rivers among the rocks; and his eye sees every precious thing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒரு துளியும் கசியாதபடி ஆறுகளை அடைக்கிறான்; மறைவிடத்திலிருக்கிறதை வெளிச்சத்திலே கொண்டுவருகிறான்.]]></a:t>
+              <a:t><![CDATA[11. He binds the floods from overflowing; and the thing that is hid brings he forth to light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் ஞானம் கண்டெடுக்கப்படுவது எங்கே? புத்தி விளையாடுகிற இடம் எது?]]></a:t>
+              <a:t><![CDATA[12. But where shall wisdom be found? and where is the place of understanding?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதின் விலை மனுஷனுக்குத் தெரியாது; அது ஜீவனுள்ளோருடைய தேசத்திலே அகப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[13. Man knows not the price thereof; neither is it found in the land of the living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆழமானது: அது என்னிடத்தில் இல்லையென்கிறது; சமுத்திரமானதும், அது என்னிடத்தில் இல்லையென்கிறது.]]></a:t>
+              <a:t><![CDATA[14. The depth says, It is not in me: and the sea says, It is not with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அதற்கு ஈடாகத் தங்கத்தைக் கொடுக்கவும், அதற்குக் கிரயமாக வெள்ளியை நிறுக்கவும் கூடாது.]]></a:t>
+              <a:t><![CDATA[15. It cannot be got for gold, neither shall silver be weighed for the price thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஓப்பீரின் தங்கமும், விலையேறப்பெற்ற கோமேதகமும் இந்திர நீலக்கல்லும் அதற்கு ஈடல்ல.]]></a:t>
+              <a:t><![CDATA[16. It cannot be valued with the gold of Ophir, with the precious onyx, or the sapphire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. வெள்ளிக்கு விளைவிடம் உண்டு, பொன்னுக்குப் புடமிடும் ஸ்தலமுமுண்டு.]]></a:t>
+              <a:t><![CDATA[1. Surely there is a vein for the silver, and a place for gold where they fine it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பொன்னும் பளிங்கும் அதற்கு ஒப்பல்ல; பசும்பொன்னாபரணங்களுக்கு அதை மாற்றக் கூடாது.]]></a:t>
+              <a:t><![CDATA[17. The gold and the crystal cannot equal it: and the exchange of it shall not be for jewels of fine gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பொன்னும் பளிங்கும் அதற்கு ஒப்பல்ல; பசும்பொன்னாபரணங்களுக்கு அதை மாற்றக் கூடாது.]]></a:t>
+              <a:t><![CDATA[18. No mention shall be made of coral, or of pearls: for the price of wisdom is above rubies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பவளத்தையும் ஸ்படிகத்தையும் அத்தோடே ஒப்பிட்டுப் பேசலாகாது; முத்துக்களைப்பார்க்கிலும் ஞானத்தின் விலை உயர்ந்தது.]]></a:t>
+              <a:t><![CDATA[18. No mention shall be made of coral, or of pearls: for the price of wisdom is above rubies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எத்தியோப்பியாவின் புஷ்பராகம் அதற்கு நிகரல்ல; பசும்பொன்னும் அதற்குச் சரியல்ல.]]></a:t>
+              <a:t><![CDATA[19. The topaz of Ethiopia shall not equal it, neither shall it be valued with pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இப்படியிருக்க, ஞானம் எங்கேயிருந்து வரும்; புத்தி தங்கும் இடம் எங்கே?]]></a:t>
+              <a:t><![CDATA[20. Whence then comes wisdom? and where is the place of understanding?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அது ஜீவனுள்ள சகலருடைய கண்களுக்கும் ஒளித்தும், ஆகாயத்துப்பறவைகளுக்கு மறைந்தும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[21. Seeing it is hid from the eyes of all living, and kept close from the fowls of the air.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாசமும் மரணமும், நாங்கள் எங்கள் காதுகளினாலேமாத்திரம் அதின் கீர்த்தியைக் கேட்டோம் என்கிறது.]]></a:t>
+              <a:t><![CDATA[22. Destruction and death say, We have heard the fame thereof with our ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேவனோ அதின் வழியை அறிவார், அதின் ஸ்தானம் அவருக்கே தெரியும்.]]></a:t>
+              <a:t><![CDATA[23. God understands the way thereof, and he knows the place thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் பூமியின் கடையாந்தரங்களைப் பார்த்து, வானங்களின்கீழ் இருக்கிறதையெல்லாம் காண்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. For he looks to the ends of the earth, and sees under the whole heaven;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர் காற்றுக்கு அதின் நிறையை நியமித்து, ஜலத்துக்கு அதின் அளவைப் பிரமாணித்து,]]></a:t>
+              <a:t><![CDATA[25. To make the weight for the winds; and he weights the waters by measure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இரும்பு மண்ணிலிருந்து எடுக்கப்படும்; செம்பு கற்களில் உருக்கி எடுக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[2. Iron is taken out of the earth, and brass is molten out of the stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மழைக்குத் திட்டத்தையும், இடிமுழக்கத்தோடே கூடிய மின்னலுக்கு வழியையும் ஏற்படுத்துகிறார்.]]></a:t>
+              <a:t><![CDATA[26. When he made a decree for the rain, and a way for the lightning of the thunder:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் அதை பார்த்துக் கணக்கிட்டார்; அதை ஆராய்ந்து ஆயத்தப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[27. Then did he see it, and declare it; he prepared it, yea, and searched it out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மனுஷனை நோக்கி: இதோ, ஆண்டவருக்குப் பயப்படுவதே ஞானம்; பொல்லாப்பை விட்டு விலகுவதே புத்தி என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. And unto man he said, Behold, the fear of the LORD, that is wisdom; and to depart from evil is understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மனுஷனை நோக்கி: இதோ, ஆண்டவருக்குப் பயப்படுவதே ஞானம்; பொல்லாப்பை விட்டு விலகுவதே புத்தி என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[28. And unto man he said, Behold, the fear of the LORD, that is wisdom; and to depart from evil is understanding.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனிதன் அந்தகாரத்திலும் மரண இருளிலும் இருக்கிற கற்களைக் கடையாந்தரமட்டும் ஆராய்ந்து தேடி, இருளுக்கும் அங்கே முடிவுண்டாக்குகிறான்]]></a:t>
+              <a:t><![CDATA[3. He sets an end to darkness, and searches out all perfection: the stones of darkness, and the shadow of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனிதன் அந்தகாரத்திலும் மரண இருளிலும் இருக்கிற கற்களைக் கடையாந்தரமட்டும் ஆராய்ந்து தேடி, இருளுக்கும் அங்கே முடிவுண்டாக்குகிறான்]]></a:t>
+              <a:t><![CDATA[3. He sets an end to darkness, and searches out all perfection: the stones of darkness, and the shadow of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கடக்கக் கூடாததும் நிலையாததுமான ஆறு எழும்பினாலும், உழைப்பாளியானவன் அதை மனுஷரால் வற்றிப்போகப்பண்ணிச் செல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. The flood breaks out from the inhabitant; even the waters forgotten of the foot: they are dried up, they are gone away from men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கடக்கக் கூடாததும் நிலையாததுமான ஆறு எழும்பினாலும், உழைப்பாளியானவன் அதை மனுஷரால் வற்றிப்போகப்பண்ணிச் செல்லுகிறான்.]]></a:t>
+              <a:t><![CDATA[4. The flood breaks out from the inhabitant; even the waters forgotten of the foot: they are dried up, they are gone away from men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பூமியின்மேல் ஆகாரம் விளையும், அதின் கீழிடங்களிலிருக்கிறவைகளோ, அக்கினியால் மாறினதுபோலிருக்கும்.]]></a:t>
+              <a:t><![CDATA[5. As for the earth, out of it comes bread: and under it is turned up as it were fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதின் கல்லுகளில் இந்திரநீலம் விளையும்; அதின் பொடியில் பொன் பொடிகளும் உண்டாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. The stones of it are the place of sapphires: and it has dust of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414275" r:id="rId1"/>
+    <p:sldLayoutId id="2478622601" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4296,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. There is a path which no fowl knows, and which the vulture's eye has not seen:]]></a:t>
+              <a:t><![CDATA[7. ஒரு வழியுண்டு, அது ஒரு பட்சிக்கும் தெரியாது; வல்லூறின் கண்ணும் அதைக் கண்டதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The lion's whelps have not trodden it, nor the fierce lion passed by it.]]></a:t>
+              <a:t><![CDATA[8. துஷ்டமிருகங்களின் கால் அதில் படவில்லை; சிங்கம் அதைக் கடந்ததில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He puts forth his hand upon the rock; he overturns the mountains by the roots.]]></a:t>
+              <a:t><![CDATA[9. அவன் தன் கைகளைக் கற்பாறையின்மேல் நீட்டி, மலைகளை வேரோடே புரட்டுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He cuts out rivers among the rocks; and his eye sees every precious thing.]]></a:t>
+              <a:t><![CDATA[10. கன்மலைகளுக்குள்ளும் நீர்க்கால்களை வெட்டுகிறான்; அவன் கண் விலையுயர்ந்த எல்லாவற்றையும் காணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He binds the floods from overflowing; and the thing that is hid brings he forth to light.]]></a:t>
+              <a:t><![CDATA[11. ஒரு துளியும் கசியாதபடி ஆறுகளை அடைக்கிறான்; மறைவிடத்திலிருக்கிறதை வெளிச்சத்திலே கொண்டுவருகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But where shall wisdom be found? and where is the place of understanding?]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் ஞானம் கண்டெடுக்கப்படுவது எங்கே? புத்தி விளையாடுகிற இடம் எது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Man knows not the price thereof; neither is it found in the land of the living.]]></a:t>
+              <a:t><![CDATA[13. அதின் விலை மனுஷனுக்குத் தெரியாது; அது ஜீவனுள்ளோருடைய தேசத்திலே அகப்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The depth says, It is not in me: and the sea says, It is not with me.]]></a:t>
+              <a:t><![CDATA[14. ஆழமானது: அது என்னிடத்தில் இல்லையென்கிறது; சமுத்திரமானதும், அது என்னிடத்தில் இல்லையென்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. It cannot be got for gold, neither shall silver be weighed for the price thereof.]]></a:t>
+              <a:t><![CDATA[15. அதற்கு ஈடாகத் தங்கத்தைக் கொடுக்கவும், அதற்குக் கிரயமாக வெள்ளியை நிறுக்கவும் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. It cannot be valued with the gold of Ophir, with the precious onyx, or the sapphire.]]></a:t>
+              <a:t><![CDATA[16. ஓப்பீரின் தங்கமும், விலையேறப்பெற்ற கோமேதகமும் இந்திர நீலக்கல்லும் அதற்கு ஈடல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Surely there is a vein for the silver, and a place for gold where they fine it.]]></a:t>
+              <a:t><![CDATA[1. வெள்ளிக்கு விளைவிடம் உண்டு, பொன்னுக்குப் புடமிடும் ஸ்தலமுமுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The gold and the crystal cannot equal it: and the exchange of it shall not be for jewels of fine]]></a:t>
+              <a:t><![CDATA[17. பொன்னும் பளிங்கும் அதற்கு ஒப்பல்ல; பசும்பொன்னாபரணங்களுக்கு அதை மாற்றக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gold.]]></a:t>
+              <a:t><![CDATA[18. பவளத்தையும் ஸ்படிகத்தையும் அத்தோடே ஒப்பிட்டுப் பேசலாகாது; முத்துக்களைப்பார்க்கிலும் ஞானத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. No mention shall be made of coral, or of pearls: for the price of wisdom is above rubies.]]></a:t>
+              <a:t><![CDATA[விலை உயர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The topaz of Ethiopia shall not equal it, neither shall it be valued with pure gold.]]></a:t>
+              <a:t><![CDATA[19. எத்தியோப்பியாவின் புஷ்பராகம் அதற்கு நிகரல்ல; பசும்பொன்னும் அதற்குச் சரியல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Whence then comes wisdom? and where is the place of understanding?]]></a:t>
+              <a:t><![CDATA[20. இப்படியிருக்க, ஞானம் எங்கேயிருந்து வரும்; புத்தி தங்கும் இடம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Seeing it is hid from the eyes of all living, and kept close from the fowls of the air.]]></a:t>
+              <a:t><![CDATA[21. அது ஜீவனுள்ள சகலருடைய கண்களுக்கும் ஒளித்தும், ஆகாயத்துப்பறவைகளுக்கு மறைந்தும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Destruction and death say, We have heard the fame thereof with our ears.]]></a:t>
+              <a:t><![CDATA[22. நாசமும் மரணமும், நாங்கள் எங்கள் காதுகளினாலேமாத்திரம் அதின் கீர்த்தியைக் கேட்டோம் என்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. God understands the way thereof, and he knows the place thereof.]]></a:t>
+              <a:t><![CDATA[23. தேவனோ அதின் வழியை அறிவார், அதின் ஸ்தானம் அவருக்கே தெரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For he looks to the ends of the earth, and sees under the whole heaven;]]></a:t>
+              <a:t><![CDATA[24. அவர் பூமியின் கடையாந்தரங்களைப் பார்த்து, வானங்களின்கீழ் இருக்கிறதையெல்லாம் காண்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. To make the weight for the winds; and he weights the waters by measure.]]></a:t>
+              <a:t><![CDATA[25. அவர் காற்றுக்கு அதின் நிறையை நியமித்து, ஜலத்துக்கு அதின் அளவைப் பிரமாணித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Iron is taken out of the earth, and brass is molten out of the stone.]]></a:t>
+              <a:t><![CDATA[2. இரும்பு மண்ணிலிருந்து எடுக்கப்படும்; செம்பு கற்களில் உருக்கி எடுக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. When he made a decree for the rain, and a way for the lightning of the thunder:]]></a:t>
+              <a:t><![CDATA[26. மழைக்குத் திட்டத்தையும், இடிமுழக்கத்தோடே கூடிய மின்னலுக்கு வழியையும் ஏற்படுத்துகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Then did he see it, and declare it; he prepared it, yea, and searched it out.]]></a:t>
+              <a:t><![CDATA[27. அவர் அதை பார்த்துக் கணக்கிட்டார்; அதை ஆராய்ந்து ஆயத்தப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And unto man he said, Behold, the fear of the LORD, that is wisdom; and to depart from evil is]]></a:t>
+              <a:t><![CDATA[28. மனுஷனை நோக்கி: இதோ, ஆண்டவருக்குப் பயப்படுவதே ஞானம்; பொல்லாப்பை விட்டு விலகுவதே புத்தி என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[understanding.]]></a:t>
+              <a:t><![CDATA[என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. He sets an end to darkness, and searches out all perfection: the stones of darkness, and the]]></a:t>
+              <a:t><![CDATA[3. மனிதன் அந்தகாரத்திலும் மரண இருளிலும் இருக்கிற கற்களைக் கடையாந்தரமட்டும் ஆராய்ந்து தேடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shadow of death.]]></a:t>
+              <a:t><![CDATA[இருளுக்கும் அங்கே முடிவுண்டாக்குகிறான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The flood breaks out from the inhabitant; even the waters forgotten of the foot: they are dried]]></a:t>
+              <a:t><![CDATA[4. கடக்கக் கூடாததும் நிலையாததுமான ஆறு எழும்பினாலும், உழைப்பாளியானவன் அதை மனுஷரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up, they are gone away from men.]]></a:t>
+              <a:t><![CDATA[வற்றிப்போகப்பண்ணிச் செல்லுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. As for the earth, out of it comes bread: and under it is turned up as it were fire.]]></a:t>
+              <a:t><![CDATA[5. பூமியின்மேல் ஆகாரம் விளையும், அதின் கீழிடங்களிலிருக்கிறவைகளோ, அக்கினியால் மாறினதுபோலிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The stones of it are the place of sapphires: and it has dust of gold.]]></a:t>
+              <a:t><![CDATA[6. அதின் கல்லுகளில் இந்திரநீலம் விளையும்; அதின் பொடியில் பொன் பொடிகளும் உண்டாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>