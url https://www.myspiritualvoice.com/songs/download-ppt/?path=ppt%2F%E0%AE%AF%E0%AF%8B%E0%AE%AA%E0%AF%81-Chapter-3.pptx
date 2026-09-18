--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -55,50 +55,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +119,54 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +296,57 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ராத்திரியை அந்தகாரம் பிடிப்பதாக; வருஷத்தின் நாட்களில் அது சந்தோஷப்படுகிற நாளாயிராமலும் மாதங்களின் கணக்கிலே அது வராமலும் போவதாக.]]></a:t>
+              <a:t><![CDATA[6. As for that night, let darkness seize upon it; let it not be joined unto the days of the year, let it not come into the number of the months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த ராத்திரி தனிமையாயிருப்பதாக; அதிலே கெம்பீரசத்தம் இல்லாமற்போவதாக.]]></a:t>
+              <a:t><![CDATA[7. Lo, let that night be solitary, let no joyful voice come therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நாளைச் சபிக்கிறவர்களும், லிவியாதானை எழும்பப்பண்ணத்தக்கவர்களும், அதைச் சபிப்பார்களாக.]]></a:t>
+              <a:t><![CDATA[8. Let them curse it that curse the day, who are ready to raise up their mourning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் அஸ்தமனகாலத்தில் தோன்றிய நட்சத்திரங்கள் இருண்டு, அது எதிர்பார்த்திருந்த வெளிச்சம் உண்டாகமலும், விடியற்காலத்து வெளுப்பை அது காணாமலும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. Let the stars of the twilight thereof be dark; let it look for light, but have none; neither let it see the dawning of the day:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின் அஸ்தமனகாலத்தில் தோன்றிய நட்சத்திரங்கள் இருண்டு, அது எதிர்பார்த்திருந்த வெளிச்சம் உண்டாகமலும், விடியற்காலத்து வெளுப்பை அது காணாமலும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[9. Let the stars of the twilight thereof be dark; let it look for light, but have none; neither let it see the dawning of the day:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் இருந்த கர்ப்பத்தின் வாசலை அது அடைக்காமலும், என் கண்கள் காண்கிற வருத்தத்தை மறைத்துவிடாமலும் இருந்ததே.]]></a:t>
+              <a:t><![CDATA[10. Because it shut not up the doors of my mother's womb, nor hid sorrow from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் கர்ப்பத்தில்தானே அழியாமலும், கர்ப்பத்திலிருந்து புறப்படுகிறபோதே சாகாமலும் போனதென்ன?]]></a:t>
+              <a:t><![CDATA[10. Because it shut not up the doors of my mother's womb, nor hid sorrow from mine eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என்னை ஏந்திக்கொள்ள மடியும், நான் பாலுண்ண ஸ்தனங்களும் உண்டாயிருந்ததென்ன?]]></a:t>
+              <a:t><![CDATA[11. Why died I not from the womb? why did I not give up the spirit when I came out of the belly?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்படியில்லாதிருந்தால், அசையாமல் கிடந்து அமர்ந்திருந்து,]]></a:t>
+              <a:t><![CDATA[12. Why did the knees prevent me? or why the breasts that I should suck?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாழ்நிலங்களில் தங்களுக்கு மாளிகையைக்கட்டின பூமியின் ராஜாக்களோடும் மந்திரிமார்களோடும்,]]></a:t>
+              <a:t><![CDATA[13. For now should I have lain still and been quiet, I should have slept: then had I been at rest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதற்குப்பின்பு யோபு தன் வாயைத் திறந்து, தான் பிறந்த நாளைச் சபித்து,]]></a:t>
+              <a:t><![CDATA[1. After this opened Job his mouth, and cursed his day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அல்லது, பொன்னை உடையவர்களோடும், தங்கள் வீடுகளை வெள்ளியினால் நிரப்பினவர்களுமான பிரபுக்களோடுங்கூட நான் இப்பொழுது தூங்கி இளைப்பாறுவேனே.]]></a:t>
+              <a:t><![CDATA[14. With kings and counsellors of the earth, which build desolate places for themselves;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அல்லது, வெளிப்படாத முதிராப்பிண்டம்போலவும் வெளிச்சத்தைக்காணாத சிசுக்கள் போலவும் இருப்பேனே.]]></a:t>
+              <a:t><![CDATA[15. Or with princes that had gold, who filled their houses with silver:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. துன்மார்க்கருடைய தொந்தரவு அங்கே ஓய்ந்திருக்கிறது; பெலனற்று விடாய்த்துப்போனவர்கள் அங்கே இளைப்பாறுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Or with princes that had gold, who filled their houses with silver:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கட்டுண்டிருந்தவர்கள் அங்கே ஏகமாக அமைந்திருக்கிறார்கள்; ஒடுக்குகிறவனுடைய சத்தம் அங்கே கேட்கப்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[16. Or as an hidden untimely birth I had not been; as infants which never saw light.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சிறியவனும் பெரியவனும் அங்கே சரியாயிருக்கிறார்கள்; அடிமை தன் எஜமானுக்கு நீங்கலாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. There the wicked cease from troubling; and there the weary be at rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மரணத்துக்கு ஆசையாய்க் காத்திருந்து, புதையலைத் தேடுகிறதுபோல அதைத் தேடியும் அடையாமற்போகிறவர்களும்,]]></a:t>
+              <a:t><![CDATA[17. There the wicked cease from troubling; and there the weary be at rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பிரேதக்குழியைக் கண்டுபிடித்ததினால் மிகவும் களிகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[18. There the prisoners rest together; they hear not the voice of the oppressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்காகச் சந்தோஷப்படுகிற நிர்ப்பாக்கியருமாகிய இவர்களுக்கு வெளிச்சமும், மனச்சஞ்சலமுள்ள இவர்களுக்கு ஜீவனும் கொடுக்கப்படுகிறதினால் பலன் என்ன?]]></a:t>
+              <a:t><![CDATA[18. There the prisoners rest together; they hear not the voice of the oppressor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தன் வழியைக் காணக் கூடாதபடிக்கு, தேவனால் வளைந்துகொள்ளப்பட்டவனுக்கு வெளிச்சத்தினால் பலன் என்ன?]]></a:t>
+              <a:t><![CDATA[19. The small and great are there; and the servant is free from his master.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் போஜனத்துக்கு முன்னே எனக்குப் பெருமூச்சு உண்டாகிறது; என் கதறுதல் வெள்ளம்போல புரண்டுபோகிறது.]]></a:t>
+              <a:t><![CDATA[20. Wherefore is light given to him that is in misery, and life unto the bitter in soul;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வசனித்துச் சொன்னது என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[2. And Job spoke, and said,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் பயந்த காரியம் எனக்குநேரிட்டது; நான் அஞ்சினது எனக்கு வந்தது.]]></a:t>
+              <a:t><![CDATA[21. Which long for death, but it comes not; and dig for it more than for hid treasures;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நான் பயந்த காரியம் எனக்குநேரிட்டது; நான் அஞ்சினது எனக்கு வந்தது.]]></a:t>
+              <a:t><![CDATA[22. Which rejoice exceedingly, and are glad, when they can find the grave?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3022,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எனக்குச் சுகமுமில்லை, இளைப்பாறுதலுமில்லை, அமைதலுமில்லை; எனக்குத் தத்தளிப்பே நேரிட்டது.]]></a:t>
+              <a:t><![CDATA[22. Which rejoice exceedingly, and are glad, when they can find the grave?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Why is light given to a man whose way is hid, and whom God has hedged in?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. For my sighing comes before I eat, and my roarings are poured out like the waters.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. For the thing which I greatly feared has come upon me, and that which I was afraid of has come unto me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. I was not in safety, neither had I rest, neither was I quiet; yet trouble came.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் பிறந்தநாளும் ஒரு ஆண்பிள்ளை உற்பத்தியாயிற்றென்று சொல்லப்பட்ட ராத்திரியும் அழிவதாக.]]></a:t>
+              <a:t><![CDATA[3. Let the day perish wherein I was born, and the night in which it was said, There is a male child conceived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் பிறந்தநாளும் ஒரு ஆண்பிள்ளை உற்பத்தியாயிற்றென்று சொல்லப்பட்ட ராத்திரியும் அழிவதாக.]]></a:t>
+              <a:t><![CDATA[4. Let that day be darkness; let not God regard it from above, neither let the light shine upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்த நாள் அந்தகாரப்படுவதாக; தேவன் உயரத்திலிருந்து அதை விசாரியாமலும், ஒளி அதின்மேல் பிரகாசியாமலும்,]]></a:t>
+              <a:t><![CDATA[4. Let that day be darkness; let not God regard it from above, neither let the light shine upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தகாரமும் மகா இருளும் அதைக் கறைப்படுத்தி, மப்பு அதைமூடி, மந்தாரநாளின் பயங்கரங்கள் அதை அருக்களிப்பாக்குவதாக.]]></a:t>
+              <a:t><![CDATA[5. Let darkness and the shadow of death stain it; let a cloud dwell upon it; let the blackness of the day terrify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தகாரமும் மகா இருளும் அதைக் கறைப்படுத்தி, மப்பு அதைமூடி, மந்தாரநாளின் பயங்கரங்கள் அதை அருக்களிப்பாக்குவதாக.]]></a:t>
+              <a:t><![CDATA[5. Let darkness and the shadow of death stain it; let a cloud dwell upon it; let the blackness of the day terrify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த ராத்திரியை அந்தகாரம் பிடிப்பதாக; வருஷத்தின் நாட்களில் அது சந்தோஷப்படுகிற நாளாயிராமலும் மாதங்களின் கணக்கிலே அது வராமலும் போவதாக.]]></a:t>
+              <a:t><![CDATA[6. As for that night, let darkness seize upon it; let it not be joined unto the days of the year, let it not come into the number of the months.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414245" r:id="rId1"/>
+    <p:sldLayoutId id="2478705630" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4435,82 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[let it not come into the number of the months.]]></a:t>
+              <a:t><![CDATA[மாதங்களின் கணக்கிலே அது வராமலும் போவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Lo, let that night be solitary, let no joyful voice come therein.]]></a:t>
+              <a:t><![CDATA[7. அந்த ராத்திரி தனிமையாயிருப்பதாக; அதிலே கெம்பீரசத்தம் இல்லாமற்போவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Let them curse it that curse the day, who are ready to raise up their mourning.]]></a:t>
+              <a:t><![CDATA[8. நாளைச் சபிக்கிறவர்களும், லிவியாதானை எழும்பப்பண்ணத்தக்கவர்களும், அதைச் சபிப்பார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Let the stars of the twilight thereof be dark; let it look for light, but have none; neither let]]></a:t>
+              <a:t><![CDATA[9. அதின் அஸ்தமனகாலத்தில் தோன்றிய நட்சத்திரங்கள் இருண்டு, அது எதிர்பார்த்திருந்த வெளிச்சம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it see the dawning of the day:]]></a:t>
+              <a:t><![CDATA[உண்டாகமலும், விடியற்காலத்து வெளுப்பை அது காணாமலும் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Because it shut not up the doors of my mother's womb, nor hid sorrow from mine eyes.]]></a:t>
+              <a:t><![CDATA[10. நான் இருந்த கர்ப்பத்தின் வாசலை அது அடைக்காமலும், என் கண்கள் காண்கிற வருத்தத்தை மறைத்துவிடாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Why died I not from the womb? why did I not give up the spirit when I came out of the belly?]]></a:t>
+              <a:t><![CDATA[இருந்ததே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Why did the knees prevent me? or why the breasts that I should suck?]]></a:t>
+              <a:t><![CDATA[11. நான் கர்ப்பத்தில்தானே அழியாமலும், கர்ப்பத்திலிருந்து புறப்படுகிறபோதே சாகாமலும் போனதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For now should I have lain still and been quiet, I should have slept: then had I been at rest,]]></a:t>
+              <a:t><![CDATA[12. என்னை ஏந்திக்கொள்ள மடியும், நான் பாலுண்ண ஸ்தனங்களும் உண்டாயிருந்ததென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. With kings and counsellors of the earth, which build desolate places for themselves;]]></a:t>
+              <a:t><![CDATA[13. அப்படியில்லாதிருந்தால், அசையாமல் கிடந்து அமர்ந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. After this opened Job his mouth, and cursed his day.]]></a:t>
+              <a:t><![CDATA[1. அதற்குப்பின்பு யோபு தன் வாயைத் திறந்து, தான் பிறந்த நாளைச் சபித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Or with princes that had gold, who filled their houses with silver:]]></a:t>
+              <a:t><![CDATA[14. பாழ்நிலங்களில் தங்களுக்கு மாளிகையைக்கட்டின பூமியின் ராஜாக்களோடும் மந்திரிமார்களோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Or as an hidden untimely birth I had not been; as infants which never saw light.]]></a:t>
+              <a:t><![CDATA[15. அல்லது, பொன்னை உடையவர்களோடும், தங்கள் வீடுகளை வெள்ளியினால் நிரப்பினவர்களுமான பிரபுக்களோடுங்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. There the wicked cease from troubling; and there the weary be at rest.]]></a:t>
+              <a:t><![CDATA[நான் இப்பொழுது தூங்கி இளைப்பாறுவேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. There the prisoners rest together; they hear not the voice of the oppressor.]]></a:t>
+              <a:t><![CDATA[16. அல்லது, வெளிப்படாத முதிராப்பிண்டம்போலவும் வெளிச்சத்தைக்காணாத சிசுக்கள் போலவும் இருப்பேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The small and great are there; and the servant is free from his master.]]></a:t>
+              <a:t><![CDATA[17. துன்மார்க்கருடைய தொந்தரவு அங்கே ஓய்ந்திருக்கிறது; பெலனற்று விடாய்த்துப்போனவர்கள் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Wherefore is light given to him that is in misery, and life unto the bitter in soul;]]></a:t>
+              <a:t><![CDATA[இளைப்பாறுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Which long for death, but it comes not; and dig for it more than for hid treasures;]]></a:t>
+              <a:t><![CDATA[18. கட்டுண்டிருந்தவர்கள் அங்கே ஏகமாக அமைந்திருக்கிறார்கள்; ஒடுக்குகிறவனுடைய சத்தம் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Which rejoice exceedingly, and are glad, when they can find the grave?]]></a:t>
+              <a:t><![CDATA[கேட்கப்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Why is light given to a man whose way is hid, and whom God has hedged in?]]></a:t>
+              <a:t><![CDATA[19. சிறியவனும் பெரியவனும் அங்கே சரியாயிருக்கிறார்கள்; அடிமை தன் எஜமானுக்கு நீங்கலாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For my sighing comes before I eat, and my roarings are poured out like the waters.]]></a:t>
+              <a:t><![CDATA[20. மரணத்துக்கு ஆசையாய்க் காத்திருந்து, புதையலைத் தேடுகிறதுபோல அதைத் தேடியும் அடையாமற்போகிறவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Job spoke, and said,]]></a:t>
+              <a:t><![CDATA[2. வசனித்துச் சொன்னது என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. For the thing which I greatly feared has come upon me, and that which I was afraid of has come]]></a:t>
+              <a:t><![CDATA[21. பிரேதக்குழியைக் கண்டுபிடித்ததினால் மிகவும் களிகூர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto me.]]></a:t>
+              <a:t><![CDATA[22. அதற்காகச் சந்தோஷப்படுகிற நிர்ப்பாக்கியருமாகிய இவர்களுக்கு வெளிச்சமும், மனச்சஞ்சலமுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7827,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. I was not in safety, neither had I rest, neither was I quiet; yet trouble came.]]></a:t>
+              <a:t><![CDATA[இவர்களுக்கு ஜீவனும் கொடுக்கப்படுகிறதினால் பலன் என்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. தன் வழியைக் காணக் கூடாதபடிக்கு, தேவனால் வளைந்துகொள்ளப்பட்டவனுக்கு வெளிச்சத்தினால் பலன் என்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. என் போஜனத்துக்கு முன்னே எனக்குப் பெருமூச்சு உண்டாகிறது; என் கதறுதல் வெள்ளம்போல புரண்டுபோகிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. நான் பயந்த காரியம் எனக்குநேரிட்டது; நான் அஞ்சினது எனக்கு வந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. எனக்குச் சுகமுமில்லை, இளைப்பாறுதலுமில்லை, அமைதலுமில்லை; எனக்குத் தத்தளிப்பே நேரிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Let the day perish wherein I was born, and the night in which it was said, There is a male child]]></a:t>
+              <a:t><![CDATA[3. நான் பிறந்தநாளும் ஒரு ஆண்பிள்ளை உற்பத்தியாயிற்றென்று சொல்லப்பட்ட ராத்திரியும் அழிவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[conceived.]]></a:t>
+              <a:t><![CDATA[4. அந்த நாள் அந்தகாரப்படுவதாக; தேவன் உயரத்திலிருந்து அதை விசாரியாமலும், ஒளி அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Let that day be darkness; let not God regard it from above, neither let the light shine upon it.]]></a:t>
+              <a:t><![CDATA[பிரகாசியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Let darkness and the shadow of death stain it; let a cloud dwell upon it; let the blackness of]]></a:t>
+              <a:t><![CDATA[5. அந்தகாரமும் மகா இருளும் அதைக் கறைப்படுத்தி, மப்பு அதைமூடி, மந்தாரநாளின் பயங்கரங்கள் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the day terrify it.]]></a:t>
+              <a:t><![CDATA[அருக்களிப்பாக்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. As for that night, let darkness seize upon it; let it not be joined unto the days of the year,]]></a:t>
+              <a:t><![CDATA[6. அந்த ராத்திரியை அந்தகாரம் பிடிப்பதாக; வருஷத்தின் நாட்களில் அது சந்தோஷப்படுகிற நாளாயிராமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>