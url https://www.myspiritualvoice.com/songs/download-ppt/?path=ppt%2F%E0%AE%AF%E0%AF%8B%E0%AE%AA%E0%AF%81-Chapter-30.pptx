--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -69,50 +69,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +150,59 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +339,62 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வலதுபாரிசத்தில் வாலிபர் எழும்பி என் கால்களைத் தவறிவிழப்பண்ணி, தங்கள் கேடான வழிகளை எனக்கு நேராக ஆயத்தப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They were driven forth from among men, (they cried after them as after a thief;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வலதுபாரிசத்தில் வாலிபர் எழும்பி என் கால்களைத் தவறிவிழப்பண்ணி, தங்கள் கேடான வழிகளை எனக்கு நேராக ஆயத்தப்படுத்துகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. To dwell in the cliffs of the valleys, in caves of the earth, and in the rocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் பாதையைக் கெடுத்து என் ஆபத்தை வர்த்திக்கப்பண்ணுகிறார்கள்; அதற்கு அவர்களுக்கு ஒத்தாசைபண்ணுகிறவர்கள் தேவையில்லை.]]></a:t>
+              <a:t><![CDATA[6. To dwell in the cliffs of the valleys, in caves of the earth, and in the rocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெரிதான திறப்புண்டாக்கி, தாங்கள் கெடுத்த வழியில் புரண்டுவருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Among the bushes they brayed; under the nettles they were gathered together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பெரிதான திறப்புண்டாக்கி, தாங்கள் கெடுத்த வழியில் புரண்டுவருகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. They were children of fools, yea, children of base men: they were viler than the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பயங்கரங்கள் என்மேல் திரும்பிவருகிறது, அவைகள் காற்றைப்போல என் ஆத்துமாவைப் பின்தொடருகிறது; என் சுகவாழ்வு ஒரு மேகத்தைப்போல் கடந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And now am I their song, yea, I am their byword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பயங்கரங்கள் என்மேல் திரும்பிவருகிறது, அவைகள் காற்றைப்போல என் ஆத்துமாவைப் பின்தொடருகிறது; என் சுகவாழ்வு ஒரு மேகத்தைப்போல் கடந்துபோயிற்று.]]></a:t>
+              <a:t><![CDATA[10. They detest me, they flee far from me, and spare not to spit in my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால் இப்போது என் ஆத்துமா என்னில் முறிந்துபோயிற்று; உபத்திரவத்தின் நாட்கள் என்னைப் பிடித்துக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[11. Because he has loosed my cord, and afflicted me, they have also let loose the bridle before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இராக்காலத்திலே என் எலும்புகள் துளைக்கப்பட்டு, என் நரம்புகளுக்கு இளைப்பாறுதல் இல்லாதிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Because he has loosed my cord, and afflicted me, they have also let loose the bridle before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நோயின் உக்கிரத்தினால் என் உடுப்பு வேறுபட்டுப்போயிற்று; அது என் அங்கியின் கழுத்துப்பட்டையைப்போல, என்னைச் சுற்றிக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[12. Upon my right hand rise the youth; they push away my feet, and they raise up against me the ways of their destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. செடிகளுக்குள் இருக்கிற தழைகளைப் பிடுங்குவார்கள்; காட்டுப்பூண்டுகளின் கிழங்குகள் அவர்களுக்கு ஆகாரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. But now they that are younger than I have me in derision, whose fathers I would have disdained to have set with the dogs of my flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நோயின் உக்கிரத்தினால் என் உடுப்பு வேறுபட்டுப்போயிற்று; அது என் அங்கியின் கழுத்துப்பட்டையைப்போல, என்னைச் சுற்றிக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[12. Upon my right hand rise the youth; they push away my feet, and they raise up against me the ways of their destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சேற்றிலே தள்ளப்பட்டேன்; தூளுக்கும் சாம்பலுக்கும் ஒப்பானேன்.]]></a:t>
+              <a:t><![CDATA[13. They ruin my path, they set forward my calamity, they have no helper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உம்மை நோக்கிக் கூப்பிடுகிறேன்; நீர் எனக்கு மறுஉத்தரவு கொடாதிருக்கிறீர்; கெஞ்சிநிற்கிறேன், என்மேல் பாராமுகமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[13. They ruin my path, they set forward my calamity, they have no helper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என்மேல் கொடூரமுள்ளவராக மாறினீர்; உம்முடைய கரத்தின் வல்லமையால் என்னை விரோதிக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[14. They came upon me as a wide breaking in of waters: in the desolation they rolled themselves upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போதோ என்னிலும் இளவயதானவர்கள் என்னைப் பரியாசம்பண்ணுகிறார்கள்; இவர்களுடைய பிதாக்களை நான் என் மந்தையைக் காக்கும் நாய்களோடே வைக்கவுங்கூட வெட்கப்பட்டிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. Terrors are turned upon me: they pursue my soul as the wind: and my welfare passes away as a cloud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்போதோ என்னிலும் இளவயதானவர்கள் என்னைப் பரியாசம்பண்ணுகிறார்கள்; இவர்களுடைய பிதாக்களை நான் என் மந்தையைக் காக்கும் நாய்களோடே வைக்கவுங்கூட வெட்கப்பட்டிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. Terrors are turned upon me: they pursue my soul as the wind: and my welfare passes away as a cloud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீர் என்னைத் தூக்கி, என்னைக் காற்றிலே பறக்கவிட்டு, என்னைப் பயத்தினால் உருகிப்போகப்பண்ணுகிறீர்.]]></a:t>
+              <a:t><![CDATA[16. And now my soul is poured out upon me; the days of affliction have taken hold upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விருத்தாப்பியத்தினாலே பெலனற்றுப்போன அவர்கள் கைகளினால் எனக்கு என்ன உதவியிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. And now my soul is poured out upon me; the days of affliction have taken hold upon me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகல ஜீவாத்துமாக்களுக்கும் குறிக்கப்பட்ட தாவரமாகிய மரணத்துக்கு என்னை ஒப்புக்கொடுப்பீர் என்று அறிவேன்.]]></a:t>
+              <a:t><![CDATA[17. My bones are pierced in me in the night season: and my sinews take no rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குறைச்சலினாலும் பசியினாலும் அவர்கள் வாடி, வெகுநாளாய்ப் பாழும் வெறுமையுமான அந்தரவெளிக்கு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[18. By the great force of my disease is my garment changed: it binds me about as the collar of my coat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் மனுஷரின் நடுவிலிருந்து துரத்தப்பட்டார்கள்; கள்ளனைத் துரத்துகிறதுபோல கள்ளன் கள்ளன் என்று அவர்களைத் துரத்திவிட்டார்கள்]]></a:t>
+              <a:t><![CDATA[1. But now they that are younger than I have me in derision, whose fathers I would have disdained to have set with the dogs of my flock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குறைச்சலினாலும் பசியினாலும் அவர்கள் வாடி, வெகுநாளாய்ப் பாழும் வெறுமையுமான அந்தரவெளிக்கு ஓடிப்போய்,]]></a:t>
+              <a:t><![CDATA[18. By the great force of my disease is my garment changed: it binds me about as the collar of my coat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆனாலும் நான் யாதொருவனை அவன் ஆபத்திலே தவிக்கப்பண்ணினதும்,]]></a:t>
+              <a:t><![CDATA[19. He has cast me into the mire, and I am become like dust and ashes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. துன்னாளைக் கண்டவனுக்காக நான் அழாதிருந்ததும், எளியவனுக்காக என் ஆத்துமா வியாகுலப்படாதிருந்ததும் உண்டானால், அவர் என் மனுவுக்கு இடங்கொடாமல், எனக்கு விரோதமாய்த் தமது கையை நீட்டுவாராக.]]></a:t>
+              <a:t><![CDATA[20. I cry unto you, and you do not hear me: I stand up, and you regard me not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நன்மைக்குக் காத்திருந்த எனக்குத் தீமை வந்தது; வெளிச்சத்தை வரப் பார்த்துக்கொண்டிருந்த எனக்கு இருள் வந்தது.]]></a:t>
+              <a:t><![CDATA[20. I cry unto you, and you do not hear me: I stand up, and you regard me not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நன்மைக்குக் காத்திருந்த எனக்குத் தீமை வந்தது; வெளிச்சத்தை வரப் பார்த்துக்கொண்டிருந்த எனக்கு இருள் வந்தது.]]></a:t>
+              <a:t><![CDATA[21. You are become cruel to me: with your strong hand you oppose yourself against me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. என் குடல்கள் கொதித்து, அமராதிருக்கிறது; உபத்திரவநாட்கள் என்மேல் வந்தது.]]></a:t>
+              <a:t><![CDATA[22. You lift me up to the wind; you cause me to ride upon it, and dissolve my substance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வெயில் படாதிருந்தும், நான் கறுகறுத்துத் திரிகிறேன்; நான் சபையிலிருந்து எழுந்திருக்கும்போது அலறுகிறேன்.]]></a:t>
+              <a:t><![CDATA[23. For I know that you will bring me to death, and to the house appointed for all living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நான் மலைப்பாம்புகளுக்குச் சகோதரனும், கோட்டான்களுக்குத் தோழனுமானேன்.]]></a:t>
+              <a:t><![CDATA[23. For I know that you will bring me to death, and to the house appointed for all living.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் தோல் என்மேல் கறுத்துப்போயிற்று; என் எலும்புகள் உஷ்ணத்தினால் காய்ந்துபோயிற்று,]]></a:t>
+              <a:t><![CDATA[24. Nevertheless he will not stretch out his hand to the grave, though they cry in his destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என் சுரமண்டலம் புலம்பலாகவும், என் கின்னரம் அழுகிறவர்களின் ஓலமாகவும் மாறின.]]></a:t>
+              <a:t><![CDATA[25. Did not I weep for him that was in trouble? was not my soul grieved for the poor?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3942,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் பள்ளத்தாக்குகளின் வெடிப்புகளிலும், பூமியின் கெபிகளிலும், கன்மலைகளிலும் போய் குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Yea, whereto might the strength of their hands profit me, in whom old age was perished?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Did not I weep for him that was in trouble? was not my soul grieved for the poor?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. When I looked for good, then evil came unto me: and when I waited for light, there came darkness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. When I looked for good, then evil came unto me: and when I waited for light, there came darkness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. My bowels boiled, and rested not: the days of affliction prevented me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. I went mourning without the sun: I stood up, and I cried in the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. I went mourning without the sun: I stood up, and I cried in the congregation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. I am a brother to dragons, and a companion to owls.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. My skin is black upon me, and my bones are burned with heat.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. My harp also is turned to mourning, and my organ into the voice of them that weep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +5032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செடிகளுக்குள்ளிருந்து கதறி, காஞ்சொறிகளின்கீழ் ஒதுங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For lack and famine they were solitary; fleeing into the wilderness in former time desolate and waste.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் மூடரின் மக்களும், நீசரின் பிள்ளைகளும், தேசத்திலிருந்து துரத்துண்டவர்களுமாய் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For lack and famine they were solitary; fleeing into the wilderness in former time desolate and waste.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் இப்போது நான் அவர்களுக்குப் பாட்டும் பழமொழியும் ஆனேன்.]]></a:t>
+              <a:t><![CDATA[4. Who cut up mallows by the bushes, and juniper roots for their food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என்னை அருவருத்து, எனக்குத் தூரமாகி என் முகத்துக்கு முன்பாகத் துப்பக் கூசாதிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Who cut up mallows by the bushes, and juniper roots for their food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நான் கட்டின கட்டை அவர் அவிழ்த்து, என்னைச் சிறுமைப்படுத்தினபடியினால், அவர்களும் கடிவாளத்தை என் முகத்துக்கு முன்பாக உதறிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They were driven forth from among men, (they cried after them as after a thief;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414274" r:id="rId1"/>
+    <p:sldLayoutId id="2478622637" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5855,122 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Upon my right hand rise the youth; they push away my feet, and they raise up against me the ways]]></a:t>
+              <a:t><![CDATA[அவர்களைத் துரத்திவிட்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their destruction.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் பள்ளத்தாக்குகளின் வெடிப்புகளிலும், பூமியின் கெபிகளிலும், கன்மலைகளிலும் போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. They ruin my path, they set forward my calamity, they have no helper.]]></a:t>
+              <a:t><![CDATA[குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They came upon me as a wide breaking in of waters: in the desolation they rolled themselves upon]]></a:t>
+              <a:t><![CDATA[7. செடிகளுக்குள்ளிருந்து கதறி, காஞ்சொறிகளின்கீழ் ஒதுங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் மூடரின் மக்களும், நீசரின் பிள்ளைகளும், தேசத்திலிருந்து துரத்துண்டவர்களுமாய் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Terrors are turned upon me: they pursue my soul as the wind: and my welfare passes away as a]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் இப்போது நான் அவர்களுக்குப் பாட்டும் பழமொழியும் ஆனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cloud.]]></a:t>
+              <a:t><![CDATA[10. என்னை அருவருத்து, எனக்குத் தூரமாகி என் முகத்துக்கு முன்பாகத் துப்பக் கூசாதிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And now my soul is poured out upon me; the days of affliction have taken hold upon me.]]></a:t>
+              <a:t><![CDATA[11. நான் கட்டின கட்டை அவர் அவிழ்த்து, என்னைச் சிறுமைப்படுத்தினபடியினால், அவர்களும் கடிவாளத்தை என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. My bones are pierced in me in the night season: and my sinews take no rest.]]></a:t>
+              <a:t><![CDATA[முகத்துக்கு முன்பாக உதறிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. By the great force of my disease is my garment changed: it binds me about as the collar of my]]></a:t>
+              <a:t><![CDATA[12. வலதுபாரிசத்தில் வாலிபர் எழும்பி என் கால்களைத் தவறிவிழப்பண்ணி, தங்கள் கேடான வழிகளை எனக்கு நேராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who cut up mallows by the bushes, and juniper roots for their food.]]></a:t>
+              <a:t><![CDATA[1. இப்போதோ என்னிலும் இளவயதானவர்கள் என்னைப் பரியாசம்பண்ணுகிறார்கள்; இவர்களுடைய பிதாக்களை நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[coat.]]></a:t>
+              <a:t><![CDATA[ஆயத்தப்படுத்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He has cast me into the mire, and I am become like dust and ashes.]]></a:t>
+              <a:t><![CDATA[13. என் பாதையைக் கெடுத்து என் ஆபத்தை வர்த்திக்கப்பண்ணுகிறார்கள்; அதற்கு அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. I cry unto you, and you do not hear me: I stand up, and you regard me not.]]></a:t>
+              <a:t><![CDATA[ஒத்தாசைபண்ணுகிறவர்கள் தேவையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. You are become cruel to me: with your strong hand you oppose yourself against me.]]></a:t>
+              <a:t><![CDATA[14. பெரிதான திறப்புண்டாக்கி, தாங்கள் கெடுத்த வழியில் புரண்டுவருகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. But now they that are younger than I have me in derision, whose fathers I would have disdained to]]></a:t>
+              <a:t><![CDATA[15. பயங்கரங்கள் என்மேல் திரும்பிவருகிறது, அவைகள் காற்றைப்போல என் ஆத்துமாவைப் பின்தொடருகிறது; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have set with the dogs of my flock.]]></a:t>
+              <a:t><![CDATA[சுகவாழ்வு ஒரு மேகத்தைப்போல் கடந்துபோயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. You lift me up to the wind; you cause me to ride upon it, and dissolve my substance.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் இப்போது என் ஆத்துமா என்னில் முறிந்துபோயிற்று; உபத்திரவத்தின் நாட்கள் என்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Yea, whereto might the strength of their hands profit me, in whom old age was perished?]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. For I know that you will bring me to death, and to the house appointed for all living.]]></a:t>
+              <a:t><![CDATA[17. இராக்காலத்திலே என் எலும்புகள் துளைக்கப்பட்டு, என் நரம்புகளுக்கு இளைப்பாறுதல் இல்லாதிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For lack and famine they were solitary; fleeing into the wilderness in former time desolate and]]></a:t>
+              <a:t><![CDATA[18. நோயின் உக்கிரத்தினால் என் உடுப்பு வேறுபட்டுப்போயிற்று; அது என் அங்கியின் கழுத்துப்பட்டையைப்போல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They were driven forth from among men, (they cried after them as after a thief;)]]></a:t>
+              <a:t><![CDATA[மந்தையைக் காக்கும் நாய்களோடே வைக்கவுங்கூட வெட்கப்பட்டிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[waste.]]></a:t>
+              <a:t><![CDATA[என்னைச் சுற்றிக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Nevertheless he will not stretch out his hand to the grave, though they cry in his destruction.]]></a:t>
+              <a:t><![CDATA[19. சேற்றிலே தள்ளப்பட்டேன்; தூளுக்கும் சாம்பலுக்கும் ஒப்பானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Did not I weep for him that was in trouble? was not my soul grieved for the poor?]]></a:t>
+              <a:t><![CDATA[20. உம்மை நோக்கிக் கூப்பிடுகிறேன்; நீர் எனக்கு மறுஉத்தரவு கொடாதிருக்கிறீர்; கெஞ்சிநிற்கிறேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. When I looked for good, then evil came unto me: and when I waited for light, there came]]></a:t>
+              <a:t><![CDATA[என்மேல் பாராமுகமாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[darkness.]]></a:t>
+              <a:t><![CDATA[21. என்மேல் கொடூரமுள்ளவராக மாறினீர்; உம்முடைய கரத்தின் வல்லமையால் என்னை விரோதிக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. My bowels boiled, and rested not: the days of affliction prevented me.]]></a:t>
+              <a:t><![CDATA[22. நீர் என்னைத் தூக்கி, என்னைக் காற்றிலே பறக்கவிட்டு, என்னைப் பயத்தினால் உருகிப்போகப்பண்ணுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. I went mourning without the sun: I stood up, and I cried in the congregation.]]></a:t>
+              <a:t><![CDATA[23. சகல ஜீவாத்துமாக்களுக்கும் குறிக்கப்பட்ட தாவரமாகிய மரணத்துக்கு என்னை ஒப்புக்கொடுப்பீர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. I am a brother to dragons, and a companion to owls.]]></a:t>
+              <a:t><![CDATA[அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. My skin is black upon me, and my bones are burned with heat.]]></a:t>
+              <a:t><![CDATA[24. ஆனாலும் நான் யாதொருவனை அவன் ஆபத்திலே தவிக்கப்பண்ணினதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. My harp also is turned to mourning, and my organ into the voice of them that weep.]]></a:t>
+              <a:t><![CDATA[25. துன்னாளைக் கண்டவனுக்காக நான் அழாதிருந்ததும், எளியவனுக்காக என் ஆத்துமா வியாகுலப்படாதிருந்ததும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10335,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. To dwell in the cliffs of the valleys, in caves of the earth, and in the rocks.]]></a:t>
+              <a:t><![CDATA[2. விருத்தாப்பியத்தினாலே பெலனற்றுப்போன அவர்கள் கைகளினால் எனக்கு என்ன உதவியிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்டானால், அவர் என் மனுவுக்கு இடங்கொடாமல், எனக்கு விரோதமாய்த் தமது கையை நீட்டுவாராக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. நன்மைக்குக் காத்திருந்த எனக்குத் தீமை வந்தது; வெளிச்சத்தை வரப் பார்த்துக்கொண்டிருந்த எனக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருள் வந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. என் குடல்கள் கொதித்து, அமராதிருக்கிறது; உபத்திரவநாட்கள் என்மேல் வந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. வெயில் படாதிருந்தும், நான் கறுகறுத்துத் திரிகிறேன்; நான் சபையிலிருந்து எழுந்திருக்கும்போது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அலறுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நான் மலைப்பாம்புகளுக்குச் சகோதரனும், கோட்டான்களுக்குத் தோழனுமானேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. என் தோல் என்மேல் கறுத்துப்போயிற்று; என் எலும்புகள் உஷ்ணத்தினால் காய்ந்துபோயிற்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. என் சுரமண்டலம் புலம்பலாகவும், என் கின்னரம் அழுகிறவர்களின் ஓலமாகவும் மாறின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Among the bushes they brayed; under the nettles they were gathered together.]]></a:t>
+              <a:t><![CDATA[3. குறைச்சலினாலும் பசியினாலும் அவர்கள் வாடி, வெகுநாளாய்ப் பாழும் வெறுமையுமான அந்தரவெளிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. They were children of fools, yea, children of base men: they were viler than the earth.]]></a:t>
+              <a:t><![CDATA[ஓடிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And now am I their song, yea, I am their byword.]]></a:t>
+              <a:t><![CDATA[4. செடிகளுக்குள் இருக்கிற தழைகளைப் பிடுங்குவார்கள்; காட்டுப்பூண்டுகளின் கிழங்குகள் அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. They detest me, they flee far from me, and spare not to spit in my face.]]></a:t>
+              <a:t><![CDATA[ஆகாரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Because he has loosed my cord, and afflicted me, they have also let loose the bridle before me.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் மனுஷரின் நடுவிலிருந்து துரத்தப்பட்டார்கள்; கள்ளனைத் துரத்துகிறதுபோல கள்ளன் கள்ளன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>