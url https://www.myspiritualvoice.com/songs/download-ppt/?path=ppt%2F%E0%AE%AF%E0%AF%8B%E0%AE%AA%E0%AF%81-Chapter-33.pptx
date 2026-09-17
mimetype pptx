--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -69,50 +69,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +154,61 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +345,64 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் மீறுதல் இல்லாத சுத்தன், நான் குற்றமற்றவன், என்னில் அக்கிரமமில்லை.]]></a:t>
+              <a:t><![CDATA[8. Surely you have spoken in mine hearing, and I have heard the voice of your words, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, என்னில் அவர் குற்றம்பிடிக்கப் பார்க்கிறார், என்னைத் தமக்குச் சத்துருவாக எண்ணிக்கொள்ளுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Surely you have spoken in mine hearing, and I have heard the voice of your words, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் என் கால்களைத் தொழுவிலே மாட்டி, என் நடைகளையெல்லாம் காவல்படுத்துகிறார் என்று சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[9. I am clean without transgression, I am innocent; neither is there iniquity in me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதிலே நீர் நீதியுள்ளவர் அல்லவென்று உமக்குப் பிரதியுத்தரமாகச் சொல்லுகிறேன்; மனுஷனைப் பார்க்கிலும் தேவன் பெரியவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. Behold, he finds occasions against me, he counts me for his enemy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் தம்முடைய செயல்களெல்லாவற்றையுங்குறித்துக் காரணம் சொல்லவில்லையென்று நீர் அவரோடே ஏன் வழக்காடுகிறீர்?]]></a:t>
+              <a:t><![CDATA[10. Behold, he finds occasions against me, he counts me for his enemy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவன் ஒருவிசை சொல்லியிருக்கிற காரியத்தை இரண்டாம்விசை பார்த்துத் திருத்துகிறவரல்லவே.]]></a:t>
+              <a:t><![CDATA[11. He puts my feet in the stocks, he marks all my paths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கனநித்திரை மனுஷர் மேல் இறங்கி, அவர்கள் படுக்கையின்மேல் அயர்ந்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. Behold, in this you are not just: I will answer you, that God is greater than man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கனநித்திரை மனுஷர் மேல் இறங்கி, அவர்கள் படுக்கையின்மேல் அயர்ந்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[12. Behold, in this you are not just: I will answer you, that God is greater than man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் இராக்காலத்துத் தரிசனமான சொப்பனத்திலே மனுஷருடைய செவிக்குத் தாம் செய்யும் காரியத்தை வெளிப்படுத்தி, அதை அவர்களுக்கும் தண்டனையினாலே முத்திரைபோட்டு,]]></a:t>
+              <a:t><![CDATA[13. Why do you strive against him? for he gives not account of any of his matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷன் தன்னுடைய செய்கையைவிட்டு நீங்கவும், மனுஷருடைய பெருமை அடங்கவும் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. Why do you strive against him? for he gives not account of any of his matters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோபே, என் நியாயங்களைக்கேளும்; என் வார்த்தைகளுக்கெல்லாம் செவிகொடும்.]]></a:t>
+              <a:t><![CDATA[1. Wherefore, Job, I pray you, hear my speeches, and hearken to all my words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவ்விதமாய் அவன் ஆத்துமாவைப் படுகுழிக்கும், அவன் ஜீவனைப் பட்டய வெட்டுக்கும் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. For God speaks once, yea twice, yet man perceives it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தன் படுக்கையிலே வாதையினாலும், தன் சகல எலும்புகளிலும் அகோரமான நோவினாலும் தண்டிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[15. In a dream, in a vision of the night, when deep sleep falls upon men, in slumberings upon the bed;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் ஜீவன் அப்பத்தையும், அவன் ஆத்துமா ருசிகரமாக போஜனத்தையும் அரோசிக்கும்.]]></a:t>
+              <a:t><![CDATA[16. Then he opens the ears of men, and seals their instruction,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் மாம்சம் காணப்படாதபடிக்கு அழிந்து, மூடப்பட்டிருந்த அவன் எலும்புகள் வெளிப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[16. Then he opens the ears of men, and seals their instruction,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் ஆத்துமா பாதாளத்துக்கும், அவன் பிராணன் சாவுக்கும் சமீபிக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. That he may withdraw man from his purpose, and hide pride from man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆயிரத்தில் ஒருவராகிய சாமாசிபண்ணுகிற தூதனானவர் மனுஷனுக்குத் தம்முடைய நிதானத்தை அறிவிக்கும்படிக்கு, அவனுக்கு அநுசாரியாயிருந்தாரேயாகில்,]]></a:t>
+              <a:t><![CDATA[18. He keeps back his soul from the pit, and his life from perishing by the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆயிரத்தில் ஒருவராகிய சாமாசிபண்ணுகிற தூதனானவர் மனுஷனுக்குத் தம்முடைய நிதானத்தை அறிவிக்கும்படிக்கு, அவனுக்கு அநுசாரியாயிருந்தாரேயாகில்,]]></a:t>
+              <a:t><![CDATA[19. He is chastened also with pain upon his bed, and the multitude of his bones with strong pain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் அவனுக்கு இரங்கி, அவன் படுகுழியில் இறங்காதபடிக்கு: நீர் அவனை இரட்சியும்; மீட்கும் பொருளை நான் கண்டுபிடித்தேன் என்பார்.]]></a:t>
+              <a:t><![CDATA[19. He is chastened also with pain upon his bed, and the multitude of his bones with strong pain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர் அவனுக்கு இரங்கி, அவன் படுகுழியில் இறங்காதபடிக்கு: நீர் அவனை இரட்சியும்; மீட்கும் பொருளை நான் கண்டுபிடித்தேன் என்பார்.]]></a:t>
+              <a:t><![CDATA[20. So that his life detests bread, and his soul dainty food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவன் மாம்சம் வாலிபத்தில் இருந்ததைப்பார்க்கிலும் ஆரோக்கியமடையும்; தன் வாலவயது நாட்களுக்குத் திரும்புவான்.]]></a:t>
+              <a:t><![CDATA[21. His flesh is consumed away, that it cannot be seen; and his bones that were not seen stick out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, என் வாயை இப்போது திறந்தேன், என் வாயிலிருக்கிற என் நாவானது பேசும்.]]></a:t>
+              <a:t><![CDATA[2. Behold, now I have opened my mouth, my tongue has spoken in my mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தேவனை நோக்கி விண்ணப்பம் பண்ணும்போது, அவன் அவருடைய சமுகத்தை கெம்பீரத்தோடே பார்க்கும்படி அவர் அவன்மேல் பிரியமாகி, அந்த மனுஷனுக்கு அவனுடைய நீதியின் பலனைக் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[22. Yea, his soul draws near unto the grave, and his life to the destroyers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் தேவனை நோக்கி விண்ணப்பம் பண்ணும்போது, அவன் அவருடைய சமுகத்தை கெம்பீரத்தோடே பார்க்கும்படி அவர் அவன்மேல் பிரியமாகி, அந்த மனுஷனுக்கு அவனுடைய நீதியின் பலனைக் கொடுப்பார்.]]></a:t>
+              <a:t><![CDATA[23. If there be a messenger with him, an interpreter, one among a thousand, to show unto man his uprightness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் மனுஷரை நோக்கிப்பார்த்து; நான் பாவஞ்செய்து செம்மையானதைப் புரட்டினேன், அது எனக்குப் பிரயோஜனமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[23. If there be a messenger with him, an interpreter, one among a thousand, to show unto man his uprightness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் மனுஷரை நோக்கிப்பார்த்து; நான் பாவஞ்செய்து செம்மையானதைப் புரட்டினேன், அது எனக்குப் பிரயோஜனமாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[24. Then he is gracious unto him, and says, Deliver him from going down to the pit: I have found a ransom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் ஆத்துமா படுகுழியிலில் இறங்காதபடி, அவர் அதை இரட்சிப்பார்; ஆகையால் என் பிராணன் வெளிச்சத்தைக் காணும் என்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[24. Then he is gracious unto him, and says, Deliver him from going down to the pit: I have found a ransom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இதோ, தேவன் மனுஷனுடைய ஆத்துமாவைப் படுகுழிக்கு விலக்குகிறதற்கும், அவனை ஜீவனுள்ளோரின் வெளிச்சத்திலே பிரகாசிப்பிக்கிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[25. His flesh shall be fresher than a child's: he shall return to the days of his youth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர் இவைகளையெல்லாம் அவனிடத்தில் பலமுறை நடப்பிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[25. His flesh shall be fresher than a child's: he shall return to the days of his youth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. யோபே, நீர் கவனித்து என் சொல்லைக் கேளும்; நான் பேசப்போகிறேன், நீர் மவுனமாயிரும்.]]></a:t>
+              <a:t><![CDATA[26. He shall pray unto God, and he will be favourable unto him: and he shall see his face with joy: for he will render unto man his righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. சொல்லத்தக்க நியாயங்கள் இருந்ததேயானால், எனக்கு மறுஉத்தரவு கொடும்; நீர் பேசும், உம்மை நீதிமானாகத் தீர்க்க எனக்கு ஆசையுண்டு.]]></a:t>
+              <a:t><![CDATA[26. He shall pray unto God, and he will be favourable unto him: and he shall see his face with joy: for he will render unto man his righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஒன்றும் இல்லாதிருந்ததேயாகில் நீர் என் சொல்லைக் கேளும், மவுனமாயிரும், நான் உமக்கு ஞானத்தை உபதேசிப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. He looks upon men, and if any say, I have sinned, and perverted that which was right, and it profited me not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3950,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் வார்த்தைகள் என் இருதயத்தின் உண்மைக்கு ஒத்திருக்கும்; நான் அறிந்ததை என் உதடுகள் சுத்தமாய் வசனிக்கும்.]]></a:t>
+              <a:t><![CDATA[3. My words shall be of the uprightness of my heart: and my lips shall utter knowledge clearly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. He looks upon men, and if any say, I have sinned, and perverted that which was right, and it profited me not;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. He will deliver his soul from going into the pit, and his life shall see the light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. He will deliver his soul from going into the pit, and his life shall see the light.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Lo, all these things works God oftentimes with man,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Lo, all these things works God oftentimes with man,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. To bring back his soul from the pit, to be enlightened with the light of the living.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Mark well, O Job, hearken unto me: hold your peace, and I will speak.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. If you have anything to say, answer me: speak, for I desire to justify you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. If you have anything to say, answer me: speak, for I desire to justify you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. If not, hearken unto me: hold your peace, and I shall teach you wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனுடைய ஆவியானவர் என்னை உண்டாக்கினார்; சர்வவல்லவருடைய சுவாசம் எனக்கு உயிர்கொடுத்தது.]]></a:t>
+              <a:t><![CDATA[3. My words shall be of the uprightness of my heart: and my lips shall utter knowledge clearly.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. If not, hearken unto me: hold your peace, and I shall teach you wisdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உம்மாலே கூடுமானால் எனக்கு மறுமொழி கொடும்; நீர் ஆயத்தப்பட்டு எனக்கு எதிராக நில்லும்.]]></a:t>
+              <a:t><![CDATA[4. The spirit of God has made me, and the breath of the Almighty has given me life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ, உம்மைப்போல நானும் தேவனால் உண்டானவன்; நானும் மண்ணினால் உருவாக்கப்பட்டவன்.]]></a:t>
+              <a:t><![CDATA[5. If you can answer me, set your words in order before me, stand up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, நீர் எனக்குப் பயப்பட்டுக்கலங்கத் தேவையில்லை; என் கை உம்மேல் பாரமாயிருக்கமாட்டாது.]]></a:t>
+              <a:t><![CDATA[6. Behold, I am according to your wish in God's position: I also am formed out of the clay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் காதாரக் கேட்க நீர் சொன்னதும், எனக்குக் கேள்வியான உம்முடைய வார்த்தைகளின் சத்தமும் என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[7. Behold, my terror shall not make you afraid, neither shall my hand be heavy upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414256" r:id="rId1"/>
+    <p:sldLayoutId id="2478622343" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,54 +6081,142 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5022,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I am clean without transgression, I am innocent; neither is there iniquity in me.]]></a:t>
+              <a:t><![CDATA[8. நான் காதாரக் கேட்க நீர் சொன்னதும், எனக்குக் கேள்வியான உம்முடைய வார்த்தைகளின் சத்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Behold, he finds occasions against me, he counts me for his enemy,]]></a:t>
+              <a:t><![CDATA[என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. He puts my feet in the stocks, he marks all my paths.]]></a:t>
+              <a:t><![CDATA[9. நான் மீறுதல் இல்லாத சுத்தன், நான் குற்றமற்றவன், என்னில் அக்கிரமமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Behold, in this you are not just: I will answer you, that God is greater than man.]]></a:t>
+              <a:t><![CDATA[10. இதோ, என்னில் அவர் குற்றம்பிடிக்கப் பார்க்கிறார், என்னைத் தமக்குச் சத்துருவாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Why do you strive against him? for he gives not account of any of his matters.]]></a:t>
+              <a:t><![CDATA[எண்ணிக்கொள்ளுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For God speaks once, yea twice, yet man perceives it not.]]></a:t>
+              <a:t><![CDATA[11. அவர் என் கால்களைத் தொழுவிலே மாட்டி, என் நடைகளையெல்லாம் காவல்படுத்துகிறார் என்று சொன்னீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. In a dream, in a vision of the night, when deep sleep falls upon men, in slumberings upon the]]></a:t>
+              <a:t><![CDATA[12. இதிலே நீர் நீதியுள்ளவர் அல்லவென்று உமக்குப் பிரதியுத்தரமாகச் சொல்லுகிறேன்; மனுஷனைப் பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bed;]]></a:t>
+              <a:t><![CDATA[தேவன் பெரியவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Then he opens the ears of men, and seals their instruction,]]></a:t>
+              <a:t><![CDATA[13. அவர் தம்முடைய செயல்களெல்லாவற்றையுங்குறித்துக் காரணம் சொல்லவில்லையென்று நீர் அவரோடே ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. That he may withdraw man from his purpose, and hide pride from man.]]></a:t>
+              <a:t><![CDATA[வழக்காடுகிறீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Wherefore, Job, I pray you, hear my speeches, and hearken to all my words.]]></a:t>
+              <a:t><![CDATA[1. யோபே, என் நியாயங்களைக்கேளும்; என் வார்த்தைகளுக்கெல்லாம் செவிகொடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. He keeps back his soul from the pit, and his life from perishing by the sword.]]></a:t>
+              <a:t><![CDATA[14. தேவன் ஒருவிசை சொல்லியிருக்கிற காரியத்தை இரண்டாம்விசை பார்த்துத் திருத்துகிறவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He is chastened also with pain upon his bed, and the multitude of his bones with strong pain:]]></a:t>
+              <a:t><![CDATA[15. கனநித்திரை மனுஷர் மேல் இறங்கி, அவர்கள் படுக்கையின்மேல் அயர்ந்திருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. So that his life detests bread, and his soul dainty food.]]></a:t>
+              <a:t><![CDATA[16. அவர் இராக்காலத்துத் தரிசனமான சொப்பனத்திலே மனுஷருடைய செவிக்குத் தாம் செய்யும் காரியத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. His flesh is consumed away, that it cannot be seen; and his bones that were not seen stick out.]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தி, அதை அவர்களுக்கும் தண்டனையினாலே முத்திரைபோட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Yea, his soul draws near unto the grave, and his life to the destroyers.]]></a:t>
+              <a:t><![CDATA[17. மனுஷன் தன்னுடைய செய்கையைவிட்டு நீங்கவும், மனுஷருடைய பெருமை அடங்கவும் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. If there be a messenger with him, an interpreter, one among a thousand, to show unto man his]]></a:t>
+              <a:t><![CDATA[18. இவ்விதமாய் அவன் ஆத்துமாவைப் படுகுழிக்கும், அவன் ஜீவனைப் பட்டய வெட்டுக்கும் தப்புவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[uprightness:]]></a:t>
+              <a:t><![CDATA[19. அவன் தன் படுக்கையிலே வாதையினாலும், தன் சகல எலும்புகளிலும் அகோரமான நோவினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then he is gracious unto him, and says, Deliver him from going down to the pit: I have found a]]></a:t>
+              <a:t><![CDATA[தண்டிக்கப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ransom.]]></a:t>
+              <a:t><![CDATA[20. அவன் ஜீவன் அப்பத்தையும், அவன் ஆத்துமா ருசிகரமாக போஜனத்தையும் அரோசிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. His flesh shall be fresher than a child's: he shall return to the days of his youth:]]></a:t>
+              <a:t><![CDATA[21. அவன் மாம்சம் காணப்படாதபடிக்கு அழிந்து, மூடப்பட்டிருந்த அவன் எலும்புகள் வெளிப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Behold, now I have opened my mouth, my tongue has spoken in my mouth.]]></a:t>
+              <a:t><![CDATA[2. இதோ, என் வாயை இப்போது திறந்தேன், என் வாயிலிருக்கிற என் நாவானது பேசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. He shall pray unto God, and he will be favourable unto him: and he shall see his face with joy:]]></a:t>
+              <a:t><![CDATA[22. அவன் ஆத்துமா பாதாளத்துக்கும், அவன் பிராணன் சாவுக்கும் சமீபிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for he will render unto man his righteousness.]]></a:t>
+              <a:t><![CDATA[23. ஆயிரத்தில் ஒருவராகிய சாமாசிபண்ணுகிற தூதனானவர் மனுஷனுக்குத் தம்முடைய நிதானத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. He looks upon men, and if any say, I have sinned, and perverted that which was right, and it]]></a:t>
+              <a:t><![CDATA[அறிவிக்கும்படிக்கு, அவனுக்கு அநுசாரியாயிருந்தாரேயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[profited me not;]]></a:t>
+              <a:t><![CDATA[24. அவர் அவனுக்கு இரங்கி, அவன் படுகுழியில் இறங்காதபடிக்கு: நீர் அவனை இரட்சியும்; மீட்கும் பொருளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. He will deliver his soul from going into the pit, and his life shall see the light.]]></a:t>
+              <a:t><![CDATA[நான் கண்டுபிடித்தேன் என்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Lo, all these things works God oftentimes with man,]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவன் மாம்சம் வாலிபத்தில் இருந்ததைப்பார்க்கிலும் ஆரோக்கியமடையும்; தன் வாலவயது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. To bring back his soul from the pit, to be enlightened with the light of the living.]]></a:t>
+              <a:t><![CDATA[நாட்களுக்குத் திரும்புவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Mark well, O Job, hearken unto me: hold your peace, and I will speak.]]></a:t>
+              <a:t><![CDATA[26. அவன் தேவனை நோக்கி விண்ணப்பம் பண்ணும்போது, அவன் அவருடைய சமுகத்தை கெம்பீரத்தோடே பார்க்கும்படி அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. If you have anything to say, answer me: speak, for I desire to justify you.]]></a:t>
+              <a:t><![CDATA[அவன்மேல் பிரியமாகி, அந்த மனுஷனுக்கு அவனுடைய நீதியின் பலனைக் கொடுப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. If not, hearken unto me: hold your peace, and I shall teach you wisdom.]]></a:t>
+              <a:t><![CDATA[27. அவன் மனுஷரை நோக்கிப்பார்த்து; நான் பாவஞ்செய்து செம்மையானதைப் புரட்டினேன், அது எனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10577,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. My words shall be of the uprightness of my heart: and my lips shall utter knowledge clearly.]]></a:t>
+              <a:t><![CDATA[3. என் வார்த்தைகள் என் இருதயத்தின் உண்மைக்கு ஒத்திருக்கும்; நான் அறிந்ததை என் உதடுகள் சுத்தமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரயோஜனமாயிருக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. என் ஆத்துமா படுகுழியிலில் இறங்காதபடி, அவர் அதை இரட்சிப்பார்; ஆகையால் என் பிராணன் வெளிச்சத்தைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காணும் என்று சொல்லுவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இதோ, தேவன் மனுஷனுடைய ஆத்துமாவைப் படுகுழிக்கு விலக்குகிறதற்கும், அவனை ஜீவனுள்ளோரின் வெளிச்சத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரகாசிப்பிக்கிறதற்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அவர் இவைகளையெல்லாம் அவனிடத்தில் பலமுறை நடப்பிக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. யோபே, நீர் கவனித்து என் சொல்லைக் கேளும்; நான் பேசப்போகிறேன், நீர் மவுனமாயிரும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. சொல்லத்தக்க நியாயங்கள் இருந்ததேயானால், எனக்கு மறுஉத்தரவு கொடும்; நீர் பேசும், உம்மை நீதிமானாகத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீர்க்க எனக்கு ஆசையுண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. ஒன்றும் இல்லாதிருந்ததேயாகில் நீர் என் சொல்லைக் கேளும், மவுனமாயிரும், நான் உமக்கு ஞானத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. The spirit of God has made me, and the breath of the Almighty has given me life.]]></a:t>
+              <a:t><![CDATA[வசனிக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபதேசிப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. If you can answer me, set your words in order before me, stand up.]]></a:t>
+              <a:t><![CDATA[4. தேவனுடைய ஆவியானவர் என்னை உண்டாக்கினார்; சர்வவல்லவருடைய சுவாசம் எனக்கு உயிர்கொடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Behold, I am according to your wish in God's position: I also am formed out of the clay.]]></a:t>
+              <a:t><![CDATA[5. உம்மாலே கூடுமானால் எனக்கு மறுமொழி கொடும்; நீர் ஆயத்தப்பட்டு எனக்கு எதிராக நில்லும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold, my terror shall not make you afraid, neither shall my hand be heavy upon you.]]></a:t>
+              <a:t><![CDATA[6. இதோ, உம்மைப்போல நானும் தேவனால் உண்டானவன்; நானும் மண்ணினால் உருவாக்கப்பட்டவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Surely you have spoken in mine hearing, and I have heard the voice of your words, saying,]]></a:t>
+              <a:t><![CDATA[7. இதோ, நீர் எனக்குப் பயப்பட்டுக்கலங்கத் தேவையில்லை; என் கை உம்மேல் பாரமாயிருக்கமாட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>