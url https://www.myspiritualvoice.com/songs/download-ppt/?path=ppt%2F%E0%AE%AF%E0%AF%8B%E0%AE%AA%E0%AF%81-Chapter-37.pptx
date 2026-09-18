--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -53,50 +53,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +126,59 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +307,62 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாம் உண்டாக்கின சகல மனுஷரும் தம்மை அறியும்படிக்கு, அவர் சகல மனுஷருடைய கையையும் முத்திரித்துப்போடுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. God thunders marvellously with his voice; great things does he, which we cannot comprehend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது காட்டுமிருகங்கள் தங்கள் குகைகளில் புகுந்து, தங்கள் கெபிகளில் தங்கும்.]]></a:t>
+              <a:t><![CDATA[6. For he says to the snow, Be you on the earth; likewise to the small rain, and to the great rain of his strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தெற்கேயிருந்து சூறாவளியும், வடகாற்றினால் குளிரும் வரும்.]]></a:t>
+              <a:t><![CDATA[6. For he says to the snow, Be you on the earth; likewise to the small rain, and to the great rain of his strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தம்முடைய சுவாசத்தினால் தேவன் குளிரைக் கொடுக்கிறார்; அப்பொழுது ஜலத்தின் மேற்பரப்பானது அணைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[7. He seals up the hand of every man; that all men may know his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் நீர்த்துளிகளை மேகத்தில் ஏற்றி, மின்னலினால் மேகத்தைச் சிதறப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. He seals up the hand of every man; that all men may know his work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் அவைகளுக்குக் கட்டளையிடுகிற யாவையும், அவைகள் பூச்சக்கரத்தில் நடப்பிக்கும்படி, அவர் அவைகளைத் தம்முடைய ஞான ஆலோசனைகளின்படியே சுற்றித் திரியப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Then the beasts go into dens, and remain in their places.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர் அவைகளுக்குக் கட்டளையிடுகிற யாவையும், அவைகள் பூச்சக்கரத்தில் நடப்பிக்கும்படி, அவர் அவைகளைத் தம்முடைய ஞான ஆலோசனைகளின்படியே சுற்றித் திரியப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Out of the south comes the whirlwind: and cold out of the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஒன்றில் தண்டனையாகவும், ஒன்றில் தம்முடைய பூமிக்கு உபயோகமாகவும் ஒன்றில் கிருபையாகவும் அவைகளை வரப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. By the breath of God frost is given: and the breadth of the waters is straitened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோபே, இதற்குச் செவிகொடும்; தரித்துநின்று தேவனுடைய ஆச்சரியமான கிரியைகளைத் தியானித்துப்பாரும்.]]></a:t>
+              <a:t><![CDATA[10. By the breath of God frost is given: and the breadth of the waters is straitened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தேவன் அவைகளைத் திட்டம்பண்ணி, தம்முடைய மேகத்தின் மின்னலைப் பிரகாசிக்கப்பண்ணும் விதத்தை அறிவீரோ.]]></a:t>
+              <a:t><![CDATA[11. Also by watering he wearies the thick cloud: he scatters his bright cloud:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதினால் என் இருதயம் தத்தளித்து, தன்னிடத்தைவிட்டுத் தெறிக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. At this also my heart trembles, and is moved out of his place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேகங்கள் தொங்கும்படி வைக்கும் நிறையையும், பூரண ஞானமுள்ளவன் அற்புதமான செய்கைகளையும்,]]></a:t>
+              <a:t><![CDATA[12. And it is turned round about by his counsels: that they may do whatsoever he commands them upon the face of the world in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேகங்கள் தொங்கும்படி வைக்கும் நிறையையும், பூரண ஞானமுள்ளவன் அற்புதமான செய்கைகளையும்,]]></a:t>
+              <a:t><![CDATA[12. And it is turned round about by his counsels: that they may do whatsoever he commands them upon the face of the world in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தென்றலினால் அவர் பூமியை அமையப்பண்ணும்போது, உம்முடைய வஸ்திரங்கள் உஷ்ணமாயிருக்கும் வகையையும் அறிவீரோ?]]></a:t>
+              <a:t><![CDATA[13. He causes it to come, whether for correction, or for his land, or for mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வார்க்கப்பட்ட கண்ணாடியைப்போல் கெட்டியான ஆகாயமண்டலங்களை நீர் அவரோடேகூட இருந்து விரித்தீரோ?]]></a:t>
+              <a:t><![CDATA[13. He causes it to come, whether for correction, or for his land, or for mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவருக்கு நாம் சொல்லத்தக்கதை எங்களுக்குப் போதியும்; அந்தகாரத்தினிமித்தம் முறைதப்பிப் பேசுகிறோம்.]]></a:t>
+              <a:t><![CDATA[14. Hearken unto this, O Job: stand still, and consider the wondrous works of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் பேசத்துணிந்தேன் என்று யாதாமொருவன் அவருக்கு முன்பாகச் சொல்லத்தகுமோ? ஒருவன் பேசத்துணிந்தால் அவன் விழுங்கப்பட்டுப்போவானே.]]></a:t>
+              <a:t><![CDATA[15. Do you know when God disposed them, and caused the light of his cloud to shine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்போதும் காற்று வீசி ஆகாயமண்டலங்களிலுள்ள மப்பு நீங்கப்பண்ணியிருக்கிற சமயத்தில் வடக்கேயிருந்து பொன்மயமான காந்தி வருகிறபோது,]]></a:t>
+              <a:t><![CDATA[16. Do you know the balancings of the clouds, the wondrous works of him which is perfect in knowledge?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இப்போதும் காற்று வீசி ஆகாயமண்டலங்களிலுள்ள மப்பு நீங்கப்பண்ணியிருக்கிற சமயத்தில் வடக்கேயிருந்து பொன்மயமான காந்தி வருகிறபோது,]]></a:t>
+              <a:t><![CDATA[17. How your garments are warm, when he stills the earth by the south wind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகாயமண்டலத்திலே பிரகாசிக்கிற சூரியனை முதலாய் ஒருவரும் நோக்கிப் பார்க்கக் கூடாதே; தேவனிடத்திலோ பயங்கரமான மகத்துவமுண்டு.]]></a:t>
+              <a:t><![CDATA[17. How your garments are warm, when he stills the earth by the south wind?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சர்வவல்லவரை நாம் கண்டுபிடிக்கக் கூடாது; அவர் வல்லமையிலும் நியாயத்திலும் பெருத்தவர்; அவர் மகாநீதிபரர்; அவர் ஒடுக்கமாட்டார்.]]></a:t>
+              <a:t><![CDATA[18. Have you with him spread out the sky, which is strong, and as a molten looking glass?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவருடைய சத்தத்தினால் உண்டாகிற அதிர்ச்சியையும், அவர் வாயிலிருந்து புறப்படுகிற முழக்கத்தையும் கவனமாய்க் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Hear attentively the noise of his voice, and the sound that goes out of his mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சர்வவல்லவரை நாம் கண்டுபிடிக்கக் கூடாது; அவர் வல்லமையிலும் நியாயத்திலும் பெருத்தவர்; அவர் மகாநீதிபரர்; அவர் ஒடுக்கமாட்டார்.]]></a:t>
+              <a:t><![CDATA[19. Teach us what we shall say unto him; for we cannot order our speech by reason of darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2929,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால் மனுஷர் அவருக்குப் பயப்படவேண்டும்; தங்கள் எண்ணத்தில் ஞானிகளாயிருக்கிற எவர்களையும் மதிக்கமாட்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Shall it be told him that I speak? if a man speak, surely he shall be swallowed up.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Shall it be told him that I speak? if a man speak, surely he shall be swallowed up.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And now men see not the bright light which is in the clouds: but the wind passes, and cleanses them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And now men see not the bright light which is in the clouds: but the wind passes, and cleanses them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Fair weather comes out of the north: with God is terrible majesty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Fair weather comes out of the north: with God is terrible majesty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Concerning the Almighty, we cannot find him out: he is excellent in power, and in judgment, and in plenty of justice: he will not afflict.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Concerning the Almighty, we cannot find him out: he is excellent in power, and in judgment, and in plenty of justice: he will not afflict.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Men do therefore fear him: he respects not any that are wise of heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் வானத்தின் கீழெங்கும் அந்தத் தொனியையும், பூமியின் கடையாந்தரங்கள்மேல் அதின் மின்னலையும் செல்லவிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. Hear attentively the noise of his voice, and the sound that goes out of his mouth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Men do therefore fear him: he respects not any that are wise of heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப்பின்பு அவர் சத்தமாய் முழங்கி, தம்முடைய மகத்துவத்தின் சத்தத்தைக் குமுறப்பண்ணுகிறார்; அவருடைய சத்தம் கேட்கப்படும்போது அதைத் தவிர்க்கமுடியாது.]]></a:t>
+              <a:t><![CDATA[3. He directs it under the whole heaven, and his lightning unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப்பின்பு அவர் சத்தமாய் முழங்கி, தம்முடைய மகத்துவத்தின் சத்தத்தைக் குமுறப்பண்ணுகிறார்; அவருடைய சத்தம் கேட்கப்படும்போது அதைத் தவிர்க்கமுடியாது.]]></a:t>
+              <a:t><![CDATA[3. He directs it under the whole heaven, and his lightning unto the ends of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவன் தம்முடைய சத்தத்தை ஆச்சரியமானவிதமாய்க் குமுறப்பண்ணுகிறார்; நாம் கிரகிக்கக் கூடாத பெரியகாரியங்களை அவர் செய்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. After it a voice roars: he thunders with the voice of his excellency; and he will not stay them when his voice is heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் உறைந்த மழையையும், கல்மழையையும் தம்முடைய வல்லமையின் பெருமழையையும் பார்த்து: பூமியின்மேல் பெய்யுங்கள் என்று கட்டளையிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. After it a voice roars: he thunders with the voice of his excellency; and he will not stay them when his voice is heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் உறைந்த மழையையும், கல்மழையையும் தம்முடைய வல்லமையின் பெருமழையையும் பார்த்து: பூமியின்மேல் பெய்யுங்கள் என்று கட்டளையிடுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. God thunders marvellously with his voice; great things does he, which we cannot comprehend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414274" r:id="rId1"/>
+    <p:sldLayoutId id="2478705685" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,54 +4879,126 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4054,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. He seals up the hand of every man; that all men may know his work.]]></a:t>
+              <a:t><![CDATA[பெரியகாரியங்களை அவர் செய்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then the beasts go into dens, and remain in their places.]]></a:t>
+              <a:t><![CDATA[6. அவர் உறைந்த மழையையும், கல்மழையையும் தம்முடைய வல்லமையின் பெருமழையையும் பார்த்து: பூமியின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Out of the south comes the whirlwind: and cold out of the north.]]></a:t>
+              <a:t><![CDATA[பெய்யுங்கள் என்று கட்டளையிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. By the breath of God frost is given: and the breadth of the waters is straitened.]]></a:t>
+              <a:t><![CDATA[7. தாம் உண்டாக்கின சகல மனுஷரும் தம்மை அறியும்படிக்கு, அவர் சகல மனுஷருடைய கையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Also by watering he wearies the thick cloud: he scatters his bright cloud:]]></a:t>
+              <a:t><![CDATA[முத்திரித்துப்போடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it is turned round about by his counsels: that they may do whatsoever he commands them upon]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது காட்டுமிருகங்கள் தங்கள் குகைகளில் புகுந்து, தங்கள் கெபிகளில் தங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the face of the world in the earth.]]></a:t>
+              <a:t><![CDATA[9. தெற்கேயிருந்து சூறாவளியும், வடகாற்றினால் குளிரும் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He causes it to come, whether for correction, or for his land, or for mercy.]]></a:t>
+              <a:t><![CDATA[10. தம்முடைய சுவாசத்தினால் தேவன் குளிரைக் கொடுக்கிறார்; அப்பொழுது ஜலத்தின் மேற்பரப்பானது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Hearken unto this, O Job: stand still, and consider the wondrous works of God.]]></a:t>
+              <a:t><![CDATA[அணைந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Do you know when God disposed them, and caused the light of his cloud to shine?]]></a:t>
+              <a:t><![CDATA[11. அவர் நீர்த்துளிகளை மேகத்தில் ஏற்றி, மின்னலினால் மேகத்தைச் சிதறப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. At this also my heart trembles, and is moved out of his place.]]></a:t>
+              <a:t><![CDATA[1. இதினால் என் இருதயம் தத்தளித்து, தன்னிடத்தைவிட்டுத் தெறிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Do you know the balancings of the clouds, the wondrous works of him which is perfect in]]></a:t>
+              <a:t><![CDATA[12. அவர் அவைகளுக்குக் கட்டளையிடுகிற யாவையும், அவைகள் பூச்சக்கரத்தில் நடப்பிக்கும்படி, அவர் அவைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knowledge?]]></a:t>
+              <a:t><![CDATA[தம்முடைய ஞான ஆலோசனைகளின்படியே சுற்றித் திரியப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. How your garments are warm, when he stills the earth by the south wind?]]></a:t>
+              <a:t><![CDATA[13. ஒன்றில் தண்டனையாகவும், ஒன்றில் தம்முடைய பூமிக்கு உபயோகமாகவும் ஒன்றில் கிருபையாகவும் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Have you with him spread out the sky, which is strong, and as a molten looking glass?]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Teach us what we shall say unto him; for we cannot order our speech by reason of darkness.]]></a:t>
+              <a:t><![CDATA[14. யோபே, இதற்குச் செவிகொடும்; தரித்துநின்று தேவனுடைய ஆச்சரியமான கிரியைகளைத் தியானித்துப்பாரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Shall it be told him that I speak? if a man speak, surely he shall be swallowed up.]]></a:t>
+              <a:t><![CDATA[15. தேவன் அவைகளைத் திட்டம்பண்ணி, தம்முடைய மேகத்தின் மின்னலைப் பிரகாசிக்கப்பண்ணும் விதத்தை அறிவீரோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And now men see not the bright light which is in the clouds: but the wind passes, and cleanses]]></a:t>
+              <a:t><![CDATA[16. மேகங்கள் தொங்கும்படி வைக்கும் நிறையையும், பூரண ஞானமுள்ளவன் அற்புதமான செய்கைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[17. தென்றலினால் அவர் பூமியை அமையப்பண்ணும்போது, உம்முடைய வஸ்திரங்கள் உஷ்ணமாயிருக்கும் வகையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Fair weather comes out of the north: with God is terrible majesty.]]></a:t>
+              <a:t><![CDATA[அறிவீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Concerning the Almighty, we cannot find him out: he is excellent in power, and in judgment, and]]></a:t>
+              <a:t><![CDATA[18. வார்க்கப்பட்ட கண்ணாடியைப்போல் கெட்டியான ஆகாயமண்டலங்களை நீர் அவரோடேகூட இருந்து விரித்தீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Hear attentively the noise of his voice, and the sound that goes out of his mouth.]]></a:t>
+              <a:t><![CDATA[2. அவருடைய சத்தத்தினால் உண்டாகிற அதிர்ச்சியையும், அவர் வாயிலிருந்து புறப்படுகிற முழக்கத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in plenty of justice: he will not afflict.]]></a:t>
+              <a:t><![CDATA[19. அவருக்கு நாம் சொல்லத்தக்கதை எங்களுக்குப் போதியும்; அந்தகாரத்தினிமித்தம் முறைதப்பிப் பேசுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8179,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Men do therefore fear him: he respects not any that are wise of heart.]]></a:t>
+              <a:t><![CDATA[20. நான் பேசத்துணிந்தேன் என்று யாதாமொருவன் அவருக்கு முன்பாகச் சொல்லத்தகுமோ? ஒருவன் பேசத்துணிந்தால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் விழுங்கப்பட்டுப்போவானே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இப்போதும் காற்று வீசி ஆகாயமண்டலங்களிலுள்ள மப்பு நீங்கப்பண்ணியிருக்கிற சமயத்தில் வடக்கேயிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொன்மயமான காந்தி வருகிறபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஆகாயமண்டலத்திலே பிரகாசிக்கிற சூரியனை முதலாய் ஒருவரும் நோக்கிப் பார்க்கக் கூடாதே; தேவனிடத்திலோ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பயங்கரமான மகத்துவமுண்டு.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. சர்வவல்லவரை நாம் கண்டுபிடிக்கக் கூடாது; அவர் வல்லமையிலும் நியாயத்திலும் பெருத்தவர்; அவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மகாநீதிபரர்; அவர் ஒடுக்கமாட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஆகையால் மனுஷர் அவருக்குப் பயப்படவேண்டும்; தங்கள் எண்ணத்தில் ஞானிகளாயிருக்கிற எவர்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. He directs it under the whole heaven, and his lightning unto the ends of the earth.]]></a:t>
+              <a:t><![CDATA[கவனமாய்க் கேளுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோபு : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மதிக்கமாட்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. After it a voice roars: he thunders with the voice of his excellency; and he will not stay them]]></a:t>
+              <a:t><![CDATA[3. அவர் வானத்தின் கீழெங்கும் அந்தத் தொனியையும், பூமியின் கடையாந்தரங்கள்மேல் அதின் மின்னலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when his voice is heard.]]></a:t>
+              <a:t><![CDATA[செல்லவிடுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. God thunders marvellously with his voice; great things does he, which we cannot comprehend.]]></a:t>
+              <a:t><![CDATA[4. அதற்குப்பின்பு அவர் சத்தமாய் முழங்கி, தம்முடைய மகத்துவத்தின் சத்தத்தைக் குமுறப்பண்ணுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For he says to the snow, Be you on the earth; likewise to the small rain, and to the great rain]]></a:t>
+              <a:t><![CDATA[அவருடைய சத்தம் கேட்கப்படும்போது அதைத் தவிர்க்கமுடியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his strength.]]></a:t>
+              <a:t><![CDATA[5. தேவன் தம்முடைய சத்தத்தை ஆச்சரியமானவிதமாய்க் குமுறப்பண்ணுகிறார்; நாம் கிரகிக்கக் கூடாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோபு : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>